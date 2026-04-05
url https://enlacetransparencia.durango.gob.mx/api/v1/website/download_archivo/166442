--- v0 (2025-10-03)
+++ v1 (2026-04-05)
@@ -20,60 +20,61 @@
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\TRANSPARENCIA\2024\4to trimestre\comite de adqui\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\OneDrive\Documentos\L.A. DANIELA AGUILAR\TRANSPARENCIA\2024\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3DD22A6-2D65-4418-9135-E88A0A9CAC43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9630"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Formatos" sheetId="1" r:id="rId1"/>
     <sheet name="Hidden_1" sheetId="2" r:id="rId2"/>
     <sheet name="Hidden_2" sheetId="3" r:id="rId3"/>
     <sheet name="Hidden_3" sheetId="4" r:id="rId4"/>
     <sheet name="Hidden_4" sheetId="5" r:id="rId5"/>
     <sheet name="Hidden_5" sheetId="6" r:id="rId6"/>
     <sheet name="Hidden_6" sheetId="7" r:id="rId7"/>
     <sheet name="Hidden_7" sheetId="8" r:id="rId8"/>
     <sheet name="Hidden_8" sheetId="9" r:id="rId9"/>
     <sheet name="Hidden_9" sheetId="10" r:id="rId10"/>
     <sheet name="Hidden_10" sheetId="11" r:id="rId11"/>
     <sheet name="Hidden_11" sheetId="12" r:id="rId12"/>
     <sheet name="Tabla_578000" sheetId="13" r:id="rId13"/>
     <sheet name="Hidden_1_Tabla_578000" sheetId="14" r:id="rId14"/>
     <sheet name="Tabla_578027" sheetId="15" r:id="rId15"/>
     <sheet name="Hidden_1_Tabla_578027" sheetId="16" r:id="rId16"/>
     <sheet name="Tabla_578028" sheetId="17" r:id="rId17"/>
     <sheet name="Hidden_1_Tabla_578028" sheetId="18" r:id="rId18"/>
     <sheet name="Tabla_578029" sheetId="19" r:id="rId19"/>
     <sheet name="Hidden_1_Tabla_578029" sheetId="20" r:id="rId20"/>
     <sheet name="Tabla_577997" sheetId="21" r:id="rId21"/>
     <sheet name="Tabla_578030" sheetId="22" r:id="rId22"/>
     <sheet name="Tabla_578031" sheetId="23" r:id="rId23"/>
@@ -81,59 +82,58 @@
   <externalReferences>
     <externalReference r:id="rId24"/>
     <externalReference r:id="rId25"/>
   </externalReferences>
   <definedNames>
     <definedName name="Hidden_1_Tabla_5780004">Hidden_1_Tabla_578000!$A$1:$A$2</definedName>
     <definedName name="Hidden_1_Tabla_5780274">Hidden_1_Tabla_578027!$A$1:$A$2</definedName>
     <definedName name="Hidden_1_Tabla_5780284">Hidden_1_Tabla_578028!$A$1:$A$2</definedName>
     <definedName name="Hidden_1_Tabla_5780294">Hidden_1_Tabla_578029!$A$1:$A$2</definedName>
     <definedName name="Hidden_1075">Hidden_10!$A$1:$A$3</definedName>
     <definedName name="Hidden_1176">Hidden_11!$A$1:$A$2</definedName>
     <definedName name="Hidden_13">Hidden_1!$A$1:$A$4</definedName>
     <definedName name="Hidden_24">Hidden_2!$A$1:$A$5</definedName>
     <definedName name="Hidden_35">Hidden_3!$A$1:$A$2</definedName>
     <definedName name="Hidden_415">[1]Hidden_4!$A$1:$A$2</definedName>
     <definedName name="Hidden_416">[2]Hidden_4!$A$1:$A$26</definedName>
     <definedName name="Hidden_47">Hidden_4!$A$1:$A$2</definedName>
     <definedName name="Hidden_517">[1]Hidden_5!$A$1:$A$26</definedName>
     <definedName name="Hidden_520">[2]Hidden_5!$A$1:$A$41</definedName>
     <definedName name="Hidden_525">Hidden_5!$A$1:$A$2</definedName>
     <definedName name="Hidden_621">[1]Hidden_6!$A$1:$A$41</definedName>
     <definedName name="Hidden_629">Hidden_6!$A$1:$A$26</definedName>
     <definedName name="Hidden_728">[1]Hidden_7!$A$1:$A$32</definedName>
     <definedName name="Hidden_733">Hidden_7!$A$1:$A$41</definedName>
     <definedName name="Hidden_840">Hidden_8!$A$1:$A$32</definedName>
-    <definedName name="Hidden_856">[1]Hidden_8!$A$1:$A$2</definedName>
     <definedName name="Hidden_968">Hidden_9!$A$1:$A$3</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5956" uniqueCount="1105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8344" uniqueCount="1097">
   <si>
     <t>59429</t>
   </si>
   <si>
     <t>TÍTULO</t>
   </si>
   <si>
     <t>NOMBRE CORTO</t>
   </si>
   <si>
     <t>DESCRIPCIÓN</t>
   </si>
   <si>
     <t>Resultados de procedimientos de adjudicación directa, licitación pública e invitación restringida</t>
   </si>
   <si>
     <t>29-LTAIPED65XXIX-A</t>
   </si>
   <si>
     <t>La información que generen, relativa a los resultados de los procedimientos de licitación pública e invitación restringida, así como los equivalentes que realizan en términos de la normatividad correspondiente. La información a registrarse, es la que acredite que ha concluido el procedimiento, es decir cuando ya se tiene identificado al ganador, o en su caso si se declaró desierta.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -1187,2280 +1187,2256 @@
   <si>
     <t>79552</t>
   </si>
   <si>
     <t>79553</t>
   </si>
   <si>
     <t>Número de convenio y/o contrato</t>
   </si>
   <si>
     <t>Objeto del convenio y/o contrato modificatorio.</t>
   </si>
   <si>
     <t>Fecha de firma del convenio y/o contrato modificatorio</t>
   </si>
   <si>
     <t>Hipervínculo al documento del convenio y/o contrato, en versión pública</t>
   </si>
   <si>
     <t>Orden de compra</t>
   </si>
   <si>
     <t>https://drive.google.com/file/d/1gKlbGvQfDi8ZqGbKr15m-0RpzyfEX2QF/view?usp=drive_link</t>
   </si>
   <si>
+    <t>https://drive.google.com/file/d/1VZH2Ylhl8qCThFAq1IDUGbcQYsULdDxY/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1wObjADZQN7AdsZQzYZc3nsWhbZcnGcmt/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1JWI11ZepLHiHOQSnBotPQnb4YHH2T0vW/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/15YfD9VS4XeRJWQ-AK3i1Xai0A_puN2xn/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/11b0AK98AHI7rDOEET-HFDUR2GswRQlwl/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1pRaOHFKWCMSvkoiNFKxtg9DdRcjwHMCs/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1hv0CuSQbIivtcbuN74blIGy8vRAM1cB3/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1CpBqfT-WCXZ15BmFpKLPIWwC61G9900W/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1-t02utjXVJ9Smcz3ERZbWL9nKPLpzJCs/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/12UrruQOMj2Dom1nxol2eovo90Uz-xAPv/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/17j2V-ZdKFoEpAZ6YO5p2uz1YysOUWsbo/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1cR9ujlGMQg2doa_ZqrlEC0CHDjcI0uBg/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1zv3tfOntLKgyMU1epqZR_3O6_Bpp3MtJ/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1GF6GT81DCHOIRppvOUAz7u4fZQptmUsn/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1QM-ePoBeWjVA3_884sb1V7mn7vnFslm7/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1fz7PD6HbgmZFfssspPD4FEEMeSnS85Jb/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1m3fGbDSSwZmsmjb2U9ah90eh0Rml_unS/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Sc5mwqNgf41yov3X0TzO44oEbKYHlx7i/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1MvSebotRQEcWotNj3VpclzRtJFcqIFF8/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1opEN_NFLPlVV4NsGSePyuAvjK_6PxDqk/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1LNI7Wcii1wqdVT0ykpvTuXTiSts7f5at/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1gKOViC0nCH-dlVxd8HsAa2QBiNTnZr_J/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1qgakN2oTmorCoJzvqpSVgflHF2lPxBAq/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1nPAvyQSPlQTKT7fMnFAyAgSsPRcogjqn/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1lrSnfVxeJl97OzDFAVnebncfd1xisba8/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1vEUNLw72DiaTUyqQZtgYNDg57uoeR0UZ/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Yqx9JtscWwgaHZFImYtCtt9zmnZSfz0L/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1LJLR10VQcbr37oiqjjBbN6eKktnlVHWU/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/11z-uZbkhM8kX3C2kyIngwSOi4pFNcfDy/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1yvDS10J94jQ6J2pZB3og42zOy2BTYO0Y/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1UnVYnNSRB43N7uE8XnxGDTyxfRafveRA/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1p9ztO_vGz3ckT7y2t-nwHjSRclgX7dh9/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1AzqiGFToHKIBgKwRzqdcfu6qLxKpCUEV/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1pHpN_sOTClAQE_uX_BQFbrMznuTVw3Ih/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1ZG2q2zCOH19SCViWogbWgh7ZQzMk3a3L/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/125fSoYKIE8iRiQ4H9AVmTFnq73HmK5hQ/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1y3I8L2OBwqgdAWFJ9m8p7wlPah2rujRA/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1RaFkulN79fqZJA0-u8qjrXhBfF5-HWpn/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1xDsc1k5DWEDYnVvtfqaLWComXxjsU00j/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/17onPhPUCQ-8VDB83bZGgsXKk1S14AyPe/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1RtMJaWdE7LxPeehPD1tUFJJ6y_YkcGB2/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1DjywARr8cP3OB0kkVQnaMNFu_xDLK4OO/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1_Nvb_iM9y8XHVuFZuJoChhGrje3ETD4e/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1yZLQgr0Qq4X2gJvRSStB54OVoXvtcYL4/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Y9pS68IcOZqt0yWJ80GRia_arM__cY45/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/17khizRSYQxeMq6iN-ExuYZAKFcP55MVj/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/13UYCENmx1nnqLop6DTNLt_B-Fk24bT1Y/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Ix5EVAe09dnjBnKWfA2TRdTqINq7y8ux/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1_HtObz7aKKswg6tG8yM5pFbyBpykyvdG/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1owAOWvWx8bKex5NptAjPQtNqkI1eON-S/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/15rr2GWnKsQ0oJm_4xi4At9J9hkEF4CKX/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1HlQowFwjmhUOvMghvq6ydlr-OynbTQwh/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1cVC85Sdxesy4HzQgkYn5vEb42ZNSDBoZ/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1SCH8OE-zs-x59BOP7jOwlUG1lbxEQxAB/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1v3TsreVfX_XzWw2Yfq5GeDXPL-2d9yE5/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1x50_xiS3MsHgX2amhSGNblt-bzk4kbhB/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1u3ppjhXEDPio9t2xEHdJGi7VgaM2O8nS/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1LI5BHx5p0no59ursF9nIQ2BeDFemQFOp/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1733uk74p9LkSWM4Py7zaZBE-TfwaqYhS/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1MQZ6vC7HCPxWsi30RsaDShVjGDWwS6sF/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1TEcc4V4ouQCRGPfs5nB4vIElAiWnR8qf/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/19RT9gv4P0ZMdUDpxs4t-UCIDOLtr3b5l/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1F2dWpoSLNEz5NtQaD_V95rgUOJk-URnA/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1pZ4_PMl8kqnpo5v2-Dli7XjwFIjI66wt/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1PL7FvVrx7YBax9crdwIacS4d5E8ORys7/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1z6Md8gqdzqDk96_h7OBQsh3ZffEzQpzK/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1kIXxizMdUWn49_1SaIKT77NphuVcLpPx/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/116TrWTJx-REK-4AFGShZm2ezyD5zNF3y/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1CKakzVxLUEcEFAkwnfTkpOQkLH5gv8Ei/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/161acxY0xC8ztk2HSIMA9tKCsa31Ebij-/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1oDK2TnOv8bfcBoAEaz3CB4EiYh8p8aRC/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1ZL21CVEr5JXh3s5kK9rtaVhXd0x63Sl3/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1PWm5rLPAn_xaRAB8b0s5MKTxrdcsuO8Y/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1ryKDfqPP2a4SkgSMzk6QGBRIP9HI0I9Y/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Io0lCh5BfD0Jv4AQy1jthEI6yROD2VB6/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1U1_0BlzTmDGP9CfL83ydbh0CsiRnNFcU/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1mlS0wmm7sCc69NlpXoLl5cDnf95IuZzX/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1T53JbA8t_1F7jJK3Ebd6fBQkcf_RtUL6/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1XhRE3Q4DUdpgzD2brpaadI9uWpygd9ba/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1o4xzaiYABMfhO05vwI2stli_SVLyyOpG/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1jbIlEhXZ7FC8i7gGbwtkuXV3C7ohf_Ok/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Lcy4ZhhksWR7TRtaaz0RQp8gT2QlwRUo/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/14-WXpjG-9JBgxt-ptc2Gz-a_Plf9GlcS/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/11xbsierIJM6Mme6A0JgSxgt4GAbXMdmm/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1zOsZqsEaKo-8hOmI7zOGrFgYg5uqr38k/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1FScLx6sBwQQJiZbeYCJebTplFlZs-wBi/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1-AXNML-LmZJyvi_cGOww7IwuIkvpqcTI/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/10qhlM-o5hrkhahXPNviZLX_DgYztnA2S/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1pU-QX4t9Py3-7PWnQFwS1CUACMAx-i97/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/18lYW60dcJ-u_ORhMD90L5xrXQ1rV4y0J/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1_HOFE9ZMZcnPOXXs9Ckj1ZsLYw7p52YU/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1OmajbytimUR3e7Z8X861h8SAdBi6Hqhq/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/147VZ5aEKQpvIrlpPYGC_AIaSpSDQUESw/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1RY42tbdrKoLNJPw_F0UV596aDJk6j8c9/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1SwAcdq3FyA7WPDu03qxEf-KqYRoOXz4-/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/18NITXeuIuDTRzyjGGehWKGOqqgwWPlGu/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1VZdCbtZqNdIbzg7c-KmrQQfUhZoAqWLb/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1RI-Y8qvHyu2KjDRGpLsse-mt6H4937ux/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1i82TKCvntAJT2Ur5jXVesGl2_2qPC_Q9/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/19nbosT9CpTFEb9h2DykJy8812stFveFx/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1UawTmREsTfTJX6Nlz9yuOlA39iB9qrwR/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1PcJ1abrbdbJgtxz4dLURxZpscmSEwRqF/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1TxIAnrS_ZzxSwfUv4qhM92jfL_fU0Uap/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1bxvb6rNK0SPMUgPVcdIwT-HyzFrPBk8O/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1NCZvEHUvusEZNlBre3gsMHLkR7qA4nqD/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1ck4ppDit_9XiD7iWb8F7_750FvAAtZ_4/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1NgdgeuyiaYxUrhRAdz2ZzpZgIlkWkKmh/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/14Gj9vAdnIg7HXOtiD8EiG29iTDXNbE0E/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1i3wyhtMoCGsYb0N2VHFHPKBKlKVnz8vZ/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1kq4gkFphD8_hnyJMsi9Vws21jk6tYAr7/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1nQN9A9m3Nm7Nz3kx0PACDryCow0sWF36/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/10caEteg8CkpwFeCY0F8aSjR0imQvaO2f/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1al5vnPK-Ws4Cy5hYic-cPATWSEentOdB/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/10nLacZj7aCm3QxNdtrIurr9vQHP1bZGO/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1VVKxX7cRp6BvITqiiMDcgq_MzDunvC-T/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/19MX7xl2d4QhZ15S3WYhULfTflIa3kkAF/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Phlrqr-td7JXCrEHurpUeDqAypcf2GOL/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1w2s-wVClMYzQbqx0UcuyzeJdZDDRFih1/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1QlK0SQ1WsN2YIP8imJaNMQIkfAZ8DZmW/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1A5q86PsIfpda7Wl6V90pZ0OnRYuj8en5/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1K_9sgaNDrlBN97ieNeaqnJGKgmDhrNNo/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1tXBivQYM6RUyn6vibyOyXkfEC_7kfVDi/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1HXGVzB67iZ0FERPwcu7CvicBNZLQcW0G/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1VQ5xCTIK1nzvgyDQz6OUKB99rye0_KmN/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/11IHMQLB91_eDKR4MsWBV-FbVc52PT15_/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Br-Z9xKrCrZqyI0xzP4p48pmnht6Zx3a/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1nHdcVm6vvOEQv7-wAMsCyQVGZmFYiEx2/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1cNpEm9kApuRbFG6jx1xyPht6cWX0GbYm/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1H-XQAwIhYnCP7wXWQdjvFEqjDpWi_hZH/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1E3SDHZaDpVqqw_UZkNAL_7AHzt6b2LDA/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/17_sfL1yzgbIhhXCTxXYhcMpXwnOI8llb/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1QRChSp9hRaMoUGXwX8-HMHNGUHq_kQzv/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1XavgPXdHYPnKJjd-406s6tDI1GZaPWyG/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1eECUQceVzjjGmC2TIOAJf0kL6YLtI_1l/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1NHejjIL41Owp_pVxwxtw5n2GuR5vQ-wd/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Efc5If9w8W60vk19VkUMWQ7tSaldy8mZ/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1oCJfpBbaRWe9oJ6Xo8hauEochFVwq_3F/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1IWa0BgI8EFG_dCwAkx0C39U1c60mprLT/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1wpIxWssbZaydKOTTYVgkyeM0M5R6HD81/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1bem_VcW24tbW5Sfzk2hzkb9j75glXIGi/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/15cnZB_ZKeuCLdmJRXk4LTAVIHtGyrlpT/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1H77VVZZefd9thtHXiQ56A4mV3UpPcGJB/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1ACBt7SXjdmaJRTWDlKjnSFlGACrwvNtB/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1fS4Hx3grGpiw3sjlzwOTD3JtN5ovMKUO/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1BwmaoLZw5w-qKdBS54ELmW5_RBYOeYWR/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1zlZJPT6AI02G7qZ8uOITTxcyDFj5Mr9L/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1vC1dkzOprHiGWezwWkbdE88gWCoP_nFv/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/15-188kfevVLotWFQQvFY8tY35EB7DD8Y/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/17Wh6QEVJwY8kSrzbkVc7V2vZpDA3mS72/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1QbR0IXPmb6iE2Palt5fmAtY2-z8Mi9Ln/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1qXwKq9Gr0HKsqbW1dQhuCig1hz009jbK/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1WOFkw2MelSLgJrd7GvB3NnpYEacjroD1/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1wWS4w8360sgh6Fo_fgU7H2Q5DcP9o-6o/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Mlhh0oRr07caoN9btbcmaPD5c3cInXcF/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Icj1ABtDuYpQkrHHYfTZFDQPtGRKDnee/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1DIEhc0W3UXmugmNZNaCr8Dqto8XIl-tQ/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1EHpX9PcNRuMxpIWL-h7zThqXmsY-RAj2/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1vYzJ2E949tLgdHYEg7mO4S9n-sW_HbIY/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1c8fvWxLtfuchm7SQnmW3E_Yfy3KyC4Br/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1JOlJhnNnVqwZJejng_biHXkF3M_jvtHB/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1m-8RMrbMRpRspmbQTZSoRydjr7Zvghw9/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1n22dTJPZvcknmyvdATnRq8j7E98EePsp/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1cKjSnV6_LcRuOC2SDZzT_S81gX6PPt5c/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Hm-D5NZsMVBB7wpkNftDva4EYRdC8OpV/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/11LAR--0hMtYojE1uHCay_Wiqda7E_DKY/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1b2l-cZYsyUTetRq7dDg8cOigTyYyS8CC/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1mclnA07dSLhTMBRjf6pUSOFocpkRO0Gg/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1oXaYpxwVCQhI5fY_z_xVfcJZ0V_sDUQl/view?usp=drive_link</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1IuQ9C_SN6QriTFYVAxiPU5MJQ3J7JYfe/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/11f8jtpswcozPHpTTFbAd6hgUejon53H4/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1b2YWDPw-boZ2jQMvzGYpd39unhtnHBSE/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1_nbrJW5p74bkQm_mlD11YZiyyPCsan73/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/10kH8wq4HF79HDqWXtiaub0VgvRy4zZdR/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1BqOt8tbPeRu6iQ9O0PxbiAOUtN7esPg_/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1hoyp7WOJCG6NlSQ49JfszBLDHZWf38aI/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1OM6u1HR1Wmav1pxy1-YFF8Z5s-82tiQ7/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/13S9T7XTMUY2qisiuJOZed3dCIoxRKTAj/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1WAGFuwCwQy5pf7AxYrmAmvl-NHxJMBHY/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/149W1VDketcIHZtAZUh2hA-88n0KTH_M6/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1CrBV48W_Bx9YEB7M7EsKD50FZpwCuZ-1/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1elZ0ubSauNN_byuIfdk9ERTdff9Fqr-A/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1E-RQx4PRknM77M_Yzd_Igc9LTyc-1wgf/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1cVubwxOTqb2magMwCKTRA9siqc3HciOU/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/17BvX0tPjJEee9Eq6YM5uzCr9YIjlSR0K/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1f35qYcCy04zFBOQFgHM1Pv9mMWD_UV6h/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1m5tzl95YSVSXm2l7SyroZVVUqn5fDiCb/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1vu-QTCDycGqC2pQ1Opar5cZ_VQ1CooiV/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1Pkh8ptAReJDbidCBgke_uXLxMQn3ELsI/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1jqKSxr34n4SC50eOIsDwARqzg6Lx2Z4C/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1OgrMvSK3KUfyQCD0dOIi1qrMfZhPqYE8/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1EAFUmhnvndB6fDaBUQre3mAszTZdnQVQ/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1yGHTsUKnGVhdlJd2arsNsYWN7pxsPO2T/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1lyKRU8-sLhyT2UMVwlhMhubFYkBynDOR/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1jpzeVNrLUc13ly3hCbcbAmTqb59P89mr/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1PwMcPRZw-YTqpr7ezfu_SO5CVbt3QMmO/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1I-as3wD0_CRhb87ErnOFJQkFQeHugHsc/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1dofkaMYhRh6PC2wVomR7mWmToDCHvj0Y/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1WRhpACwWEN23pSOYjdlsHmZaf_O2xH-3/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1g8drGBrReBBnpf3lJuuZdsqo9vN-Ohij/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/19_QqjCGGLFhY2FV4rS8C91p2t0iD7Z2u/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1pGUCxvcEfZ2Z0xQPUN9xJrUtsifBzY6u/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1wddILQE7YIKKTXftfTfCZefuXfXe2USG/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1pf0noE2zPrPzzORfGBwBu9X64pkJoG2j/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1c85hEhQDHITyBej0J6G8faAw6e7zeLps/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1EBfKhNspwpeuxmqLoJXBi0TXwbzKU5fv/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1z-p9Z_LavJB2lCrkG5hxvzeoP1U1QAox/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1wuQpta8xIQKzo_hPSM4OoBgvSHdv0j9C/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1u3tLEzY8P_SNumzomY6KqJ7xJzC0Kiv9/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1k_1cxY8TyB0-py5VmfJwv6PXZyYUwDr2/view?usp=sharing</t>
+  </si>
+  <si>
+    <t>https://drive.google.com/file/d/1EvvVH7296yc2FrwGF_2CnqeLmFefECaj/view?usp=sharing</t>
+  </si>
+  <si>
     <t>Laura Patricia</t>
   </si>
   <si>
     <t>Resendiz</t>
   </si>
   <si>
     <t>Marquez</t>
   </si>
   <si>
     <t>"REMA" - Bordados</t>
   </si>
   <si>
     <t>REML900516U47</t>
   </si>
   <si>
+    <t>Mayra Gabriela</t>
+  </si>
+  <si>
+    <t>Flores</t>
+  </si>
+  <si>
+    <t>Martinez</t>
+  </si>
+  <si>
+    <t>"STIHL"</t>
+  </si>
+  <si>
+    <t>FOMM871011ECA</t>
+  </si>
+  <si>
+    <t>DIZA - Soluciones de oficina</t>
+  </si>
+  <si>
+    <t>DSO161214B81</t>
+  </si>
+  <si>
+    <t>Grupo Papelero Ried S. A. de C. V.</t>
+  </si>
+  <si>
+    <t>GPR140811TE8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cesar </t>
+  </si>
+  <si>
+    <t>Contreras</t>
+  </si>
+  <si>
+    <t>Cesar Villa Contreras</t>
+  </si>
+  <si>
+    <t>VICC711010B95</t>
+  </si>
+  <si>
+    <t>Jaime</t>
+  </si>
+  <si>
+    <t>Avila</t>
+  </si>
+  <si>
+    <t>Jaime Martinez Avila</t>
+  </si>
+  <si>
+    <t>MAAJ610818AQ9</t>
+  </si>
+  <si>
+    <t>"DUSA" Papelera</t>
+  </si>
+  <si>
+    <t>DPA130420TAA</t>
+  </si>
+  <si>
+    <t>Abastecedora de consumibles de computo y oficina S. A. de C. V.</t>
+  </si>
+  <si>
+    <t>ACC980110DP0</t>
+  </si>
+  <si>
+    <t>DUSA Papelera</t>
+  </si>
+  <si>
+    <t>Omar Humberto</t>
+  </si>
+  <si>
+    <t>Casas</t>
+  </si>
+  <si>
+    <t>Soto</t>
+  </si>
+  <si>
+    <t>CASO - Electro Computo</t>
+  </si>
+  <si>
+    <t>CASO780204K74</t>
+  </si>
+  <si>
+    <t>Miranda Select S. A. de C. V.</t>
+  </si>
+  <si>
+    <t>MSE200722SKA</t>
+  </si>
+  <si>
+    <t>Energia y Servicios Coordinados S. A. de C. V.</t>
+  </si>
+  <si>
+    <t>ESC1412031E8</t>
+  </si>
+  <si>
+    <t>Maria del Mar</t>
+  </si>
+  <si>
+    <t>Rosales</t>
+  </si>
+  <si>
+    <t>Marcos</t>
+  </si>
+  <si>
+    <t>Maria del Mar Rosales Marcos</t>
+  </si>
+  <si>
+    <t>ROMM781126TJ2</t>
+  </si>
+  <si>
+    <t>Francisco</t>
+  </si>
+  <si>
+    <t>Vazquez</t>
+  </si>
+  <si>
+    <t>Delgado</t>
+  </si>
+  <si>
+    <t>Vazquez - Marcos y Molduras</t>
+  </si>
+  <si>
+    <t>VADF530828IB3</t>
+  </si>
+  <si>
+    <t>J. Arnoldo</t>
+  </si>
+  <si>
+    <t>Juarez</t>
+  </si>
+  <si>
+    <t>Larios</t>
+  </si>
+  <si>
+    <t>Techno graphics</t>
+  </si>
+  <si>
+    <t>JULJ651102RV6</t>
+  </si>
+  <si>
+    <t>Nueva Walmart de México, S. de C. V.</t>
+  </si>
+  <si>
+    <t>NWM9709244W4</t>
+  </si>
+  <si>
+    <t>Centro de computo</t>
+  </si>
+  <si>
+    <t>CCO940114J81</t>
+  </si>
+  <si>
+    <t>Luis Enrique</t>
+  </si>
+  <si>
+    <t>Gallardo</t>
+  </si>
+  <si>
+    <t>Rodriguez</t>
+  </si>
+  <si>
+    <t>TPI - Todo para el impresor</t>
+  </si>
+  <si>
+    <t>GARL770820BS8</t>
+  </si>
+  <si>
+    <t>Multipartes y servicios automotrices</t>
+  </si>
+  <si>
+    <t>MSA030225QJ4</t>
+  </si>
+  <si>
+    <t>Kathia Pamela</t>
+  </si>
+  <si>
+    <t>Garcia</t>
+  </si>
+  <si>
+    <t>Gonzalez</t>
+  </si>
+  <si>
+    <t>Energy Sound System</t>
+  </si>
+  <si>
+    <t>GAGK951210CB6</t>
+  </si>
+  <si>
+    <t>Copimegatron S. A. de C. V.</t>
+  </si>
+  <si>
+    <t>COP060211461</t>
+  </si>
+  <si>
+    <t>Quimica "San Ismael"</t>
+  </si>
+  <si>
+    <t>Servicio Gasolinero "El Primo" S. A. de C. V.</t>
+  </si>
+  <si>
+    <t>SGP171103H88</t>
+  </si>
+  <si>
+    <t>Marco Antonio</t>
+  </si>
+  <si>
+    <t>De la Cruz</t>
+  </si>
+  <si>
+    <t>Cerrajeria "Soto"</t>
+  </si>
+  <si>
+    <t>SOCM680207HN3</t>
+  </si>
+  <si>
+    <t>Jorge Francisco</t>
+  </si>
+  <si>
+    <t>Vera</t>
+  </si>
+  <si>
+    <t>Jorge Francisco Gonzalez Vera</t>
+  </si>
+  <si>
+    <t>GOVJ571221LZ1</t>
+  </si>
+  <si>
+    <t>Osiel Francisco</t>
+  </si>
+  <si>
+    <t>Luna</t>
+  </si>
+  <si>
+    <t>Dorado del Pacifico</t>
+  </si>
+  <si>
+    <t>LUCO950910VE0</t>
+  </si>
+  <si>
+    <t>Raul Alfredo</t>
+  </si>
+  <si>
+    <t>Maturino</t>
+  </si>
+  <si>
+    <t>Calvo</t>
+  </si>
+  <si>
+    <t>Raul Alfredo Maturino Calvo</t>
+  </si>
+  <si>
+    <t>MACR8408127X6</t>
+  </si>
+  <si>
+    <t>MAESI</t>
+  </si>
+  <si>
+    <t>Home Depot México</t>
+  </si>
+  <si>
+    <t>HDM001017AS1</t>
+  </si>
+  <si>
+    <t>DUSA Innovacion digital</t>
+  </si>
+  <si>
+    <t>DID1510061J3</t>
+  </si>
+  <si>
+    <t>Aerovias de México</t>
+  </si>
+  <si>
+    <t>AME880912I89</t>
+  </si>
+  <si>
+    <t>Viajes Clatur</t>
+  </si>
+  <si>
+    <t>VCL890701CE2</t>
+  </si>
+  <si>
+    <t>Total play telecomunicaciones S. A. P. I. de C. V.</t>
+  </si>
+  <si>
+    <t>TPT890516JP5</t>
+  </si>
+  <si>
+    <t>Papeleria Saracho S. A. de C. V.</t>
+  </si>
+  <si>
+    <t>PSA600102JJ0</t>
+  </si>
+  <si>
+    <t>Compugenius SA de CV</t>
+  </si>
+  <si>
+    <t>COM0609292X0</t>
+  </si>
+  <si>
+    <t>Riversil Laguna S.A. de C.V.</t>
+  </si>
+  <si>
+    <t>RLA1207144V8</t>
+  </si>
+  <si>
+    <t>Bebidas purificadas, S. de R. L. de C. V.</t>
+  </si>
+  <si>
+    <t>BPU7901018D4</t>
+  </si>
+  <si>
+    <t>Tiendas soriana S. A. de C. V.</t>
+  </si>
+  <si>
+    <t>TSO991022PB6</t>
+  </si>
+  <si>
+    <t>Mardia Leezzullee Vaquera Romero</t>
+  </si>
+  <si>
+    <t>Papelera del Norte de la Laguna, S.A. de C.V.</t>
+  </si>
+  <si>
+    <t>PNL840516MM0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karla Maria </t>
+  </si>
+  <si>
+    <t>Fabila</t>
+  </si>
+  <si>
+    <t>Karla Maria Rodriguez Fabila</t>
+  </si>
+  <si>
+    <t>ROFK850913KS1</t>
+  </si>
+  <si>
+    <t>Telefonia por cable, S. A. de C. V.</t>
+  </si>
+  <si>
+    <t>TCA0407219T6</t>
+  </si>
+  <si>
+    <t>Hector</t>
+  </si>
+  <si>
+    <t>Orrante</t>
+  </si>
+  <si>
+    <t>Sustaita</t>
+  </si>
+  <si>
+    <t>Hector Orrante Sustaita</t>
+  </si>
+  <si>
+    <t>OASH8109013F0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U. P. D. </t>
+  </si>
+  <si>
+    <t>UPD970610CX0</t>
+  </si>
+  <si>
+    <t>Maria de Lourdes</t>
+  </si>
+  <si>
+    <t>Murra</t>
+  </si>
+  <si>
+    <t>Ramirez</t>
+  </si>
+  <si>
+    <t>Maria de Lourdes Murra Ramirez</t>
+  </si>
+  <si>
+    <t>MURL841223FQA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CFE DISTRIBUCION </t>
+  </si>
+  <si>
+    <t>CDI160330RC9</t>
+  </si>
+  <si>
+    <t>Gutierrez Ferreteros S.A. de C.V.</t>
+  </si>
+  <si>
+    <t>GFE861208L17</t>
+  </si>
+  <si>
+    <t>Linette Margarita</t>
+  </si>
+  <si>
+    <t>Magallanes</t>
+  </si>
+  <si>
+    <t>Astorga</t>
+  </si>
+  <si>
+    <t>Linette Margarita Magallanes Astorga</t>
+  </si>
+  <si>
+    <t>MAAL890130973</t>
+  </si>
+  <si>
+    <t>Eva Cecilia</t>
+  </si>
+  <si>
+    <t>Perez</t>
+  </si>
+  <si>
+    <t>Eva Cecilia Perez Gonzalez</t>
+  </si>
+  <si>
+    <t>PEGE601215QM0</t>
+  </si>
+  <si>
+    <t>"Angy Electronica" (Steren)</t>
+  </si>
+  <si>
+    <t>AEL131030PP5</t>
+  </si>
+  <si>
+    <t>Centro de Investigacion Innovacion en Educacion Superior las Profesiones y el Talento</t>
+  </si>
+  <si>
+    <t>CII130614HHA</t>
+  </si>
+  <si>
+    <t>Blanca</t>
+  </si>
+  <si>
+    <t>Felix</t>
+  </si>
+  <si>
+    <t>Medina</t>
+  </si>
+  <si>
+    <t>Blanca Felix Medina</t>
+  </si>
+  <si>
+    <t>FEMB670126G43</t>
+  </si>
+  <si>
+    <t>Red Arquitectura Constructiva</t>
+  </si>
+  <si>
+    <t>RAC920911GD6</t>
+  </si>
+  <si>
+    <t>Jesus</t>
+  </si>
+  <si>
+    <t>Bermudez</t>
+  </si>
+  <si>
+    <t>Fernandez</t>
+  </si>
+  <si>
+    <t>Jesus Bermudez Fernandez</t>
+  </si>
+  <si>
+    <t>BEFJ720831AX3</t>
+  </si>
+  <si>
+    <t>Ana Maria</t>
+  </si>
+  <si>
+    <t>Gallaga</t>
+  </si>
+  <si>
+    <t>Raso</t>
+  </si>
+  <si>
+    <t>Grupo Ferretero Durango</t>
+  </si>
+  <si>
+    <t>GARA890227C37</t>
+  </si>
+  <si>
+    <t>Ruben Israel</t>
+  </si>
+  <si>
+    <t>Betancourt</t>
+  </si>
+  <si>
+    <t>Ruben Israel Betancourt Gonzalez</t>
+  </si>
+  <si>
+    <t>BEGR9011015Z5</t>
+  </si>
+  <si>
+    <t>Juan Carlos</t>
+  </si>
+  <si>
+    <t>Cordova</t>
+  </si>
+  <si>
+    <t>Juan Carlos Fernandez Cordova</t>
+  </si>
+  <si>
+    <t>FECJ960315PM0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roberto </t>
+  </si>
+  <si>
+    <t>Huerta</t>
+  </si>
+  <si>
+    <t>Ontiveros</t>
+  </si>
+  <si>
+    <t>Roberto Huerta Ontiveros</t>
+  </si>
+  <si>
+    <t>HUOR721211IA2</t>
+  </si>
+  <si>
+    <t>Office Depot de México</t>
+  </si>
+  <si>
+    <t>ODM950324V2A</t>
+  </si>
+  <si>
+    <t>Claudia Patricia</t>
+  </si>
+  <si>
+    <t>Valles</t>
+  </si>
+  <si>
+    <t>Eventos "VALVA"</t>
+  </si>
+  <si>
+    <t>VAVC6002143PA</t>
+  </si>
+  <si>
+    <t>Grupo Comercial "La Colmena" S. A. de C. V.</t>
+  </si>
+  <si>
+    <t>GCC010917MF6</t>
+  </si>
+  <si>
+    <t>Transportacion empresarial Dgo.</t>
+  </si>
+  <si>
+    <t>TED150422M72</t>
+  </si>
+  <si>
+    <t>Grupo Herleza</t>
+  </si>
+  <si>
+    <t>GHE1010135F0</t>
+  </si>
+  <si>
+    <t>Ismael Josue</t>
+  </si>
+  <si>
+    <t>Carrillo</t>
+  </si>
+  <si>
+    <t>Ismael Josue Carrillo Perez</t>
+  </si>
+  <si>
+    <t>CAPI950217PP7</t>
+  </si>
+  <si>
+    <t>Productos y Servicios de Durango S. A. de C. V.</t>
+  </si>
+  <si>
+    <t>PSD910209KSA</t>
+  </si>
+  <si>
+    <t>Manuel de Jesus</t>
+  </si>
+  <si>
+    <t>Avendaño</t>
+  </si>
+  <si>
+    <t>Impresora ntra. Sra. De la Luz</t>
+  </si>
+  <si>
+    <t>AEGM690401JB8</t>
+  </si>
+  <si>
+    <t>GOSLA - Seguridad</t>
+  </si>
+  <si>
+    <t>GOS190516QD0</t>
+  </si>
+  <si>
+    <t>SERVIDUR - Comercializadora</t>
+  </si>
+  <si>
+    <t>SER120118UG7</t>
+  </si>
+  <si>
+    <t>EDUCONOCE S. A. DE C. V.</t>
+  </si>
+  <si>
+    <t>EDU110511EMA</t>
+  </si>
+  <si>
+    <t>"Dorado del Pacifico"</t>
+  </si>
+  <si>
+    <t>Griselda Janete</t>
+  </si>
+  <si>
+    <t>Ortiz</t>
+  </si>
+  <si>
+    <t>Aguirre</t>
+  </si>
+  <si>
+    <t>Griselda Janete Ortiz Aguirre</t>
+  </si>
+  <si>
+    <t>OIAG830329MW8</t>
+  </si>
+  <si>
+    <t>Julio Cesar</t>
+  </si>
+  <si>
+    <t>Quiñones</t>
+  </si>
+  <si>
+    <t>Julio Cesar Quiñones Garcia</t>
+  </si>
+  <si>
+    <t>QUGJ560209673</t>
+  </si>
+  <si>
+    <t>Blanca Elena</t>
+  </si>
+  <si>
+    <t>Aquino</t>
+  </si>
+  <si>
+    <t>Comercial - Quimica Vargas</t>
+  </si>
+  <si>
+    <t>AUQB840709FH7</t>
+  </si>
+  <si>
+    <t>PSA - Computo y papeleria S. A. de C. V.</t>
+  </si>
+  <si>
+    <t>PCP2006161K9</t>
+  </si>
+  <si>
+    <t>Edgar Eusebio</t>
+  </si>
+  <si>
+    <t>Soto producciones - audio, iluminacion, video</t>
+  </si>
+  <si>
+    <t>SOCE7011183B7</t>
+  </si>
+  <si>
+    <t>Grupo RedesLa - Redes de Estudios Latinoamericanos</t>
+  </si>
+  <si>
+    <t>GRE230221H2A</t>
+  </si>
+  <si>
+    <t>Aide Vanessa</t>
+  </si>
+  <si>
+    <t>Mancinas</t>
+  </si>
+  <si>
+    <t>Aide Vanessa Quiñones Mancinas</t>
+  </si>
+  <si>
+    <t>QUMA7701301H1</t>
+  </si>
+  <si>
+    <t>Software integral</t>
+  </si>
+  <si>
+    <t>SIN010222NG1</t>
+  </si>
+  <si>
+    <t>Sistema descentralizado de agua potable y alcantarillado del Municipio de Gomez Palacio Durango</t>
+  </si>
+  <si>
+    <t>SDA920814CIA</t>
+  </si>
+  <si>
+    <t>Energia y Servicios Coordinados</t>
+  </si>
+  <si>
+    <t>Claudia Elena</t>
+  </si>
+  <si>
+    <t>Saldaña</t>
+  </si>
+  <si>
+    <t>Claudia Elena Saldaña Martinez</t>
+  </si>
+  <si>
+    <t>SAMC610106NM3</t>
+  </si>
+  <si>
+    <t>Sonia Patricia</t>
+  </si>
+  <si>
+    <t>Sanchez</t>
+  </si>
+  <si>
+    <t>Gomez</t>
+  </si>
+  <si>
+    <t>Sonia Patricia Sanchez Gomez</t>
+  </si>
+  <si>
+    <t>SAGS780417MI5</t>
+  </si>
+  <si>
+    <t>Abdel Halim</t>
+  </si>
+  <si>
+    <t>Serrano</t>
+  </si>
+  <si>
+    <t>Abdel Halim Gomez Serrano</t>
+  </si>
+  <si>
+    <t>GOSA810105UV9</t>
+  </si>
+  <si>
+    <t>Ferreteria Ferrey</t>
+  </si>
+  <si>
+    <t>FFE120214UN3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cecilia </t>
+  </si>
+  <si>
+    <t>Rivas</t>
+  </si>
+  <si>
+    <t>Cecilia Rivas Martinez</t>
+  </si>
+  <si>
+    <t>RIMC380103MI2</t>
+  </si>
+  <si>
+    <t>SMRT Idiomas Mexico</t>
+  </si>
+  <si>
+    <t>SIM240527D12</t>
+  </si>
+  <si>
+    <t>Fernando Alonso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ortiz </t>
+  </si>
+  <si>
+    <t>Reyes</t>
+  </si>
+  <si>
+    <t>Fernando Alonso Ortiz Reyes</t>
+  </si>
+  <si>
+    <t>OIRF870728FF1</t>
+  </si>
+  <si>
+    <t>Recato Comercial, S.A. de C.V.</t>
+  </si>
+  <si>
+    <t>RCO210218D23</t>
+  </si>
+  <si>
     <t>Lago de Texcoco</t>
   </si>
   <si>
+    <t>Felipe Pescador</t>
+  </si>
+  <si>
+    <t>De la Juventud</t>
+  </si>
+  <si>
+    <t>20 De Noviembre</t>
+  </si>
+  <si>
+    <t>1403 OTE</t>
+  </si>
+  <si>
+    <t>Nombre de Dios</t>
+  </si>
+  <si>
+    <t>Zaragoza</t>
+  </si>
+  <si>
+    <t>Magnolias</t>
+  </si>
+  <si>
+    <t>Nazas</t>
+  </si>
+  <si>
+    <t>Arboleadas</t>
+  </si>
+  <si>
+    <t>Pereyra</t>
+  </si>
+  <si>
+    <t>Luis F. Garcia</t>
+  </si>
+  <si>
+    <t>Cuauhtemoc</t>
+  </si>
+  <si>
+    <t>Constitucion</t>
+  </si>
+  <si>
+    <t>20 de Noviembre</t>
+  </si>
+  <si>
+    <t>1006-C Pte.</t>
+  </si>
+  <si>
+    <t>5 de Febrero</t>
+  </si>
+  <si>
+    <t>Block "B"</t>
+  </si>
+  <si>
+    <t>Bodega 17-A</t>
+  </si>
+  <si>
+    <t>Domingo Arrieta</t>
+  </si>
+  <si>
+    <t>133 "B"</t>
+  </si>
+  <si>
+    <t>San Jeronimo</t>
+  </si>
+  <si>
+    <t>5 De Febrero</t>
+  </si>
+  <si>
+    <t>José Vasconcelos</t>
+  </si>
+  <si>
+    <t>173 Sur</t>
+  </si>
+  <si>
+    <t>Matamoros</t>
+  </si>
+  <si>
+    <t>559 ote</t>
+  </si>
+  <si>
+    <t>Santa Fe</t>
+  </si>
+  <si>
+    <t>Diagonal Reforma</t>
+  </si>
+  <si>
+    <t>1717 ote</t>
+  </si>
+  <si>
+    <t>Artes Graficas</t>
+  </si>
+  <si>
+    <t>1928 ote</t>
+  </si>
+  <si>
+    <t>Miguel Aleman</t>
+  </si>
+  <si>
+    <t>Patoni</t>
+  </si>
+  <si>
+    <t>Paseo de las palmas</t>
+  </si>
+  <si>
+    <t>Laureano Roncal</t>
+  </si>
+  <si>
+    <t>Francisco Villa Mercado de abastos 1</t>
+  </si>
+  <si>
+    <t>Unidad 6 y 7 Secc H</t>
+  </si>
+  <si>
+    <t>1003 - E</t>
+  </si>
+  <si>
+    <t>Enrique Carrola Antuna</t>
+  </si>
+  <si>
+    <t>Capitan Pedro Celestino Negrete</t>
+  </si>
+  <si>
+    <t>Cerro Gordo</t>
+  </si>
+  <si>
+    <t>"A"</t>
+  </si>
+  <si>
+    <t>Block "E" lateral</t>
+  </si>
+  <si>
+    <t>Bodegas de la 5 a 12</t>
+  </si>
+  <si>
+    <t>Bodega 17 - "A"</t>
+  </si>
+  <si>
+    <t>117 Pte.</t>
+  </si>
+  <si>
+    <t>Castañeda</t>
+  </si>
+  <si>
+    <t>Mariano Escobedo</t>
+  </si>
+  <si>
+    <t>Margaritas</t>
+  </si>
+  <si>
+    <t>2A Privada</t>
+  </si>
+  <si>
+    <t>10 Oriente</t>
+  </si>
+  <si>
+    <t>Sur</t>
+  </si>
+  <si>
+    <t>Cerro de las calabazas</t>
+  </si>
+  <si>
+    <t>Rio Nazas</t>
+  </si>
+  <si>
+    <t>Francisco I Madero</t>
+  </si>
+  <si>
+    <t>331 sur</t>
+  </si>
+  <si>
+    <t>Local 111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Montecito </t>
+  </si>
+  <si>
+    <t>Piso 32 oficina 37</t>
+  </si>
+  <si>
+    <t>Int 38</t>
+  </si>
+  <si>
+    <t>Arista</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
     <t>Versalles</t>
   </si>
   <si>
+    <t>Zona Centro</t>
+  </si>
+  <si>
+    <t>Luis Echeverria Alvarez</t>
+  </si>
+  <si>
+    <t>Nueva Vizcaya</t>
+  </si>
+  <si>
+    <t>Hipódromo</t>
+  </si>
+  <si>
+    <t>Fray Diego de la Cadena</t>
+  </si>
+  <si>
+    <t>Hipodromo</t>
+  </si>
+  <si>
+    <t>Real Victoria ll</t>
+  </si>
+  <si>
+    <t>Torreon</t>
+  </si>
+  <si>
+    <t>Huizache 1</t>
+  </si>
+  <si>
+    <t>Zona Cnetro</t>
+  </si>
+  <si>
+    <t>Guillermina</t>
+  </si>
+  <si>
+    <t>Burocrata</t>
+  </si>
+  <si>
+    <t>El Refugio</t>
+  </si>
+  <si>
+    <t>La otra banda</t>
+  </si>
+  <si>
+    <t>Magisterial</t>
+  </si>
+  <si>
+    <t>Centro</t>
+  </si>
+  <si>
+    <t>Cruz Manca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Santa Maria </t>
+  </si>
+  <si>
+    <t>Santa Rosa</t>
+  </si>
+  <si>
+    <t>Ciudad Industrial</t>
+  </si>
+  <si>
+    <t>Coyoacan</t>
+  </si>
+  <si>
+    <t>Lerdo</t>
+  </si>
+  <si>
+    <t>Cuajimalpa de Morelos</t>
+  </si>
+  <si>
+    <t>Gomez Palacio</t>
+  </si>
+  <si>
+    <t>Cholula</t>
+  </si>
+  <si>
+    <t>Benito Juarez</t>
+  </si>
+  <si>
+    <t>Queretaro</t>
+  </si>
+  <si>
+    <t>San Pedro Cholula</t>
+  </si>
+  <si>
     <t>MXN</t>
   </si>
   <si>
     <t>Moneda nacional</t>
   </si>
   <si>
     <t>Transferencia</t>
   </si>
   <si>
     <t>Camisa bordada</t>
   </si>
   <si>
+    <t>Bujia, filtro de aire, cabezal, capuchon, gasolina (servicio de desbrozadora)</t>
+  </si>
+  <si>
+    <t>Janel cinta, notas adhesivas, perforadora, marcador</t>
+  </si>
+  <si>
+    <t>Plastilina, pintura vinilica, limpia pipas, hojas, palitos de madera</t>
+  </si>
+  <si>
+    <t>Toalla interdoblada, rollo de papel, guantes</t>
+  </si>
+  <si>
+    <t>Extension electrica domestica 10 m</t>
+  </si>
+  <si>
+    <t>Extension electrica de uso rudo 6 m</t>
+  </si>
+  <si>
+    <t>Tabla agarra papel</t>
+  </si>
+  <si>
+    <t>Tinta HP</t>
+  </si>
+  <si>
+    <t>Mouse logitech</t>
+  </si>
+  <si>
+    <t>Adaptador</t>
+  </si>
+  <si>
+    <t>Foliador 6 digitos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fuente epcom 12 VCD, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pqt. Discada </t>
+  </si>
+  <si>
+    <t>Armex de dala, cemento, mortero, grava, arena</t>
+  </si>
+  <si>
+    <t>Toner generico D116 negro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tubo fluorescente </t>
+  </si>
+  <si>
+    <t>Combustible</t>
+  </si>
+  <si>
+    <t>Arbitraje en partidos de futbol</t>
+  </si>
+  <si>
+    <t>Marco y vidrio (nombramiento de él Rector)</t>
+  </si>
+  <si>
+    <t>Hoja membretada a todo color</t>
+  </si>
+  <si>
+    <t>Mouse logitech, bocinas</t>
+  </si>
+  <si>
+    <t>Galletas</t>
+  </si>
+  <si>
+    <t>Ribbon zebra YMCKO</t>
+  </si>
+  <si>
+    <t>Cinta adhesiva, cutter chico, caja clip</t>
+  </si>
+  <si>
+    <t>Marcador, resaltador, perforadora, caja</t>
+  </si>
+  <si>
+    <t>Lona impresa</t>
+  </si>
+  <si>
+    <t>Toner HP, toner generico</t>
+  </si>
+  <si>
+    <t>Aceite, filtro, liquido limpiador, liquido de frenos, pluma limpiabrisas, lavado, servicio</t>
+  </si>
+  <si>
+    <t>Bateria, pila, cinta</t>
+  </si>
+  <si>
+    <t>Audio profesional para evento en FENADU</t>
+  </si>
+  <si>
+    <t>Servicio de copiado y/o impresión (Septiembre 2024)</t>
+  </si>
+  <si>
+    <t>Toner HP, toner brother</t>
+  </si>
+  <si>
+    <t>Shampoo, cloralex, sarricida, toalla, pastilla</t>
+  </si>
+  <si>
+    <t>Azadon lane, pala cuadrada, rollo de hilo, tijera para ramas</t>
+  </si>
+  <si>
+    <t>Productos de papel para uso personal</t>
+  </si>
+  <si>
+    <t>Teclado, mouse logitech</t>
+  </si>
+  <si>
+    <t>Copias de llaves</t>
+  </si>
+  <si>
+    <t>Cable USB</t>
+  </si>
+  <si>
+    <t>Toner brother</t>
+  </si>
+  <si>
+    <t>Servicio de banquete para 30 personas</t>
+  </si>
+  <si>
+    <t>Cafeteria</t>
+  </si>
+  <si>
+    <t>Cafeteria y frutas</t>
+  </si>
+  <si>
+    <t>Venta de 367 garrafones</t>
+  </si>
+  <si>
+    <t>Sobre bond, rollo, masking</t>
+  </si>
+  <si>
+    <t>Philips aditivo, fotocelda</t>
+  </si>
+  <si>
+    <t>Rociador, insecticida</t>
+  </si>
+  <si>
+    <t>Fusing unit 120 v, mantenimiento a copiadora</t>
+  </si>
+  <si>
+    <t>Transportacion aerea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Expedicion boleto Sr. Fernando Mejorado Olagues </t>
+  </si>
+  <si>
+    <t>Servicios de internet (16 Septiembre al 15 Octubre 2024)</t>
+  </si>
+  <si>
+    <t>Papel manila, cinta canela, gises, plumines</t>
+  </si>
+  <si>
+    <t>Mantenimiento a impresora</t>
+  </si>
+  <si>
+    <t>Microfono shure blx.</t>
+  </si>
+  <si>
+    <t>Epura 20 lts policarbonato</t>
+  </si>
+  <si>
+    <t>Agua purificada, aromatizante, café soluble, insecticida, pilas y vinagre</t>
+  </si>
+  <si>
+    <t>Dominio updgomez.mx</t>
+  </si>
+  <si>
+    <t>Seguro niquelado, globos, alfiler.</t>
+  </si>
+  <si>
+    <t>Equipo de aire acondicionado tipo minisplit 2 toneladas</t>
+  </si>
+  <si>
+    <t>Servicios de internet</t>
+  </si>
+  <si>
+    <t>Servicios de internet y telefonia</t>
+  </si>
+  <si>
+    <t>Silla de piel nueva york</t>
+  </si>
+  <si>
+    <t>Metodologias de aprendizaje en la nueva escuela mexicana: Proyectos aulicescolares y comunitarios.</t>
+  </si>
+  <si>
+    <t>Entero de retencion I. V. A. e I. S. R. septiembre.</t>
+  </si>
+  <si>
+    <t>Señalamiento piso mojado.</t>
+  </si>
+  <si>
+    <t>Construccion de acometida en media tension subterranea.</t>
+  </si>
+  <si>
+    <t>Estabilizador para celular.</t>
+  </si>
+  <si>
+    <t>Pera de descarga, contacto de sobreponer, flotador, valvula de llenado, cinta de aislar, teflon, cemento gris, aspersor.</t>
+  </si>
+  <si>
+    <t>Cera cuenta facil, registrador, enmicadora, bolsa celofan, cuaderno, folder, papel bond, silicon barra, rollo rafia, globos, cortina y silicon.</t>
+  </si>
+  <si>
+    <t>Unidad de estado solido, toner compatible con samsung, toner compatible con hp, fusor compatible samsung, toner, memoria ram.</t>
+  </si>
+  <si>
+    <t>Elementos en el periodo del 01 al 31 agosto 2024.</t>
+  </si>
+  <si>
+    <t>Bolsa negra, tela microfibra, detergente, guante limpez, trapeador, bomba destapacaños, tubo de extiension y armol.</t>
+  </si>
+  <si>
+    <t>Papel bond, papel opalina, clips, perforadora, corrector, cinta, pegamento, tijera, perforadora, registrador, cinta masking.</t>
+  </si>
+  <si>
+    <t>Toalla en rollo, papel higienico, escoba, limpiador mar fresco, shampoo para manos y pastilla redonda.</t>
+  </si>
+  <si>
+    <t>Resaltador grueso, marcador, clips, regla, caja archivo y desgrapadora.</t>
+  </si>
+  <si>
+    <t>Tabloides y sello.</t>
+  </si>
+  <si>
+    <t>Bateria sellada de acido plimo 12VCC</t>
+  </si>
+  <si>
+    <t>Venta de 334 garrafones</t>
+  </si>
+  <si>
+    <t>Calcas</t>
+  </si>
+  <si>
+    <t>Camisa de mezclilla manga larga azul marino, bata babardina para trabajo azul marino</t>
+  </si>
+  <si>
+    <t>Chamarras azul marino</t>
+  </si>
+  <si>
+    <t>Expedicion boleto Sr. Jose Cesar Valenzuela Lopez</t>
+  </si>
+  <si>
+    <t>Ponencia</t>
+  </si>
+  <si>
+    <t>Renta de camion para desfile</t>
+  </si>
+  <si>
+    <t>Tabla de pino, cincho para cable, tornillo p/yeso, alambre recocido</t>
+  </si>
+  <si>
+    <t>Caseton y placa</t>
+  </si>
+  <si>
+    <t>Honorarios notariales</t>
+  </si>
+  <si>
+    <t>Toneres</t>
+  </si>
+  <si>
+    <t>Pija p/lamina, taquete plastico, foco led</t>
+  </si>
+  <si>
+    <t>Servicios de internet (16/Oct. - 15/Nov. 2024)</t>
+  </si>
+  <si>
+    <t>Servicio de fumigacion</t>
+  </si>
+  <si>
+    <t>Chapa de seguridad para vidrio templado e instalacion</t>
+  </si>
+  <si>
+    <t>Paquete de playeras tipo polo con bordado, lona impresa a color</t>
+  </si>
+  <si>
+    <t>Servicio de copiado y/o impresión (Octubre 2024)</t>
+  </si>
+  <si>
+    <t>Suministros de escritorio (Artículos de papelería)</t>
+  </si>
+  <si>
+    <t>Software funcional específico de la empresa</t>
+  </si>
+  <si>
+    <t>Archivero t/carta 2 gavetas negro</t>
+  </si>
+  <si>
+    <t>Conector, adaptador, fuente de poder</t>
+  </si>
+  <si>
+    <t>Servicios de banquetes y catering</t>
+  </si>
+  <si>
+    <t>Dulces variado.</t>
+  </si>
+  <si>
+    <t>Servicio de transporte escolar para el "UNIFEST" Durango 2024"</t>
+  </si>
+  <si>
+    <t>Participacion en UNIFEST 2024</t>
+  </si>
+  <si>
+    <t>Servicio de banquete</t>
+  </si>
+  <si>
+    <t>Sobre bolsa, boligrafo bic, quitagrapas folder, revistero, masking, cinta.</t>
+  </si>
+  <si>
+    <t>Vanguard multiusos fruta citrica 4 L</t>
+  </si>
+  <si>
+    <t>Toalla interdoblada, shampoo, detergente, rollo, franela.</t>
+  </si>
+  <si>
+    <t>Kit de sello automatico</t>
+  </si>
+  <si>
+    <t>Caja archivo carta</t>
+  </si>
+  <si>
+    <t>Servicios de guardias de seguridad del 01 al 31 de Octubre de 2024</t>
+  </si>
+  <si>
+    <t>Registrador lefort clasico carta.</t>
+  </si>
+  <si>
+    <t>Vaso termico, tenedor, cuchara, servilleta, plato, azucar, te.</t>
+  </si>
+  <si>
+    <t>Articulos de papeleria para oficina</t>
+  </si>
+  <si>
+    <t>Impresiónes</t>
+  </si>
+  <si>
+    <t>Copias de llaves de punto de alta seguridad</t>
+  </si>
+  <si>
+    <t>Camisa de vestir negra con 1 bordado</t>
+  </si>
+  <si>
+    <t>Servicio de internet (Periodo 16/Nov - 15/Dic/2024)</t>
+  </si>
+  <si>
+    <t>Capacitacion Estatal del programa "Expansión de la Educacion inicial"</t>
+  </si>
+  <si>
+    <t>Lona impresa, coroplast con impresión.</t>
+  </si>
+  <si>
+    <t>Lonas impresas, banderin para desfile.</t>
+  </si>
+  <si>
+    <t>Lona impresa, falda para escolta.</t>
+  </si>
+  <si>
+    <t>Bateria sellada de acido plimo 12VCC 9AH</t>
+  </si>
+  <si>
+    <t>220 Tamales 120 buñuelos.</t>
+  </si>
+  <si>
+    <t>Instalacion de llave de servicio y pruebas de bomba para detectar falla o fuga.</t>
+  </si>
+  <si>
+    <t>Quemador de DVD asus 8X USB externo.</t>
+  </si>
+  <si>
+    <t>Toalla interdoblada, sarricida, shampoo para manos, blanqueador, escoba, bolsa negra, tapete c/pastilla, limpiador liquido, bobina, detergente.</t>
+  </si>
+  <si>
+    <t>5 Cajas c/10 paquetes de hojas carta ecobond c/5000</t>
+  </si>
+  <si>
+    <t>Renta de mobiliario</t>
+  </si>
+  <si>
+    <t>Camisa de vestir azul marino</t>
+  </si>
+  <si>
+    <t>Mochilas juvenil.</t>
+  </si>
+  <si>
+    <t>Lapiz de grafito metrico, cinta masking.</t>
+  </si>
+  <si>
+    <t>Renta de audio, maquina de humo y planta de luz.</t>
+  </si>
+  <si>
+    <t>Asistencia al "Congreso Latinoamericano de Investigacion en Educacion Normal"</t>
+  </si>
+  <si>
+    <t>Servicios de guardias de seguridad (Del 01 al 30 de Noviembre de 2024)</t>
+  </si>
+  <si>
+    <t>Renta de letras de decoracion.</t>
+  </si>
+  <si>
+    <t>Toner HP generico W1105A con chip..</t>
+  </si>
+  <si>
+    <t>Actualizacion del sistema de contabilidad gubernamental "SCGIV" con vigencia al 31 de Diciembre 2025</t>
+  </si>
+  <si>
+    <t>Agua purificada, refresco lata y tarjeta cargador.</t>
+  </si>
+  <si>
+    <t>Mesa plegable, banca plegable y carpa.</t>
+  </si>
+  <si>
+    <t>Consumo publico</t>
+  </si>
+  <si>
+    <t>Puntos clave del plan de estudios 2022: de lo sintetico a lo analitoco</t>
+  </si>
+  <si>
+    <t>Señalador laser, cartulina y globos.</t>
+  </si>
+  <si>
+    <t>Agua mineral, agua oxigenada, agua purificada, algodón, aromatizante, bolsas para basura.</t>
+  </si>
+  <si>
+    <t>Entero de retencion I. V. A. e I. S. R. octubre.</t>
+  </si>
+  <si>
+    <t>Anticipo a cuenta de combustible.</t>
+  </si>
+  <si>
+    <t>Corona floral foro.</t>
+  </si>
+  <si>
+    <t>Tablero ajedres profesional.</t>
+  </si>
+  <si>
+    <t>Cojin sello, tinta sello, goma migajon, cartulina.</t>
+  </si>
+  <si>
+    <t>Cable hdmi, cartucho brother, cartucho hp, cartucho samsung, regulador, bocina, convertidor vga.</t>
+  </si>
+  <si>
+    <t>Broca, remache, cerradura, bola de arrastre y soga.</t>
+  </si>
+  <si>
+    <t>Tapepe para migitorio, cloro, clogador 5 posiciones, bolsa negra, veneno, llave para porron, toallero palanca, aceite para mop, papel higienico, toalla en rollo, limpiador, trapeador, escoba, jabonera, envase, pastilla y envase pet.</t>
+  </si>
+  <si>
+    <t>Paleta payaso, chocolate bocadin, chocolate snickers, bombon mini mini, nucita, fritura, goma, pelon, chocolate.</t>
+  </si>
+  <si>
+    <t>Licencias en enseñanza del idioma ingles.</t>
+  </si>
+  <si>
+    <t>La nueva familia de libros de texto en la nueva escuela mexicana.</t>
+  </si>
+  <si>
+    <t>Mercancia promocional, boligrafo slim serigrafia, mercancia promocional sinker serigrafia, carpeta impresa, bolsa cimboa serigrafia, playera blanca serigrafia.</t>
+  </si>
+  <si>
+    <t>Entero de retencion I. V. A. e I. S. R. noviembre.</t>
+  </si>
+  <si>
+    <t>La practica docente y el plano didactico en la nueva escuela mexicana.</t>
+  </si>
+  <si>
+    <t>Cable hdmi, controles para proyectores y soporte control.</t>
+  </si>
+  <si>
+    <t>Foco led, reflector led, vinilica, esmalte blanco, thinner, contacto, foco led, lampara led, bolsa porta lampara, cinta aislar, bote cinchos, grapa, juego herraje, silicon, permatex, tijera para podar, rollo 25 metros plastico y conector.</t>
+  </si>
+  <si>
+    <t>Pegamento lapiz, rollo rafia negro, rollo rafia blanco, cinta adh doble capa, globos, guia de archivo.</t>
+  </si>
+  <si>
+    <t>Niple galvanizado, interruptor, pera perfecta, repelente orina perro, fertilizante, x-termin control, storm basf, cebadero, composta y tierra.</t>
+  </si>
+  <si>
+    <t>Pintura blanca, brocha, lampara tubo led, grapa curva, taza wc de codo y tanque wc de codo.</t>
+  </si>
+  <si>
     <t>Recursos Propios</t>
   </si>
   <si>
+    <t>Presupuesto</t>
+  </si>
+  <si>
     <t>Compras, recursos materiales y servicios financieros</t>
   </si>
   <si>
-    <t>https://drive.google.com/file/d/1VZH2Ylhl8qCThFAq1IDUGbcQYsULdDxY/view?usp=drive_link</t>
-[...2183 lines deleted...]
-    <t>https://drive.google.com/file/d/1EvvVH7296yc2FrwGF_2CnqeLmFefECaj/view?usp=sharing</t>
+    <t xml:space="preserve">Se dejan campos vacíos, ya que no se cuenta con la información requerida relacionada a licitaciones u obras públicas por lo que esa información no es aplicable en nuestro organismo, debido a que se trabaja mayormente con adjudicaciones directas. En caso de datos faltantes como en personas físicas es debido a que el proveedor es constituido como persona moral, o en el caso de no. de expediente, no se cuenta con ese control interno dentro de las adquisiciones directas, en el caso de domicilio fiscal, el proveedor no nos proporcionó esa información.  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -3518,137 +3494,140 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hipervínculo" xfId="2" builtinId="8"/>
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Transparencia%20UPD/ADQUISICIONES%20UPD/ADQUISICIONES%202023/2.-ADQUISICIONES%20XXIX-B%20OCT%20A%20DIC%202023.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///E:\Transparencia%20UPD\ADQUISICIONES%20UPD\ADQUISICIONES%202023\2.-ADQUISICIONES%20XXIX-B%20OCT%20A%20DIC%202023.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\Transparencia%20UPD\ADQUISICIONES%20UPD\ADQUISICIONES%202023\1.-ADQUISICIONES%20XXIX-B%20ABRIL%20A%20JUNIO%202023%20TRIMESTRAL.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Reporte de Formatos"/>
       <sheetName val="Hidden_1"/>
       <sheetName val="Hidden_2"/>
       <sheetName val="Hidden_3"/>
       <sheetName val="Hidden_4"/>
       <sheetName val="Hidden_5"/>
       <sheetName val="Hidden_6"/>
       <sheetName val="Hidden_7"/>
       <sheetName val="Hidden_8"/>
       <sheetName val="Tabla_440012"/>
       <sheetName val="Hidden_1_Tabla_440012"/>
       <sheetName val="Tabla_439997"/>
       <sheetName val="Hidden_1_Tabla_439997"/>
       <sheetName val="Tabla_440009"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1">
         <row r="1">
           <cell r="A1" t="str">
             <v>Adjudicación directa</v>
           </cell>
         </row>
@@ -4164,68 +4143,63 @@
             <v>Nuevo León</v>
           </cell>
         </row>
         <row r="30">
           <cell r="A30" t="str">
             <v>Veracruz de Ignacio de la Llave</v>
           </cell>
         </row>
         <row r="31">
           <cell r="A31" t="str">
             <v>Ciudad de México</v>
           </cell>
         </row>
         <row r="32">
           <cell r="A32" t="str">
             <v>Baja California</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="8">
         <row r="1">
           <cell r="A1" t="str">
             <v>Si</v>
           </cell>
         </row>
-        <row r="2">
-[...3 lines deleted...]
-        </row>
       </sheetData>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Reporte de Formatos"/>
       <sheetName val="Hidden_1"/>
       <sheetName val="Hidden_2"/>
       <sheetName val="Hidden_3"/>
       <sheetName val="Hidden_4"/>
       <sheetName val="Hidden_5"/>
       <sheetName val="Hidden_6"/>
       <sheetName val="Hidden_7"/>
       <sheetName val="Tabla_440012"/>
       <sheetName val="Tabla_439997"/>
       <sheetName val="Hidden_1_Tabla_439997"/>
       <sheetName val="Tabla_440009"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4">
         <row r="1">
           <cell r="A1" t="str">
             <v>Carretera</v>
           </cell>
@@ -4569,144 +4543,178 @@
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4818,55 +4826,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Hm-D5NZsMVBB7wpkNftDva4EYRdC8OpV/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1cR9ujlGMQg2doa_ZqrlEC0CHDjcI0uBg/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1wObjADZQN7AdsZQzYZc3nsWhbZcnGcmt/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1nQN9A9m3Nm7Nz3kx0PACDryCow0sWF36/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1VQ5xCTIK1nzvgyDQz6OUKB99rye0_KmN/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Io0lCh5BfD0Jv4AQy1jthEI6yROD2VB6/view?usp=sharing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1v3TsreVfX_XzWw2Yfq5GeDXPL-2d9yE5/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1LNI7Wcii1wqdVT0ykpvTuXTiSts7f5at/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1hv0CuSQbIivtcbuN74blIGy8vRAM1cB3/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gKlbGvQfDi8ZqGbKr15m-0RpzyfEX2QF/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1zv3tfOntLKgyMU1epqZR_3O6_Bpp3MtJ/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/15YfD9VS4XeRJWQ-AK3i1Xai0A_puN2xn/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1kq4gkFphD8_hnyJMsi9Vws21jk6tYAr7/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QlK0SQ1WsN2YIP8imJaNMQIkfAZ8DZmW/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1A5q86PsIfpda7Wl6V90pZ0OnRYuj8en5/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1vC1dkzOprHiGWezwWkbdE88gWCoP_nFv/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1EHpX9PcNRuMxpIWL-h7zThqXmsY-RAj2/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/12UrruQOMj2Dom1nxol2eovo90Uz-xAPv/view?usp=sharing" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UawTmREsTfTJX6Nlz9yuOlA39iB9qrwR/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QRChSp9hRaMoUGXwX8-HMHNGUHq_kQzv/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1lrSnfVxeJl97OzDFAVnebncfd1xisba8/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1HlQowFwjmhUOvMghvq6ydlr-OynbTQwh/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1GF6GT81DCHOIRppvOUAz7u4fZQptmUsn/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/125fSoYKIE8iRiQ4H9AVmTFnq73HmK5hQ/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1RY42tbdrKoLNJPw_F0UV596aDJk6j8c9/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1HXGVzB67iZ0FERPwcu7CvicBNZLQcW0G/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1JOlJhnNnVqwZJejng_biHXkF3M_jvtHB/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QbR0IXPmb6iE2Palt5fmAtY2-z8Mi9Ln/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ACBt7SXjdmaJRTWDlKjnSFlGACrwvNtB/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1F2dWpoSLNEz5NtQaD_V95rgUOJk-URnA/view?usp=sharing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ck4ppDit_9XiD7iWb8F7_750FvAAtZ_4/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1VZdCbtZqNdIbzg7c-KmrQQfUhZoAqWLb/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1nPAvyQSPlQTKT7fMnFAyAgSsPRcogjqn/view?usp=sharing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1ZG2q2zCOH19SCViWogbWgh7ZQzMk3a3L/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1pRaOHFKWCMSvkoiNFKxtg9DdRcjwHMCs/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Yqx9JtscWwgaHZFImYtCtt9zmnZSfz0L/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1owAOWvWx8bKex5NptAjPQtNqkI1eON-S/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1VVKxX7cRp6BvITqiiMDcgq_MzDunvC-T/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/11LAR--0hMtYojE1uHCay_Wiqda7E_DKY/view?usp=sharing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/15-188kfevVLotWFQQvFY8tY35EB7DD8Y/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1BwmaoLZw5w-qKdBS54ELmW5_RBYOeYWR/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Ix5EVAe09dnjBnKWfA2TRdTqINq7y8ux/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1w2s-wVClMYzQbqx0UcuyzeJdZDDRFih1/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1SwAcdq3FyA7WPDu03qxEf-KqYRoOXz4-/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1eECUQceVzjjGmC2TIOAJf0kL6YLtI_1l/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1XavgPXdHYPnKJjd-406s6tDI1GZaPWyG/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1U1_0BlzTmDGP9CfL83ydbh0CsiRnNFcU/view?usp=sharing" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Io0lCh5BfD0Jv4AQy1jthEI6yROD2VB6/view?usp=sharing" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1-t02utjXVJ9Smcz3ERZbWL9nKPLpzJCs/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1RtMJaWdE7LxPeehPD1tUFJJ6y_YkcGB2/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/15rr2GWnKsQ0oJm_4xi4At9J9hkEF4CKX/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/11z-uZbkhM8kX3C2kyIngwSOi4pFNcfDy/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1n22dTJPZvcknmyvdATnRq8j7E98EePsp/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1WOFkw2MelSLgJrd7GvB3NnpYEacjroD1/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1yvDS10J94jQ6J2pZB3og42zOy2BTYO0Y/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1vEUNLw72DiaTUyqQZtgYNDg57uoeR0UZ/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1NCZvEHUvusEZNlBre3gsMHLkR7qA4nqD/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1cNpEm9kApuRbFG6jx1xyPht6cWX0GbYm/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1RI-Y8qvHyu2KjDRGpLsse-mt6H4937ux/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1DIEhc0W3UXmugmNZNaCr8Dqto8XIl-tQ/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1mclnA07dSLhTMBRjf6pUSOFocpkRO0Gg/view?usp=sharing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1UnVYnNSRB43N7uE8XnxGDTyxfRafveRA/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1JWI11ZepLHiHOQSnBotPQnb4YHH2T0vW/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1LJLR10VQcbr37oiqjjBbN6eKktnlVHWU/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/17Wh6QEVJwY8kSrzbkVc7V2vZpDA3mS72/view?usp=sharing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/17khizRSYQxeMq6iN-ExuYZAKFcP55MVj/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Y9pS68IcOZqt0yWJ80GRia_arM__cY45/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1u3ppjhXEDPio9t2xEHdJGi7VgaM2O8nS/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10nLacZj7aCm3QxNdtrIurr9vQHP1bZGO/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/14Gj9vAdnIg7HXOtiD8EiG29iTDXNbE0E/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10caEteg8CkpwFeCY0F8aSjR0imQvaO2f/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1wWS4w8360sgh6Fo_fgU7H2Q5DcP9o-6o/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1c8fvWxLtfuchm7SQnmW3E_Yfy3KyC4Br/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1WRhpACwWEN23pSOYjdlsHmZaf_O2xH-3/view?usp=sharing" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/17j2V-ZdKFoEpAZ6YO5p2uz1YysOUWsbo/view?usp=sharing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1H-XQAwIhYnCP7wXWQdjvFEqjDpWi_hZH/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1K_9sgaNDrlBN97ieNeaqnJGKgmDhrNNo/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1F2dWpoSLNEz5NtQaD_V95rgUOJk-URnA/view?usp=sharing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1m3fGbDSSwZmsmjb2U9ah90eh0Rml_unS/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Sc5mwqNgf41yov3X0TzO44oEbKYHlx7i/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_Nvb_iM9y8XHVuFZuJoChhGrje3ETD4e/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1qgakN2oTmorCoJzvqpSVgflHF2lPxBAq/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1bxvb6rNK0SPMUgPVcdIwT-HyzFrPBk8O/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1i82TKCvntAJT2Ur5jXVesGl2_2qPC_Q9/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Mlhh0oRr07caoN9btbcmaPD5c3cInXcF/view?usp=sharing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1fS4Hx3grGpiw3sjlzwOTD3JtN5ovMKUO/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Icj1ABtDuYpQkrHHYfTZFDQPtGRKDnee/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1b2l-cZYsyUTetRq7dDg8cOigTyYyS8CC/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1x50_xiS3MsHgX2amhSGNblt-bzk4kbhB/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1i3wyhtMoCGsYb0N2VHFHPKBKlKVnz8vZ/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1cVC85Sdxesy4HzQgkYn5vEb42ZNSDBoZ/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/11b0AK98AHI7rDOEET-HFDUR2GswRQlwl/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1RaFkulN79fqZJA0-u8qjrXhBfF5-HWpn/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1pHpN_sOTClAQE_uX_BQFbrMznuTVw3Ih/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1LI5BHx5p0no59ursF9nIQ2BeDFemQFOp/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Efc5If9w8W60vk19VkUMWQ7tSaldy8mZ/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/18NITXeuIuDTRzyjGGehWKGOqqgwWPlGu/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/11IHMQLB91_eDKR4MsWBV-FbVc52PT15_/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1H77VVZZefd9thtHXiQ56A4mV3UpPcGJB/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1DjywARr8cP3OB0kkVQnaMNFu_xDLK4OO/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1yZLQgr0Qq4X2gJvRSStB54OVoXvtcYL4/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1oCJfpBbaRWe9oJ6Xo8hauEochFVwq_3F/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1nHdcVm6vvOEQv7-wAMsCyQVGZmFYiEx2/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1al5vnPK-Ws4Cy5hYic-cPATWSEentOdB/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1bem_VcW24tbW5Sfzk2hzkb9j75glXIGi/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1U1_0BlzTmDGP9CfL83ydbh0CsiRnNFcU/view?usp=sharing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1AzqiGFToHKIBgKwRzqdcfu6qLxKpCUEV/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/13UYCENmx1nnqLop6DTNLt_B-Fk24bT1Y/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1IWa0BgI8EFG_dCwAkx0C39U1c60mprLT/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1qXwKq9Gr0HKsqbW1dQhuCig1hz009jbK/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1oXaYpxwVCQhI5fY_z_xVfcJZ0V_sDUQl/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1CpBqfT-WCXZ15BmFpKLPIWwC61G9900W/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1MvSebotRQEcWotNj3VpclzRtJFcqIFF8/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1PcJ1abrbdbJgtxz4dLURxZpscmSEwRqF/view?usp=sharing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/19MX7xl2d4QhZ15S3WYhULfTflIa3kkAF/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Phlrqr-td7JXCrEHurpUeDqAypcf2GOL/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1vYzJ2E949tLgdHYEg7mO4S9n-sW_HbIY/view?usp=sharing" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1cKjSnV6_LcRuOC2SDZzT_S81gX6PPt5c/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1xDsc1k5DWEDYnVvtfqaLWComXxjsU00j/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1VZH2Ylhl8qCThFAq1IDUGbcQYsULdDxY/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1_HtObz7aKKswg6tG8yM5pFbyBpykyvdG/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1TxIAnrS_ZzxSwfUv4qhM92jfL_fU0Uap/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/15cnZB_ZKeuCLdmJRXk4LTAVIHtGyrlpT/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1SCH8OE-zs-x59BOP7jOwlUG1lbxEQxAB/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1QM-ePoBeWjVA3_884sb1V7mn7vnFslm7/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1fz7PD6HbgmZFfssspPD4FEEMeSnS85Jb/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1NHejjIL41Owp_pVxwxtw5n2GuR5vQ-wd/view?usp=sharing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1Br-Z9xKrCrZqyI0xzP4p48pmnht6Zx3a/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1tXBivQYM6RUyn6vibyOyXkfEC_7kfVDi/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1E3SDHZaDpVqqw_UZkNAL_7AHzt6b2LDA/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1NgdgeuyiaYxUrhRAdz2ZzpZgIlkWkKmh/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1zlZJPT6AI02G7qZ8uOITTxcyDFj5Mr9L/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1p9ztO_vGz3ckT7y2t-nwHjSRclgX7dh9/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1gKOViC0nCH-dlVxd8HsAa2QBiNTnZr_J/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1opEN_NFLPlVV4NsGSePyuAvjK_6PxDqk/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/17onPhPUCQ-8VDB83bZGgsXKk1S14AyPe/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/17_sfL1yzgbIhhXCTxXYhcMpXwnOI8llb/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/19nbosT9CpTFEb9h2DykJy8812stFveFx/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1m-8RMrbMRpRspmbQTZSoRydjr7Zvghw9/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1wpIxWssbZaydKOTTYVgkyeM0M5R6HD81/view?usp=drive_link" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1y3I8L2OBwqgdAWFJ9m8p7wlPah2rujRA/view?usp=sharing" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CI255"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AN160" workbookViewId="0">
-      <selection activeCell="AO180" sqref="AO180"/>
+    <sheetView tabSelected="1" topLeftCell="CE2" workbookViewId="0">
+      <selection activeCell="CH8" sqref="CH8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="42.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="61" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="60.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="46" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="32.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="72.5703125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="136" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="129.7109375" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="89.42578125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="78.42578125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="78.85546875" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="65.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="106.140625" bestFit="1" customWidth="1"/>
@@ -4921,82 +4929,82 @@
     <col min="71" max="71" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="72" max="72" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="41.28515625" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="92.5703125" bestFit="1" customWidth="1"/>
     <col min="75" max="75" width="82" bestFit="1" customWidth="1"/>
     <col min="76" max="76" width="51.140625" bestFit="1" customWidth="1"/>
     <col min="77" max="77" width="54.28515625" bestFit="1" customWidth="1"/>
     <col min="78" max="78" width="46" bestFit="1" customWidth="1"/>
     <col min="79" max="79" width="57" bestFit="1" customWidth="1"/>
     <col min="80" max="80" width="52.7109375" bestFit="1" customWidth="1"/>
     <col min="81" max="81" width="57.85546875" bestFit="1" customWidth="1"/>
     <col min="82" max="82" width="76.5703125" bestFit="1" customWidth="1"/>
     <col min="83" max="83" width="91.42578125" bestFit="1" customWidth="1"/>
     <col min="84" max="84" width="62.7109375" bestFit="1" customWidth="1"/>
     <col min="85" max="85" width="73.140625" bestFit="1" customWidth="1"/>
     <col min="86" max="86" width="20" bestFit="1" customWidth="1"/>
     <col min="87" max="87" width="8" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:87" hidden="1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:87" x14ac:dyDescent="0.25">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="17"/>
-[...1 lines deleted...]
-      <c r="D2" s="16" t="s">
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="17"/>
-[...1 lines deleted...]
-      <c r="G2" s="16" t="s">
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="17"/>
-      <c r="I2" s="17"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
     </row>
     <row r="3" spans="1:87" x14ac:dyDescent="0.25">
-      <c r="A3" s="18" t="s">
+      <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="17"/>
-[...1 lines deleted...]
-      <c r="D3" s="18" t="s">
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="17"/>
-[...1 lines deleted...]
-      <c r="G3" s="18" t="s">
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="17"/>
-      <c r="I3" s="17"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:87" hidden="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
         <v>9</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4" t="s">
         <v>9</v>
@@ -5481,139 +5489,139 @@
         <v>95</v>
       </c>
       <c r="CC5" t="s">
         <v>96</v>
       </c>
       <c r="CD5" t="s">
         <v>97</v>
       </c>
       <c r="CE5" t="s">
         <v>98</v>
       </c>
       <c r="CF5" t="s">
         <v>99</v>
       </c>
       <c r="CG5" t="s">
         <v>100</v>
       </c>
       <c r="CH5" t="s">
         <v>101</v>
       </c>
       <c r="CI5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="6" spans="1:87" x14ac:dyDescent="0.25">
-      <c r="A6" s="16" t="s">
+      <c r="A6" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="B6" s="17"/>
-[...84 lines deleted...]
-      <c r="CI6" s="17"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+      <c r="V6" s="4"/>
+      <c r="W6" s="4"/>
+      <c r="X6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="Z6" s="4"/>
+      <c r="AA6" s="4"/>
+      <c r="AB6" s="4"/>
+      <c r="AC6" s="4"/>
+      <c r="AD6" s="4"/>
+      <c r="AE6" s="4"/>
+      <c r="AF6" s="4"/>
+      <c r="AG6" s="4"/>
+      <c r="AH6" s="4"/>
+      <c r="AI6" s="4"/>
+      <c r="AJ6" s="4"/>
+      <c r="AK6" s="4"/>
+      <c r="AL6" s="4"/>
+      <c r="AM6" s="4"/>
+      <c r="AN6" s="4"/>
+      <c r="AO6" s="4"/>
+      <c r="AP6" s="4"/>
+      <c r="AQ6" s="4"/>
+      <c r="AR6" s="4"/>
+      <c r="AS6" s="4"/>
+      <c r="AT6" s="4"/>
+      <c r="AU6" s="4"/>
+      <c r="AV6" s="4"/>
+      <c r="AW6" s="4"/>
+      <c r="AX6" s="4"/>
+      <c r="AY6" s="4"/>
+      <c r="AZ6" s="4"/>
+      <c r="BA6" s="4"/>
+      <c r="BB6" s="4"/>
+      <c r="BC6" s="4"/>
+      <c r="BD6" s="4"/>
+      <c r="BE6" s="4"/>
+      <c r="BF6" s="4"/>
+      <c r="BG6" s="4"/>
+      <c r="BH6" s="4"/>
+      <c r="BI6" s="4"/>
+      <c r="BJ6" s="4"/>
+      <c r="BK6" s="4"/>
+      <c r="BL6" s="4"/>
+      <c r="BM6" s="4"/>
+      <c r="BN6" s="4"/>
+      <c r="BO6" s="4"/>
+      <c r="BP6" s="4"/>
+      <c r="BQ6" s="4"/>
+      <c r="BR6" s="4"/>
+      <c r="BS6" s="4"/>
+      <c r="BT6" s="4"/>
+      <c r="BU6" s="4"/>
+      <c r="BV6" s="4"/>
+      <c r="BW6" s="4"/>
+      <c r="BX6" s="4"/>
+      <c r="BY6" s="4"/>
+      <c r="BZ6" s="4"/>
+      <c r="CA6" s="4"/>
+      <c r="CB6" s="4"/>
+      <c r="CC6" s="4"/>
+      <c r="CD6" s="4"/>
+      <c r="CE6" s="4"/>
+      <c r="CF6" s="4"/>
+      <c r="CG6" s="4"/>
+      <c r="CH6" s="4"/>
+      <c r="CI6" s="4"/>
     </row>
     <row r="7" spans="1:87" ht="39" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>105</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>110</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>111</v>
@@ -5835,39890 +5843,30109 @@
         <v>183</v>
       </c>
       <c r="CC7" s="2" t="s">
         <v>184</v>
       </c>
       <c r="CD7" s="2" t="s">
         <v>185</v>
       </c>
       <c r="CE7" s="2" t="s">
         <v>186</v>
       </c>
       <c r="CF7" s="2" t="s">
         <v>187</v>
       </c>
       <c r="CG7" s="2" t="s">
         <v>188</v>
       </c>
       <c r="CH7" s="2" t="s">
         <v>189</v>
       </c>
       <c r="CI7" s="2" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="8" spans="1:87" x14ac:dyDescent="0.25">
-      <c r="A8" s="3">
+      <c r="A8" s="6">
         <v>2024</v>
       </c>
-      <c r="B8" s="4">
-[...5 lines deleted...]
-      <c r="D8" s="3" t="s">
+      <c r="B8" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C8" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D8" t="s">
         <v>193</v>
       </c>
-      <c r="E8" s="3" t="s">
+      <c r="E8" t="s">
         <v>197</v>
       </c>
-      <c r="F8" s="3" t="s">
+      <c r="F8" t="s">
         <v>200</v>
       </c>
-      <c r="G8" s="5"/>
-[...1 lines deleted...]
-      <c r="I8" s="3" t="s">
+      <c r="H8" t="s">
+        <v>203</v>
+      </c>
+      <c r="I8" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="J8" s="6" t="s">
+      <c r="J8" s="12" t="s">
         <v>362</v>
       </c>
-      <c r="K8" s="5">
+      <c r="K8" s="6">
         <v>1</v>
       </c>
-      <c r="L8" s="5"/>
-[...2 lines deleted...]
-      <c r="O8" s="5">
+      <c r="O8" s="6">
         <v>1</v>
       </c>
-      <c r="P8" s="5"/>
-[...6 lines deleted...]
-      <c r="W8" s="5" t="s">
+      <c r="W8" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="X8" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="Y8" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA8" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="AC8" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE8" s="8" t="s">
+        <v>837</v>
+      </c>
+      <c r="AF8" s="8">
+        <v>210</v>
+      </c>
+      <c r="AG8" s="8"/>
+      <c r="AH8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI8" s="8" t="s">
+        <v>900</v>
+      </c>
+      <c r="AJ8" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK8" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL8" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM8" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN8" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP8" s="8">
+        <v>34205</v>
+      </c>
+      <c r="BG8" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH8" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI8" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ8" s="6" t="s">
+        <v>932</v>
+      </c>
+      <c r="BK8" s="10">
+        <v>556.79999999999995</v>
+      </c>
+      <c r="BL8" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM8" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP8" s="6">
+        <v>1</v>
+      </c>
+      <c r="BQ8" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR8" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY8" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG8" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH8" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI8" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="9" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A9" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B9" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C9" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D9" t="s">
+        <v>193</v>
+      </c>
+      <c r="E9" t="s">
+        <v>197</v>
+      </c>
+      <c r="F9" t="s">
+        <v>200</v>
+      </c>
+      <c r="H9" t="s">
+        <v>203</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J9" s="12" t="s">
         <v>363</v>
       </c>
-      <c r="X8" s="5" t="s">
+      <c r="K9" s="6">
+        <v>2</v>
+      </c>
+      <c r="O9" s="6">
+        <v>2</v>
+      </c>
+      <c r="W9" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="X9" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="Y9" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA9" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="AC9" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE9" s="8" t="s">
+        <v>837</v>
+      </c>
+      <c r="AF9" s="8">
+        <v>210</v>
+      </c>
+      <c r="AG9" s="8"/>
+      <c r="AH9" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI9" s="8" t="s">
+        <v>900</v>
+      </c>
+      <c r="AJ9" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK9" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL9" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM9" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN9" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP9" s="8">
+        <v>34205</v>
+      </c>
+      <c r="BG9" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH9" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI9" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ9" s="6" t="s">
+        <v>932</v>
+      </c>
+      <c r="BK9" s="10">
+        <v>4454.3999999999996</v>
+      </c>
+      <c r="BL9" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM9" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP9" s="6">
+        <v>2</v>
+      </c>
+      <c r="BQ9" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR9" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY9" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG9" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH9" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI9" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="10" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A10" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C10" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D10" t="s">
+        <v>193</v>
+      </c>
+      <c r="E10" t="s">
+        <v>199</v>
+      </c>
+      <c r="F10" t="s">
+        <v>200</v>
+      </c>
+      <c r="H10" t="s">
+        <v>203</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J10" s="12" t="s">
         <v>364</v>
       </c>
-      <c r="Y8" s="5" t="s">
+      <c r="K10" s="6">
+        <v>3</v>
+      </c>
+      <c r="O10" s="6">
+        <v>3</v>
+      </c>
+      <c r="W10" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="X10" s="8" t="s">
+        <v>579</v>
+      </c>
+      <c r="Y10" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA10" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="AC10" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE10" s="8" t="s">
+        <v>838</v>
+      </c>
+      <c r="AF10" s="8">
+        <v>106</v>
+      </c>
+      <c r="AG10" s="8"/>
+      <c r="AH10" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI10" s="8" t="s">
+        <v>901</v>
+      </c>
+      <c r="AJ10" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK10" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL10" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM10" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN10" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP10" s="8">
+        <v>34000</v>
+      </c>
+      <c r="BG10" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH10" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI10" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ10" s="6" t="s">
+        <v>933</v>
+      </c>
+      <c r="BK10" s="10">
+        <v>1730</v>
+      </c>
+      <c r="BL10" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM10" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP10" s="6">
+        <v>3</v>
+      </c>
+      <c r="BQ10" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR10" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG10" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH10" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI10" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="11" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A11" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C11" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D11" t="s">
+        <v>193</v>
+      </c>
+      <c r="E11" t="s">
+        <v>197</v>
+      </c>
+      <c r="F11" t="s">
+        <v>200</v>
+      </c>
+      <c r="H11" t="s">
+        <v>203</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J11" s="12" t="s">
         <v>365</v>
       </c>
-      <c r="Z8" s="5" t="s">
+      <c r="K11" s="6">
+        <v>4</v>
+      </c>
+      <c r="O11" s="6">
+        <v>4</v>
+      </c>
+      <c r="W11" s="8"/>
+      <c r="X11" s="8"/>
+      <c r="Y11" s="8"/>
+      <c r="Z11" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA11" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="AC11" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE11" s="8" t="s">
+        <v>839</v>
+      </c>
+      <c r="AF11" s="8">
+        <v>405</v>
+      </c>
+      <c r="AG11" s="8"/>
+      <c r="AH11" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI11" s="8" t="s">
+        <v>902</v>
+      </c>
+      <c r="AJ11" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK11" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL11" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM11" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN11" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP11" s="8">
+        <v>34250</v>
+      </c>
+      <c r="BG11" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH11" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI11" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ11" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="BK11" s="10">
+        <v>3816.54</v>
+      </c>
+      <c r="BL11" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM11" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP11" s="6">
+        <v>4</v>
+      </c>
+      <c r="BQ11" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR11" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY11" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG11" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH11" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI11" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="12" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A12" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B12" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C12" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D12" t="s">
+        <v>193</v>
+      </c>
+      <c r="E12" t="s">
+        <v>197</v>
+      </c>
+      <c r="F12" t="s">
+        <v>200</v>
+      </c>
+      <c r="H12" t="s">
+        <v>203</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J12" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="K12" s="6">
+        <v>5</v>
+      </c>
+      <c r="O12" s="6">
+        <v>5</v>
+      </c>
+      <c r="W12" s="6"/>
+      <c r="X12" s="6"/>
+      <c r="Y12" s="6"/>
+      <c r="Z12" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA12" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="AC12" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE12" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="AF12" s="6" t="s">
+        <v>841</v>
+      </c>
+      <c r="AG12" s="6"/>
+      <c r="AH12" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI12" s="6" t="s">
+        <v>903</v>
+      </c>
+      <c r="AJ12" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK12" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL12" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM12" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN12" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP12" s="6">
+        <v>34080</v>
+      </c>
+      <c r="BG12" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH12" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI12" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ12" s="6" t="s">
+        <v>935</v>
+      </c>
+      <c r="BK12" s="6">
+        <v>1026.02</v>
+      </c>
+      <c r="BL12" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM12" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP12" s="6">
+        <v>5</v>
+      </c>
+      <c r="BQ12" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR12" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY12" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG12" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH12" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI12" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="13" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A13" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C13" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D13" t="s">
+        <v>193</v>
+      </c>
+      <c r="E13" t="s">
+        <v>197</v>
+      </c>
+      <c r="F13" t="s">
+        <v>200</v>
+      </c>
+      <c r="H13" t="s">
+        <v>203</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J13" s="12" t="s">
+        <v>367</v>
+      </c>
+      <c r="K13" s="6">
+        <v>6</v>
+      </c>
+      <c r="O13" s="6">
+        <v>6</v>
+      </c>
+      <c r="W13" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="Y13" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA13" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE13" s="6" t="s">
+        <v>842</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>305</v>
+      </c>
+      <c r="AG13" s="6"/>
+      <c r="AH13" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI13" s="6" t="s">
+        <v>904</v>
+      </c>
+      <c r="AJ13" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK13" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL13" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM13" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN13" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP13" s="6">
+        <v>34270</v>
+      </c>
+      <c r="BG13" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH13" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI13" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ13" s="6" t="s">
+        <v>936</v>
+      </c>
+      <c r="BK13" s="6">
+        <v>5847.49</v>
+      </c>
+      <c r="BL13" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM13" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP13" s="6">
+        <v>6</v>
+      </c>
+      <c r="BQ13" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR13" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY13" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG13" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH13" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI13" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="14" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A14" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B14" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C14" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D14" t="s">
+        <v>193</v>
+      </c>
+      <c r="E14" t="s">
+        <v>197</v>
+      </c>
+      <c r="F14" t="s">
+        <v>200</v>
+      </c>
+      <c r="H14" t="s">
+        <v>203</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J14" s="12" t="s">
+        <v>368</v>
+      </c>
+      <c r="K14" s="6">
+        <v>7</v>
+      </c>
+      <c r="O14" s="6">
+        <v>7</v>
+      </c>
+      <c r="W14" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="X14" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="Y14" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA14" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="AC14" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE14" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="AF14" s="6">
+        <v>48</v>
+      </c>
+      <c r="AG14" s="6"/>
+      <c r="AH14" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI14" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="AJ14" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK14" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL14" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM14" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN14" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP14" s="6">
+        <v>34950</v>
+      </c>
+      <c r="BG14" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH14" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI14" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ14" s="6" t="s">
+        <v>937</v>
+      </c>
+      <c r="BK14" s="6">
+        <v>79</v>
+      </c>
+      <c r="BL14" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM14" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP14" s="6">
+        <v>7</v>
+      </c>
+      <c r="BQ14" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR14" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY14" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG14" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH14" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI14" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="15" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A15" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B15" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C15" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D15" t="s">
+        <v>193</v>
+      </c>
+      <c r="E15" t="s">
+        <v>199</v>
+      </c>
+      <c r="F15" t="s">
+        <v>200</v>
+      </c>
+      <c r="H15" t="s">
+        <v>203</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J15" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="K15" s="6">
+        <v>8</v>
+      </c>
+      <c r="O15" s="6">
+        <v>8</v>
+      </c>
+      <c r="W15" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="Y15" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA15" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="AC15" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE15" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="AF15" s="6">
+        <v>48</v>
+      </c>
+      <c r="AG15" s="6"/>
+      <c r="AH15" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI15" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="AJ15" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK15" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL15" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM15" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN15" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP15" s="6">
+        <v>34950</v>
+      </c>
+      <c r="BG15" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH15" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI15" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ15" s="6" t="s">
+        <v>938</v>
+      </c>
+      <c r="BK15" s="6">
+        <v>75</v>
+      </c>
+      <c r="BL15" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM15" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP15" s="6">
+        <v>8</v>
+      </c>
+      <c r="BQ15" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR15" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY15" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG15" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH15" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI15" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="16" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C16" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D16" t="s">
+        <v>193</v>
+      </c>
+      <c r="E16" t="s">
+        <v>197</v>
+      </c>
+      <c r="F16" t="s">
+        <v>200</v>
+      </c>
+      <c r="H16" t="s">
+        <v>203</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J16" s="12" t="s">
+        <v>370</v>
+      </c>
+      <c r="K16" s="6">
+        <v>9</v>
+      </c>
+      <c r="O16" s="6">
+        <v>9</v>
+      </c>
+      <c r="W16" s="6"/>
+      <c r="X16" s="6"/>
+      <c r="Y16" s="6"/>
+      <c r="Z16" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA16" s="6" t="s">
+        <v>595</v>
+      </c>
+      <c r="AC16" s="6" t="s">
+        <v>596</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="AE16" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="AF16" s="6">
+        <v>133</v>
+      </c>
+      <c r="AG16" s="6"/>
+      <c r="AH16" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI16" s="6" t="s">
+        <v>905</v>
+      </c>
+      <c r="AJ16" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK16" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL16" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM16" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN16" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP16" s="6">
+        <v>34216</v>
+      </c>
+      <c r="BG16" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH16" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI16" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ16" s="6" t="s">
+        <v>939</v>
+      </c>
+      <c r="BK16" s="6">
+        <v>299.98</v>
+      </c>
+      <c r="BL16" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM16" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP16" s="6">
+        <v>9</v>
+      </c>
+      <c r="BQ16" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR16" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY16" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG16" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH16" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI16" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="17" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A17" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B17" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C17" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D17" t="s">
+        <v>193</v>
+      </c>
+      <c r="E17" t="s">
+        <v>197</v>
+      </c>
+      <c r="F17" t="s">
+        <v>200</v>
+      </c>
+      <c r="H17" t="s">
+        <v>203</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>371</v>
+      </c>
+      <c r="K17" s="6">
+        <v>10</v>
+      </c>
+      <c r="O17" s="6">
+        <v>10</v>
+      </c>
+      <c r="W17" s="6"/>
+      <c r="X17" s="6"/>
+      <c r="Y17" s="6"/>
+      <c r="Z17" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA17" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="AC17" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE17" s="6" t="s">
+        <v>845</v>
+      </c>
+      <c r="AF17" s="6">
+        <v>314</v>
+      </c>
+      <c r="AG17" s="6"/>
+      <c r="AH17" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI17" s="6" t="s">
+        <v>906</v>
+      </c>
+      <c r="AJ17" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK17" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL17" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM17" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN17" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP17" s="6">
+        <v>34270</v>
+      </c>
+      <c r="BG17" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH17" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI17" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ17" s="6" t="s">
+        <v>940</v>
+      </c>
+      <c r="BK17" s="6">
+        <v>5584.39</v>
+      </c>
+      <c r="BL17" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM17" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP17" s="6">
+        <v>10</v>
+      </c>
+      <c r="BQ17" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR17" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY17" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG17" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH17" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI17" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="18" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A18" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C18" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D18" t="s">
+        <v>193</v>
+      </c>
+      <c r="E18" t="s">
+        <v>197</v>
+      </c>
+      <c r="F18" t="s">
+        <v>200</v>
+      </c>
+      <c r="H18" t="s">
+        <v>203</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J18" s="12" t="s">
+        <v>372</v>
+      </c>
+      <c r="K18" s="6">
+        <v>11</v>
+      </c>
+      <c r="O18" s="6">
+        <v>11</v>
+      </c>
+      <c r="W18" s="6"/>
+      <c r="X18" s="6"/>
+      <c r="Y18" s="6"/>
+      <c r="Z18" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA18" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="AC18" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="AD18" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE18" s="6" t="s">
+        <v>845</v>
+      </c>
+      <c r="AF18" s="6">
+        <v>314</v>
+      </c>
+      <c r="AG18" s="6"/>
+      <c r="AH18" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI18" s="6" t="s">
+        <v>906</v>
+      </c>
+      <c r="AJ18" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK18" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL18" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM18" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN18" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP18" s="6">
+        <v>34270</v>
+      </c>
+      <c r="BG18" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH18" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI18" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ18" s="6" t="s">
+        <v>941</v>
+      </c>
+      <c r="BK18" s="6">
+        <v>2248.66</v>
+      </c>
+      <c r="BL18" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM18" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP18" s="6">
+        <v>11</v>
+      </c>
+      <c r="BQ18" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR18" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY18" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG18" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH18" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI18" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="19" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A19" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B19" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C19" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D19" t="s">
+        <v>193</v>
+      </c>
+      <c r="E19" t="s">
+        <v>197</v>
+      </c>
+      <c r="F19" t="s">
+        <v>200</v>
+      </c>
+      <c r="H19" t="s">
+        <v>203</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J19" s="12" t="s">
+        <v>373</v>
+      </c>
+      <c r="K19" s="6">
+        <v>12</v>
+      </c>
+      <c r="O19" s="6">
+        <v>12</v>
+      </c>
+      <c r="W19" s="6"/>
+      <c r="X19" s="6"/>
+      <c r="Y19" s="6"/>
+      <c r="Z19" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA19" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="AC19" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="AD19" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE19" s="6" t="s">
+        <v>845</v>
+      </c>
+      <c r="AF19" s="6">
+        <v>314</v>
+      </c>
+      <c r="AG19" s="6"/>
+      <c r="AH19" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI19" s="6" t="s">
+        <v>906</v>
+      </c>
+      <c r="AJ19" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK19" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL19" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM19" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN19" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP19" s="6">
+        <v>34270</v>
+      </c>
+      <c r="BG19" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH19" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI19" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ19" s="6" t="s">
+        <v>942</v>
+      </c>
+      <c r="BK19" s="6">
+        <v>285.08</v>
+      </c>
+      <c r="BL19" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM19" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP19" s="6">
+        <v>12</v>
+      </c>
+      <c r="BQ19" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR19" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY19" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG19" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH19" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI19" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="20" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A20" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B20" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C20" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D20" t="s">
+        <v>193</v>
+      </c>
+      <c r="E20" t="s">
+        <v>197</v>
+      </c>
+      <c r="F20" t="s">
+        <v>200</v>
+      </c>
+      <c r="H20" t="s">
+        <v>203</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J20" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="K20" s="6">
+        <v>13</v>
+      </c>
+      <c r="O20" s="6">
+        <v>13</v>
+      </c>
+      <c r="W20" s="6"/>
+      <c r="X20" s="6"/>
+      <c r="Y20" s="6"/>
+      <c r="Z20" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA20" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="AC20" s="6" t="s">
+        <v>596</v>
+      </c>
+      <c r="AD20" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="AE20" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="AF20" s="6">
+        <v>133</v>
+      </c>
+      <c r="AG20" s="6"/>
+      <c r="AH20" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI20" s="6" t="s">
+        <v>905</v>
+      </c>
+      <c r="AJ20" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK20" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL20" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM20" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN20" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP20" s="6">
+        <v>34216</v>
+      </c>
+      <c r="BG20" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH20" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI20" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ20" s="6" t="s">
+        <v>943</v>
+      </c>
+      <c r="BK20" s="6">
+        <v>747.89</v>
+      </c>
+      <c r="BL20" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM20" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP20" s="6">
+        <v>13</v>
+      </c>
+      <c r="BQ20" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR20" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY20" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG20" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH20" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI20" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="21" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A21" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B21" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C21" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D21" t="s">
+        <v>193</v>
+      </c>
+      <c r="E21" t="s">
+        <v>197</v>
+      </c>
+      <c r="F21" t="s">
+        <v>200</v>
+      </c>
+      <c r="H21" t="s">
+        <v>203</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>375</v>
+      </c>
+      <c r="K21" s="6">
+        <v>14</v>
+      </c>
+      <c r="O21" s="6">
+        <v>14</v>
+      </c>
+      <c r="W21" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="X21" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="Y21" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA21" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="AC21" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="AD21" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE21" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="AF21" s="6">
+        <v>113</v>
+      </c>
+      <c r="AG21" s="6"/>
+      <c r="AH21" t="s">
+        <v>246</v>
+      </c>
+      <c r="AI21" s="6" t="s">
+        <v>907</v>
+      </c>
+      <c r="AJ21" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK21" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL21" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM21" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN21" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP21" s="6">
+        <v>34168</v>
+      </c>
+      <c r="BG21" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH21" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI21" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ21" s="6" t="s">
+        <v>944</v>
+      </c>
+      <c r="BK21" s="6">
+        <v>820</v>
+      </c>
+      <c r="BL21" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM21" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP21" s="6">
+        <v>14</v>
+      </c>
+      <c r="BQ21" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR21" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY21" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG21" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH21" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI21" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="22" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A22" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C22" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D22" t="s">
+        <v>193</v>
+      </c>
+      <c r="E22" t="s">
+        <v>197</v>
+      </c>
+      <c r="F22" t="s">
+        <v>200</v>
+      </c>
+      <c r="H22" t="s">
+        <v>203</v>
+      </c>
+      <c r="I22" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J22" s="12" t="s">
+        <v>376</v>
+      </c>
+      <c r="K22" s="6">
+        <v>15</v>
+      </c>
+      <c r="O22" s="6">
+        <v>15</v>
+      </c>
+      <c r="W22" s="6"/>
+      <c r="X22" s="6"/>
+      <c r="Y22" s="6"/>
+      <c r="Z22" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA22" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="AC22" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="AD22" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE22" s="6" t="s">
+        <v>847</v>
+      </c>
+      <c r="AF22" s="6">
+        <v>835</v>
+      </c>
+      <c r="AG22" s="6"/>
+      <c r="AH22" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI22" s="6" t="s">
+        <v>901</v>
+      </c>
+      <c r="AJ22" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK22" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL22" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM22" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN22" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP22" s="6">
+        <v>34000</v>
+      </c>
+      <c r="BG22" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH22" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI22" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ22" s="6" t="s">
+        <v>945</v>
+      </c>
+      <c r="BK22" s="6">
+        <v>6020</v>
+      </c>
+      <c r="BL22" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM22" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP22" s="6">
+        <v>15</v>
+      </c>
+      <c r="BQ22" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR22" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY22" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG22" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH22" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI22" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="23" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B23" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C23" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D23" t="s">
+        <v>193</v>
+      </c>
+      <c r="E23" t="s">
+        <v>197</v>
+      </c>
+      <c r="F23" t="s">
+        <v>200</v>
+      </c>
+      <c r="H23" t="s">
+        <v>203</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J23" s="12" t="s">
+        <v>377</v>
+      </c>
+      <c r="K23" s="6">
+        <v>16</v>
+      </c>
+      <c r="O23" s="6">
+        <v>16</v>
+      </c>
+      <c r="W23" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="X23" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="Y23" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA23" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="AC23" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="AD23" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE23" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="AF23" s="6">
+        <v>48</v>
+      </c>
+      <c r="AG23" s="6"/>
+      <c r="AH23" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI23" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="AJ23" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK23" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL23" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM23" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN23" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP23" s="6">
+        <v>34950</v>
+      </c>
+      <c r="BG23" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH23" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI23" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ23" s="6" t="s">
+        <v>946</v>
+      </c>
+      <c r="BK23" s="6">
+        <v>8770.5</v>
+      </c>
+      <c r="BL23" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM23" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP23" s="6">
+        <v>16</v>
+      </c>
+      <c r="BQ23" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR23" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY23" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG23" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH23" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI23" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="24" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A24" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B24" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C24" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D24" t="s">
+        <v>193</v>
+      </c>
+      <c r="E24" t="s">
+        <v>197</v>
+      </c>
+      <c r="F24" t="s">
+        <v>200</v>
+      </c>
+      <c r="H24" t="s">
+        <v>203</v>
+      </c>
+      <c r="I24" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J24" s="12" t="s">
+        <v>378</v>
+      </c>
+      <c r="K24" s="6">
+        <v>17</v>
+      </c>
+      <c r="O24" s="6">
+        <v>17</v>
+      </c>
+      <c r="W24" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="X24" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="Y24" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA24" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="AC24" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="AD24" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE24" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="AF24" s="6">
+        <v>113</v>
+      </c>
+      <c r="AG24" s="6"/>
+      <c r="AH24" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="AI24" s="6" t="s">
+        <v>907</v>
+      </c>
+      <c r="AJ24" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK24" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL24" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM24" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN24" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP24" s="6">
+        <v>34168</v>
+      </c>
+      <c r="BG24" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH24" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI24" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ24" s="6" t="s">
+        <v>947</v>
+      </c>
+      <c r="BK24" s="6">
+        <v>332.77</v>
+      </c>
+      <c r="BL24" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM24" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP24" s="6">
+        <v>17</v>
+      </c>
+      <c r="BQ24" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR24" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY24" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG24" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH24" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI24" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="25" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A25" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B25" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C25" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D25" t="s">
+        <v>193</v>
+      </c>
+      <c r="E25" t="s">
+        <v>197</v>
+      </c>
+      <c r="F25" t="s">
+        <v>200</v>
+      </c>
+      <c r="H25" t="s">
+        <v>203</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J25" s="12" t="s">
+        <v>379</v>
+      </c>
+      <c r="K25" s="6">
+        <v>18</v>
+      </c>
+      <c r="O25" s="6">
+        <v>18</v>
+      </c>
+      <c r="W25" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="X25" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="Y25" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA25" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="AC25" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="AD25" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE25" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="AF25" s="6">
+        <v>48</v>
+      </c>
+      <c r="AG25" s="6"/>
+      <c r="AH25" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI25" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="AJ25" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK25" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL25" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM25" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN25" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP25" s="6">
+        <v>34950</v>
+      </c>
+      <c r="BG25" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH25" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI25" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ25" s="6" t="s">
+        <v>948</v>
+      </c>
+      <c r="BK25" s="6">
+        <v>2337</v>
+      </c>
+      <c r="BL25" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM25" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP25" s="6">
+        <v>18</v>
+      </c>
+      <c r="BQ25" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR25" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY25" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG25" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH25" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI25" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="26" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A26" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B26" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C26" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D26" t="s">
+        <v>193</v>
+      </c>
+      <c r="E26" t="s">
+        <v>197</v>
+      </c>
+      <c r="F26" t="s">
+        <v>200</v>
+      </c>
+      <c r="H26" t="s">
+        <v>203</v>
+      </c>
+      <c r="I26" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="K26" s="6">
+        <v>19</v>
+      </c>
+      <c r="O26" s="6">
+        <v>19</v>
+      </c>
+      <c r="W26" s="6"/>
+      <c r="X26" s="6"/>
+      <c r="Y26" s="6"/>
+      <c r="Z26" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA26" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="AC26" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="AD26" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE26" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="AF26" s="6">
+        <v>282</v>
+      </c>
+      <c r="AG26" s="6"/>
+      <c r="AH26" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="AI26" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AJ26" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK26" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL26" s="6">
+        <v>35</v>
+      </c>
+      <c r="AM26" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN26" s="6">
+        <v>5</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP26" s="6">
+        <v>27019</v>
+      </c>
+      <c r="BG26" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH26" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI26" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ26" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="BK26" s="6">
+        <v>5000</v>
+      </c>
+      <c r="BL26" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM26" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP26" s="6">
+        <v>19</v>
+      </c>
+      <c r="BQ26" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR26" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY26" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG26" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH26" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI26" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="27" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A27" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B27" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C27" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D27" t="s">
+        <v>193</v>
+      </c>
+      <c r="E27" t="s">
+        <v>199</v>
+      </c>
+      <c r="F27" t="s">
+        <v>200</v>
+      </c>
+      <c r="H27" t="s">
+        <v>203</v>
+      </c>
+      <c r="I27" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J27" s="12" t="s">
+        <v>381</v>
+      </c>
+      <c r="K27" s="6">
+        <v>20</v>
+      </c>
+      <c r="O27" s="6">
+        <v>20</v>
+      </c>
+      <c r="W27" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="X27" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="Y27" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="Z27" t="s">
         <v>205</v>
       </c>
-      <c r="AA8" s="5" t="s">
-[...6 lines deleted...]
-      <c r="AD8" s="5" t="s">
+      <c r="AA27" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="AC27" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="AD27" s="8"/>
+      <c r="AE27" s="8"/>
+      <c r="AF27" s="8"/>
+      <c r="AG27" s="8"/>
+      <c r="AH27" s="8"/>
+      <c r="AI27" s="8"/>
+      <c r="AJ27" s="8"/>
+      <c r="AK27" s="8"/>
+      <c r="AL27" s="8"/>
+      <c r="AM27" s="8"/>
+      <c r="AN27" s="8"/>
+      <c r="AP27" s="6">
+        <v>34227</v>
+      </c>
+      <c r="BG27" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH27" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI27" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ27" s="6" t="s">
+        <v>950</v>
+      </c>
+      <c r="BK27" s="6">
+        <v>10439.719999999999</v>
+      </c>
+      <c r="BL27" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM27" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP27" s="6">
+        <v>20</v>
+      </c>
+      <c r="BQ27" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR27" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY27" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG27" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH27" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI27" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="28" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A28" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B28" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C28" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D28" t="s">
+        <v>193</v>
+      </c>
+      <c r="E28" t="s">
+        <v>197</v>
+      </c>
+      <c r="F28" t="s">
+        <v>200</v>
+      </c>
+      <c r="H28" t="s">
+        <v>203</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J28" s="12" t="s">
+        <v>382</v>
+      </c>
+      <c r="K28" s="6">
+        <v>21</v>
+      </c>
+      <c r="O28" s="6">
+        <v>21</v>
+      </c>
+      <c r="W28" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="X28" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="Y28" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA28" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="AC28" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="AD28" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE28" s="6" t="s">
+        <v>849</v>
+      </c>
+      <c r="AF28" s="6">
+        <v>302</v>
+      </c>
+      <c r="AG28" s="6"/>
+      <c r="AH28" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI28" s="6" t="s">
+        <v>909</v>
+      </c>
+      <c r="AJ28" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK28" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL28" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM28" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN28" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP28" s="6">
+        <v>34160</v>
+      </c>
+      <c r="BG28" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH28" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI28" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ28" s="6" t="s">
+        <v>951</v>
+      </c>
+      <c r="BK28" s="6">
+        <v>460</v>
+      </c>
+      <c r="BL28" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM28" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP28" s="6">
+        <v>21</v>
+      </c>
+      <c r="BQ28" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR28" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY28" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG28" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH28" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI28" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="29" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A29" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B29" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C29" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D29" t="s">
+        <v>193</v>
+      </c>
+      <c r="E29" t="s">
+        <v>197</v>
+      </c>
+      <c r="F29" t="s">
+        <v>200</v>
+      </c>
+      <c r="H29" t="s">
+        <v>203</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J29" s="12" t="s">
+        <v>383</v>
+      </c>
+      <c r="K29" s="6">
+        <v>22</v>
+      </c>
+      <c r="O29" s="6">
+        <v>22</v>
+      </c>
+      <c r="W29" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="X29" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="Y29" s="6" t="s">
+        <v>621</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA29" s="6" t="s">
+        <v>622</v>
+      </c>
+      <c r="AC29" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="AD29" s="6" t="s">
         <v>212</v>
       </c>
-      <c r="AE8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AF8" s="5">
+      <c r="AE29" s="6" t="s">
+        <v>850</v>
+      </c>
+      <c r="AF29" s="6">
+        <v>514</v>
+      </c>
+      <c r="AG29" s="6"/>
+      <c r="AH29" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI29" s="6" t="s">
+        <v>901</v>
+      </c>
+      <c r="AJ29" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK29" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL29" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM29" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN29" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO29" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP29" s="6">
+        <v>34000</v>
+      </c>
+      <c r="BG29" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH29" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI29" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ29" s="6" t="s">
+        <v>952</v>
+      </c>
+      <c r="BK29" s="6">
+        <v>2900</v>
+      </c>
+      <c r="BL29" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM29" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP29" s="6">
+        <v>22</v>
+      </c>
+      <c r="BQ29" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR29" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY29" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG29" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH29" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI29" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="30" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A30" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B30" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C30" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D30" t="s">
+        <v>193</v>
+      </c>
+      <c r="E30" t="s">
+        <v>197</v>
+      </c>
+      <c r="F30" t="s">
+        <v>200</v>
+      </c>
+      <c r="H30" t="s">
+        <v>203</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J30" s="12" t="s">
+        <v>384</v>
+      </c>
+      <c r="K30" s="6">
+        <v>23</v>
+      </c>
+      <c r="O30" s="6">
+        <v>23</v>
+      </c>
+      <c r="W30" s="6"/>
+      <c r="X30" s="6"/>
+      <c r="Y30" s="6"/>
+      <c r="Z30" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA30" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="AC30" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="AD30" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE30" s="6" t="s">
+        <v>845</v>
+      </c>
+      <c r="AF30" s="6">
+        <v>314</v>
+      </c>
+      <c r="AG30" s="6"/>
+      <c r="AH30" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI30" s="6" t="s">
+        <v>906</v>
+      </c>
+      <c r="AJ30" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK30" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL30" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM30" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN30" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO30" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP30" s="6">
+        <v>34270</v>
+      </c>
+      <c r="BG30" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH30" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI30" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ30" s="6" t="s">
+        <v>953</v>
+      </c>
+      <c r="BK30" s="6">
+        <v>863.86</v>
+      </c>
+      <c r="BL30" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM30" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP30" s="6">
+        <v>23</v>
+      </c>
+      <c r="BQ30" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR30" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY30" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG30" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH30" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI30" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="31" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A31" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B31" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C31" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D31" t="s">
+        <v>193</v>
+      </c>
+      <c r="E31" t="s">
+        <v>197</v>
+      </c>
+      <c r="F31" t="s">
+        <v>200</v>
+      </c>
+      <c r="H31" t="s">
+        <v>203</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J31" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="K31" s="6">
+        <v>24</v>
+      </c>
+      <c r="O31" s="6">
+        <v>24</v>
+      </c>
+      <c r="W31" s="6"/>
+      <c r="X31" s="6"/>
+      <c r="Y31" s="6"/>
+      <c r="Z31" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA31" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="AC31" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="AD31" s="6"/>
+      <c r="AE31" s="6"/>
+      <c r="AF31" s="6"/>
+      <c r="AG31" s="6"/>
+      <c r="AH31" s="6"/>
+      <c r="AI31" s="6"/>
+      <c r="AJ31" s="6"/>
+      <c r="AK31" s="6"/>
+      <c r="AL31" s="6"/>
+      <c r="AM31" s="6"/>
+      <c r="AN31" s="6"/>
+      <c r="AP31" s="6">
+        <v>34160</v>
+      </c>
+      <c r="BG31" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH31" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI31" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ31" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="BK31" s="6">
+        <v>1845</v>
+      </c>
+      <c r="BL31" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM31" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP31" s="6">
+        <v>24</v>
+      </c>
+      <c r="BQ31" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR31" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY31" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG31" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH31" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI31" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="32" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A32" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B32" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C32" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D32" t="s">
+        <v>193</v>
+      </c>
+      <c r="E32" t="s">
+        <v>197</v>
+      </c>
+      <c r="F32" t="s">
+        <v>200</v>
+      </c>
+      <c r="H32" t="s">
+        <v>203</v>
+      </c>
+      <c r="I32" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J32" s="12" t="s">
+        <v>386</v>
+      </c>
+      <c r="K32" s="6">
+        <v>25</v>
+      </c>
+      <c r="O32" s="6">
+        <v>25</v>
+      </c>
+      <c r="W32" s="8"/>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="8"/>
+      <c r="Z32" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA32" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="AC32" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="AD32" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE32" s="8" t="s">
+        <v>851</v>
+      </c>
+      <c r="AF32" s="8" t="s">
+        <v>852</v>
+      </c>
+      <c r="AG32" s="8"/>
+      <c r="AH32" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI32" s="8" t="s">
+        <v>910</v>
+      </c>
+      <c r="AJ32" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK32" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL32" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM32" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN32" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO32" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP32" s="8">
+        <v>34000</v>
+      </c>
+      <c r="BG32" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH32" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI32" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ32" s="6" t="s">
+        <v>955</v>
+      </c>
+      <c r="BK32" s="10">
+        <v>4379</v>
+      </c>
+      <c r="BL32" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM32" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP32" s="6">
+        <v>25</v>
+      </c>
+      <c r="BQ32" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR32" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY32" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG32" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH32" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI32" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="33" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A33" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B33" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C33" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D33" t="s">
+        <v>193</v>
+      </c>
+      <c r="E33" t="s">
+        <v>197</v>
+      </c>
+      <c r="F33" t="s">
+        <v>200</v>
+      </c>
+      <c r="H33" t="s">
+        <v>203</v>
+      </c>
+      <c r="I33" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J33" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="K33" s="6">
+        <v>26</v>
+      </c>
+      <c r="O33" s="6">
+        <v>26</v>
+      </c>
+      <c r="W33" s="6"/>
+      <c r="X33" s="6"/>
+      <c r="Y33" s="6"/>
+      <c r="Z33" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA33" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="AC33" s="6" t="s">
+        <v>596</v>
+      </c>
+      <c r="AD33" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="AE33" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="AF33" s="6">
+        <v>133</v>
+      </c>
+      <c r="AG33" s="6"/>
+      <c r="AH33" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI33" s="6" t="s">
+        <v>905</v>
+      </c>
+      <c r="AJ33" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK33" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL33" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM33" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN33" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP33" s="6">
+        <v>34216</v>
+      </c>
+      <c r="BG33" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH33" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI33" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ33" s="6" t="s">
+        <v>956</v>
+      </c>
+      <c r="BK33" s="6">
+        <v>830.04</v>
+      </c>
+      <c r="BL33" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM33" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP33" s="6">
+        <v>26</v>
+      </c>
+      <c r="BQ33" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR33" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY33" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG33" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH33" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI33" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="34" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A34" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B34" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C34" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D34" t="s">
+        <v>193</v>
+      </c>
+      <c r="E34" t="s">
+        <v>197</v>
+      </c>
+      <c r="F34" t="s">
+        <v>200</v>
+      </c>
+      <c r="H34" t="s">
+        <v>203</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J34" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="K34" s="6">
+        <v>27</v>
+      </c>
+      <c r="O34" s="6">
+        <v>27</v>
+      </c>
+      <c r="W34" s="6"/>
+      <c r="X34" s="6"/>
+      <c r="Y34" s="6"/>
+      <c r="Z34" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA34" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="AC34" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="AD34" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE34" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="AF34" s="6" t="s">
+        <v>841</v>
+      </c>
+      <c r="AG34" s="6"/>
+      <c r="AH34" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI34" s="6" t="s">
+        <v>903</v>
+      </c>
+      <c r="AJ34" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK34" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL34" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM34" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN34" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO34" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP34" s="6">
+        <v>34080</v>
+      </c>
+      <c r="BG34" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH34" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI34" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ34" s="6" t="s">
+        <v>957</v>
+      </c>
+      <c r="BK34" s="6">
+        <v>8542.99</v>
+      </c>
+      <c r="BL34" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM34" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP34" s="6">
+        <v>27</v>
+      </c>
+      <c r="BQ34" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR34" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY34" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG34" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH34" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI34" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="35" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A35" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B35" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C35" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D35" t="s">
+        <v>193</v>
+      </c>
+      <c r="E35" t="s">
+        <v>197</v>
+      </c>
+      <c r="F35" t="s">
+        <v>200</v>
+      </c>
+      <c r="H35" t="s">
+        <v>203</v>
+      </c>
+      <c r="I35" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J35" s="12" t="s">
+        <v>389</v>
+      </c>
+      <c r="K35" s="6">
+        <v>28</v>
+      </c>
+      <c r="O35" s="6">
+        <v>28</v>
+      </c>
+      <c r="W35" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X35" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y35" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA35" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC35" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD35" s="8"/>
+      <c r="AE35" s="8"/>
+      <c r="AF35" s="8"/>
+      <c r="AG35" s="8"/>
+      <c r="AH35" s="8"/>
+      <c r="AI35" s="8"/>
+      <c r="AJ35" s="8"/>
+      <c r="AK35" s="8"/>
+      <c r="AL35" s="8"/>
+      <c r="AM35" s="8"/>
+      <c r="AN35" s="8"/>
+      <c r="AP35" s="6">
+        <v>34237</v>
+      </c>
+      <c r="BG35" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH35" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI35" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ35" s="6" t="s">
+        <v>958</v>
+      </c>
+      <c r="BK35" s="6">
+        <v>1044</v>
+      </c>
+      <c r="BL35" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM35" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP35" s="6">
+        <v>28</v>
+      </c>
+      <c r="BQ35" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR35" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY35" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG35" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH35" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI35" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="36" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A36" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B36" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C36" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D36" t="s">
+        <v>193</v>
+      </c>
+      <c r="E36" t="s">
+        <v>197</v>
+      </c>
+      <c r="F36" t="s">
+        <v>200</v>
+      </c>
+      <c r="H36" t="s">
+        <v>203</v>
+      </c>
+      <c r="I36" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J36" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="K36" s="6">
+        <v>29</v>
+      </c>
+      <c r="O36" s="6">
+        <v>29</v>
+      </c>
+      <c r="W36" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X36" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y36" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA36" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC36" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD36" s="8"/>
+      <c r="AE36" s="8"/>
+      <c r="AF36" s="8"/>
+      <c r="AG36" s="8"/>
+      <c r="AH36" s="8"/>
+      <c r="AI36" s="8"/>
+      <c r="AJ36" s="8"/>
+      <c r="AK36" s="8"/>
+      <c r="AL36" s="8"/>
+      <c r="AM36" s="8"/>
+      <c r="AN36" s="8"/>
+      <c r="AP36" s="6">
+        <v>34237</v>
+      </c>
+      <c r="BG36" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH36" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI36" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ36" s="6" t="s">
+        <v>958</v>
+      </c>
+      <c r="BK36" s="6">
+        <v>835.2</v>
+      </c>
+      <c r="BL36" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM36" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP36" s="6">
+        <v>29</v>
+      </c>
+      <c r="BQ36" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR36" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY36" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG36" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH36" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI36" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="37" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A37" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B37" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C37" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D37" t="s">
+        <v>193</v>
+      </c>
+      <c r="E37" t="s">
+        <v>197</v>
+      </c>
+      <c r="F37" t="s">
+        <v>200</v>
+      </c>
+      <c r="H37" t="s">
+        <v>203</v>
+      </c>
+      <c r="I37" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J37" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="K37" s="6">
+        <v>30</v>
+      </c>
+      <c r="O37" s="6">
+        <v>30</v>
+      </c>
+      <c r="W37" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="X37" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="Y37" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA37" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="AC37" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="AD37" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE37" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="AF37" s="6">
+        <v>113</v>
+      </c>
+      <c r="AG37" s="6"/>
+      <c r="AH37" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="AI37" s="6" t="s">
+        <v>907</v>
+      </c>
+      <c r="AJ37" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK37" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL37" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM37" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN37" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO37" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP37" s="6">
+        <v>34168</v>
+      </c>
+      <c r="BG37" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH37" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI37" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ37" s="6" t="s">
+        <v>959</v>
+      </c>
+      <c r="BK37" s="6">
+        <v>8053.15</v>
+      </c>
+      <c r="BL37" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM37" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP37" s="6">
+        <v>30</v>
+      </c>
+      <c r="BQ37" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR37" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY37" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG37" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH37" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI37" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="38" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A38" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B38" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C38" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D38" t="s">
+        <v>193</v>
+      </c>
+      <c r="E38" t="s">
+        <v>199</v>
+      </c>
+      <c r="F38" t="s">
+        <v>200</v>
+      </c>
+      <c r="H38" t="s">
+        <v>203</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J38" s="12" t="s">
+        <v>392</v>
+      </c>
+      <c r="K38" s="6">
+        <v>31</v>
+      </c>
+      <c r="O38" s="6">
+        <v>31</v>
+      </c>
+      <c r="W38" s="6"/>
+      <c r="X38" s="6"/>
+      <c r="Y38" s="6"/>
+      <c r="Z38" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA38" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="AC38" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="AD38" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE38" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="AF38" s="6">
+        <v>1632</v>
+      </c>
+      <c r="AG38" s="6"/>
+      <c r="AH38" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI38" s="6" t="s">
+        <v>911</v>
+      </c>
+      <c r="AJ38" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK38" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL38" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM38" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN38" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO38" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP38" s="6">
+        <v>34270</v>
+      </c>
+      <c r="BG38" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH38" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI38" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ38" s="6" t="s">
+        <v>960</v>
+      </c>
+      <c r="BK38" s="6">
+        <v>3486.96</v>
+      </c>
+      <c r="BL38" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM38" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP38" s="6">
+        <v>31</v>
+      </c>
+      <c r="BQ38" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR38" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY38" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG38" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH38" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI38" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="39" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A39" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C39" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D39" t="s">
+        <v>193</v>
+      </c>
+      <c r="E39" t="s">
+        <v>197</v>
+      </c>
+      <c r="F39" t="s">
+        <v>200</v>
+      </c>
+      <c r="H39" t="s">
+        <v>203</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J39" s="12" t="s">
+        <v>393</v>
+      </c>
+      <c r="K39" s="6">
+        <v>32</v>
+      </c>
+      <c r="O39" s="6">
+        <v>32</v>
+      </c>
+      <c r="W39" s="8"/>
+      <c r="X39" s="8"/>
+      <c r="Y39" s="8"/>
+      <c r="Z39" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA39" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="AC39" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="AD39" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE39" s="8" t="s">
+        <v>851</v>
+      </c>
+      <c r="AF39" s="8" t="s">
+        <v>852</v>
+      </c>
+      <c r="AG39" s="8"/>
+      <c r="AH39" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI39" s="8" t="s">
+        <v>910</v>
+      </c>
+      <c r="AJ39" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK39" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL39" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM39" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN39" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO39" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP39" s="8">
+        <v>34000</v>
+      </c>
+      <c r="BG39" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH39" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI39" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ39" s="6" t="s">
+        <v>955</v>
+      </c>
+      <c r="BK39" s="10">
+        <v>2627.4</v>
+      </c>
+      <c r="BL39" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM39" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP39" s="6">
+        <v>32</v>
+      </c>
+      <c r="BQ39" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR39" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY39" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG39" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH39" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI39" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="40" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B40" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C40" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D40" t="s">
+        <v>193</v>
+      </c>
+      <c r="E40" t="s">
+        <v>197</v>
+      </c>
+      <c r="F40" t="s">
+        <v>200</v>
+      </c>
+      <c r="H40" t="s">
+        <v>203</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J40" s="12" t="s">
+        <v>394</v>
+      </c>
+      <c r="K40" s="6">
+        <v>33</v>
+      </c>
+      <c r="O40" s="6">
+        <v>33</v>
+      </c>
+      <c r="W40" s="6"/>
+      <c r="X40" s="6"/>
+      <c r="Y40" s="6"/>
+      <c r="Z40" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA40" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="AC40" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="AD40" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE40" s="6" t="s">
+        <v>845</v>
+      </c>
+      <c r="AF40" s="6">
+        <v>314</v>
+      </c>
+      <c r="AG40" s="6"/>
+      <c r="AH40" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI40" s="6" t="s">
+        <v>906</v>
+      </c>
+      <c r="AJ40" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK40" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL40" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM40" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN40" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO40" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP40" s="6">
+        <v>34270</v>
+      </c>
+      <c r="BG40" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH40" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI40" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ40" s="6" t="s">
+        <v>961</v>
+      </c>
+      <c r="BK40" s="6">
+        <v>1806.93</v>
+      </c>
+      <c r="BL40" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM40" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP40" s="6">
+        <v>33</v>
+      </c>
+      <c r="BQ40" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR40" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY40" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG40" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH40" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI40" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="41" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B41" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C41" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D41" t="s">
+        <v>193</v>
+      </c>
+      <c r="E41" t="s">
+        <v>197</v>
+      </c>
+      <c r="F41" t="s">
+        <v>200</v>
+      </c>
+      <c r="H41" t="s">
+        <v>203</v>
+      </c>
+      <c r="I41" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="K41" s="6">
+        <v>34</v>
+      </c>
+      <c r="O41" s="6">
+        <v>34</v>
+      </c>
+      <c r="W41" s="6"/>
+      <c r="X41" s="6"/>
+      <c r="Y41" s="6"/>
+      <c r="Z41" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA41" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="AC41" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="AD41" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE41" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="AF41" s="6">
+        <v>282</v>
+      </c>
+      <c r="AG41" s="6"/>
+      <c r="AH41" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="AI41" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AJ41" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK41" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL41" s="6">
+        <v>35</v>
+      </c>
+      <c r="AM41" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN41" s="6">
+        <v>5</v>
+      </c>
+      <c r="AO41" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP41" s="6">
+        <v>27019</v>
+      </c>
+      <c r="BG41" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH41" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI41" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ41" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="BK41" s="6">
+        <v>10000</v>
+      </c>
+      <c r="BL41" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM41" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP41" s="6">
+        <v>34</v>
+      </c>
+      <c r="BQ41" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR41" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY41" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG41" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH41" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI41" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="42" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A42" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B42" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C42" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D42" t="s">
+        <v>193</v>
+      </c>
+      <c r="E42" t="s">
+        <v>199</v>
+      </c>
+      <c r="F42" t="s">
+        <v>200</v>
+      </c>
+      <c r="H42" t="s">
+        <v>203</v>
+      </c>
+      <c r="I42" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J42" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="K42" s="6">
+        <v>35</v>
+      </c>
+      <c r="O42" s="6">
+        <v>35</v>
+      </c>
+      <c r="W42" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="X42" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="Y42" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA42" s="6" t="s">
+        <v>638</v>
+      </c>
+      <c r="AC42" s="6" t="s">
+        <v>639</v>
+      </c>
+      <c r="AD42" s="8"/>
+      <c r="AE42" s="8"/>
+      <c r="AF42" s="8"/>
+      <c r="AG42" s="8"/>
+      <c r="AH42" s="8"/>
+      <c r="AI42" s="8"/>
+      <c r="AJ42" s="8"/>
+      <c r="AK42" s="8"/>
+      <c r="AL42" s="8"/>
+      <c r="AM42" s="8"/>
+      <c r="AN42" s="8"/>
+      <c r="AP42" s="6">
+        <v>34304</v>
+      </c>
+      <c r="BG42" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH42" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI42" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ42" s="6" t="s">
+        <v>962</v>
+      </c>
+      <c r="BK42" s="6">
+        <v>9753.75</v>
+      </c>
+      <c r="BL42" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM42" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP42" s="6">
+        <v>35</v>
+      </c>
+      <c r="BQ42" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR42" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY42" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG42" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH42" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI42" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="43" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A43" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B43" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C43" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D43" t="s">
+        <v>193</v>
+      </c>
+      <c r="E43" t="s">
+        <v>199</v>
+      </c>
+      <c r="F43" t="s">
+        <v>200</v>
+      </c>
+      <c r="H43" t="s">
+        <v>203</v>
+      </c>
+      <c r="I43" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J43" s="12" t="s">
+        <v>397</v>
+      </c>
+      <c r="K43" s="6">
+        <v>36</v>
+      </c>
+      <c r="O43" s="6">
+        <v>36</v>
+      </c>
+      <c r="W43" s="6"/>
+      <c r="X43" s="6"/>
+      <c r="Y43" s="6"/>
+      <c r="Z43" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA43" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="AC43" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="AD43" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE43" s="6" t="s">
+        <v>853</v>
+      </c>
+      <c r="AF43" s="6">
+        <v>1206</v>
+      </c>
+      <c r="AG43" s="6"/>
+      <c r="AH43" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI43" s="6" t="s">
+        <v>912</v>
+      </c>
+      <c r="AJ43" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK43" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL43" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM43" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN43" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO43" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP43" s="6">
+        <v>34279</v>
+      </c>
+      <c r="BG43" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH43" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI43" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ43" s="6" t="s">
+        <v>963</v>
+      </c>
+      <c r="BK43" s="6">
+        <v>5399.22</v>
+      </c>
+      <c r="BL43" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM43" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP43" s="6">
+        <v>36</v>
+      </c>
+      <c r="BQ43" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR43" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY43" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG43" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH43" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI43" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="44" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A44" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B44" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C44" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D44" t="s">
+        <v>193</v>
+      </c>
+      <c r="E44" t="s">
+        <v>197</v>
+      </c>
+      <c r="F44" t="s">
+        <v>200</v>
+      </c>
+      <c r="H44" t="s">
+        <v>203</v>
+      </c>
+      <c r="I44" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J44" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="K44" s="6">
+        <v>37</v>
+      </c>
+      <c r="O44" s="6">
+        <v>37</v>
+      </c>
+      <c r="W44" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="X44" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="Y44" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA44" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="AC44" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="AD44" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE44" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="AF44" s="6">
+        <v>113</v>
+      </c>
+      <c r="AG44" s="6"/>
+      <c r="AH44" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="AI44" s="6" t="s">
+        <v>907</v>
+      </c>
+      <c r="AJ44" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK44" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL44" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM44" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN44" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO44" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP44" s="6">
+        <v>34168</v>
+      </c>
+      <c r="BG44" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH44" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI44" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ44" s="6" t="s">
+        <v>964</v>
+      </c>
+      <c r="BK44" s="6">
+        <v>2461.39</v>
+      </c>
+      <c r="BL44" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM44" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP44" s="6">
+        <v>37</v>
+      </c>
+      <c r="BQ44" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR44" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY44" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG44" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH44" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI44" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="45" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A45" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B45" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C45" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D45" t="s">
+        <v>193</v>
+      </c>
+      <c r="E45" t="s">
+        <v>197</v>
+      </c>
+      <c r="F45" t="s">
+        <v>200</v>
+      </c>
+      <c r="H45" t="s">
+        <v>203</v>
+      </c>
+      <c r="I45" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J45" s="12" t="s">
+        <v>399</v>
+      </c>
+      <c r="K45" s="6">
+        <v>38</v>
+      </c>
+      <c r="O45" s="6">
+        <v>38</v>
+      </c>
+      <c r="W45" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="X45" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="Y45" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA45" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="AC45" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="AD45" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE45" s="6" t="s">
+        <v>842</v>
+      </c>
+      <c r="AF45" s="6">
+        <v>305</v>
+      </c>
+      <c r="AG45" s="6"/>
+      <c r="AH45" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI45" s="6" t="s">
+        <v>904</v>
+      </c>
+      <c r="AJ45" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK45" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL45" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM45" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN45" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO45" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP45" s="6">
+        <v>34270</v>
+      </c>
+      <c r="BG45" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH45" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI45" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ45" s="6" t="s">
+        <v>965</v>
+      </c>
+      <c r="BK45" s="6">
+        <v>11694.01</v>
+      </c>
+      <c r="BL45" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM45" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP45" s="6">
+        <v>38</v>
+      </c>
+      <c r="BQ45" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR45" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY45" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG45" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH45" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI45" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="46" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A46" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B46" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C46" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D46" t="s">
+        <v>193</v>
+      </c>
+      <c r="E46" t="s">
+        <v>197</v>
+      </c>
+      <c r="F46" t="s">
+        <v>200</v>
+      </c>
+      <c r="H46" t="s">
+        <v>203</v>
+      </c>
+      <c r="I46" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J46" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="K46" s="6">
+        <v>39</v>
+      </c>
+      <c r="O46" s="6">
+        <v>39</v>
+      </c>
+      <c r="W46" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="X46" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="Y46" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA46" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="AC46" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="AD46" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE46" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="AF46" s="6">
+        <v>48</v>
+      </c>
+      <c r="AG46" s="6"/>
+      <c r="AH46" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI46" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="AJ46" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK46" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL46" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM46" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN46" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO46" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP46" s="6">
+        <v>34950</v>
+      </c>
+      <c r="BG46" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH46" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI46" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ46" s="6" t="s">
+        <v>966</v>
+      </c>
+      <c r="BK46" s="6">
+        <v>2667</v>
+      </c>
+      <c r="BL46" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM46" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP46" s="6">
+        <v>39</v>
+      </c>
+      <c r="BQ46" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR46" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY46" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG46" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH46" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI46" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="47" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A47" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B47" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C47" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D47" t="s">
+        <v>193</v>
+      </c>
+      <c r="E47" t="s">
+        <v>197</v>
+      </c>
+      <c r="F47" t="s">
+        <v>200</v>
+      </c>
+      <c r="H47" t="s">
+        <v>203</v>
+      </c>
+      <c r="I47" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J47" s="12" t="s">
+        <v>401</v>
+      </c>
+      <c r="K47" s="6">
+        <v>40</v>
+      </c>
+      <c r="O47" s="6">
+        <v>40</v>
+      </c>
+      <c r="W47" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="X47" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="Y47" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA47" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="AC47" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="AD47" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE47" s="6" t="s">
+        <v>842</v>
+      </c>
+      <c r="AF47" s="6">
+        <v>305</v>
+      </c>
+      <c r="AG47" s="6"/>
+      <c r="AH47" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI47" s="6" t="s">
+        <v>904</v>
+      </c>
+      <c r="AJ47" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK47" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL47" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM47" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN47" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO47" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP47" s="6">
+        <v>34270</v>
+      </c>
+      <c r="BG47" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH47" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI47" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ47" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="BK47" s="6">
+        <v>7192</v>
+      </c>
+      <c r="BL47" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM47" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP47" s="6">
+        <v>40</v>
+      </c>
+      <c r="BQ47" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR47" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY47" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG47" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH47" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI47" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="48" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A48" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B48" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C48" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D48" t="s">
+        <v>193</v>
+      </c>
+      <c r="E48" t="s">
+        <v>197</v>
+      </c>
+      <c r="F48" t="s">
+        <v>200</v>
+      </c>
+      <c r="H48" t="s">
+        <v>203</v>
+      </c>
+      <c r="I48" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J48" s="12" t="s">
+        <v>402</v>
+      </c>
+      <c r="K48" s="6">
+        <v>41</v>
+      </c>
+      <c r="O48" s="6">
+        <v>41</v>
+      </c>
+      <c r="W48" s="6"/>
+      <c r="X48" s="6"/>
+      <c r="Y48" s="6"/>
+      <c r="Z48" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA48" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="AC48" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="AD48" s="6"/>
+      <c r="AE48" s="6"/>
+      <c r="AF48" s="6"/>
+      <c r="AG48" s="6"/>
+      <c r="AH48" s="6"/>
+      <c r="AI48" s="6"/>
+      <c r="AJ48" s="6"/>
+      <c r="AK48" s="6"/>
+      <c r="AL48" s="6"/>
+      <c r="AM48" s="6"/>
+      <c r="AN48" s="6"/>
+      <c r="AP48" s="6">
+        <v>34160</v>
+      </c>
+      <c r="BG48" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH48" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI48" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ48" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="BK48" s="6">
+        <v>952</v>
+      </c>
+      <c r="BL48" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM48" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP48" s="6">
+        <v>41</v>
+      </c>
+      <c r="BQ48" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR48" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY48" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG48" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH48" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI48" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="49" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A49" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B49" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C49" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D49" t="s">
+        <v>193</v>
+      </c>
+      <c r="E49" t="s">
+        <v>197</v>
+      </c>
+      <c r="F49" t="s">
+        <v>200</v>
+      </c>
+      <c r="H49" t="s">
+        <v>203</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J49" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="K49" s="6">
+        <v>42</v>
+      </c>
+      <c r="O49" s="6">
+        <v>42</v>
+      </c>
+      <c r="W49" s="6"/>
+      <c r="X49" s="6"/>
+      <c r="Y49" s="6"/>
+      <c r="Z49" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA49" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="AC49" s="6" t="s">
+        <v>644</v>
+      </c>
+      <c r="AD49" s="6"/>
+      <c r="AE49" s="6"/>
+      <c r="AF49" s="6"/>
+      <c r="AG49" s="6"/>
+      <c r="AH49" s="6"/>
+      <c r="AI49" s="6"/>
+      <c r="AJ49" s="6"/>
+      <c r="AK49" s="6"/>
+      <c r="AL49" s="6"/>
+      <c r="AM49" s="6"/>
+      <c r="AN49" s="6"/>
+      <c r="AP49" s="6">
+        <v>34193</v>
+      </c>
+      <c r="BG49" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH49" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI49" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ49" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="BK49" s="6">
+        <v>10000</v>
+      </c>
+      <c r="BL49" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM49" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP49" s="6">
+        <v>42</v>
+      </c>
+      <c r="BQ49" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR49" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY49" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG49" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH49" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI49" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="50" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A50" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B50" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C50" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D50" t="s">
+        <v>193</v>
+      </c>
+      <c r="E50" t="s">
+        <v>197</v>
+      </c>
+      <c r="F50" t="s">
+        <v>200</v>
+      </c>
+      <c r="H50" t="s">
+        <v>203</v>
+      </c>
+      <c r="I50" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J50" s="12" t="s">
+        <v>404</v>
+      </c>
+      <c r="K50" s="6">
+        <v>43</v>
+      </c>
+      <c r="O50" s="6">
+        <v>43</v>
+      </c>
+      <c r="W50" s="6"/>
+      <c r="X50" s="6"/>
+      <c r="Y50" s="6"/>
+      <c r="Z50" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA50" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="AC50" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="AD50" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE50" s="6" t="s">
+        <v>845</v>
+      </c>
+      <c r="AF50" s="6">
+        <v>314</v>
+      </c>
+      <c r="AG50" s="6"/>
+      <c r="AH50" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI50" s="6" t="s">
+        <v>906</v>
+      </c>
+      <c r="AJ50" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK50" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL50" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM50" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN50" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO50" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP50" s="6">
+        <v>34270</v>
+      </c>
+      <c r="BG50" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH50" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI50" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ50" s="6" t="s">
+        <v>968</v>
+      </c>
+      <c r="BK50" s="6">
+        <v>382.93</v>
+      </c>
+      <c r="BL50" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM50" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP50" s="6">
+        <v>43</v>
+      </c>
+      <c r="BQ50" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR50" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY50" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG50" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH50" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI50" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="51" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A51" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B51" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C51" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D51" t="s">
+        <v>193</v>
+      </c>
+      <c r="E51" t="s">
+        <v>199</v>
+      </c>
+      <c r="F51" t="s">
+        <v>200</v>
+      </c>
+      <c r="H51" t="s">
+        <v>203</v>
+      </c>
+      <c r="I51" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J51" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="K51" s="6">
+        <v>44</v>
+      </c>
+      <c r="O51" s="6">
+        <v>44</v>
+      </c>
+      <c r="W51" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="X51" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="Y51" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA51" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="AC51" s="6" t="s">
+        <v>648</v>
+      </c>
+      <c r="AD51" s="6"/>
+      <c r="AE51" s="6"/>
+      <c r="AF51" s="6"/>
+      <c r="AG51" s="6"/>
+      <c r="AH51" s="6"/>
+      <c r="AI51" s="6"/>
+      <c r="AJ51" s="6"/>
+      <c r="AK51" s="6"/>
+      <c r="AL51" s="6"/>
+      <c r="AM51" s="6"/>
+      <c r="AN51" s="6"/>
+      <c r="AP51" s="6">
+        <v>34080</v>
+      </c>
+      <c r="BG51" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH51" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI51" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ51" s="6" t="s">
+        <v>969</v>
+      </c>
+      <c r="BK51" s="6">
+        <v>864.2</v>
+      </c>
+      <c r="BL51" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM51" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP51" s="6">
+        <v>44</v>
+      </c>
+      <c r="BQ51" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR51" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY51" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG51" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH51" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI51" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="52" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A52" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B52" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C52" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D52" t="s">
+        <v>193</v>
+      </c>
+      <c r="E52" t="s">
+        <v>197</v>
+      </c>
+      <c r="F52" t="s">
+        <v>200</v>
+      </c>
+      <c r="H52" t="s">
+        <v>203</v>
+      </c>
+      <c r="I52" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J52" s="12" t="s">
+        <v>406</v>
+      </c>
+      <c r="K52" s="6">
+        <v>45</v>
+      </c>
+      <c r="O52" s="6">
+        <v>45</v>
+      </c>
+      <c r="W52" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="X52" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="Y52" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA52" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="AC52" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="AD52" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE52" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="AF52" s="6">
+        <v>113</v>
+      </c>
+      <c r="AG52" s="6"/>
+      <c r="AH52" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="AI52" s="6" t="s">
+        <v>907</v>
+      </c>
+      <c r="AJ52" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK52" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL52" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM52" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN52" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO52" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP52" s="6">
+        <v>34168</v>
+      </c>
+      <c r="BG52" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH52" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI52" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ52" s="6" t="s">
+        <v>970</v>
+      </c>
+      <c r="BK52" s="6">
+        <v>95.01</v>
+      </c>
+      <c r="BL52" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM52" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP52" s="6">
+        <v>45</v>
+      </c>
+      <c r="BQ52" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR52" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY52" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG52" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH52" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI52" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="53" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A53" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B53" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C53" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D53" t="s">
+        <v>193</v>
+      </c>
+      <c r="E53" t="s">
+        <v>197</v>
+      </c>
+      <c r="F53" t="s">
+        <v>200</v>
+      </c>
+      <c r="H53" t="s">
+        <v>203</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J53" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="K53" s="6">
+        <v>46</v>
+      </c>
+      <c r="O53" s="6">
+        <v>46</v>
+      </c>
+      <c r="W53" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="X53" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="Y53" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA53" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="AC53" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="AD53" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE53" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="AF53" s="6">
+        <v>113</v>
+      </c>
+      <c r="AG53" s="6"/>
+      <c r="AH53" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="AI53" s="6" t="s">
+        <v>907</v>
+      </c>
+      <c r="AJ53" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK53" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL53" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM53" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN53" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO53" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP53" s="6">
+        <v>34168</v>
+      </c>
+      <c r="BG53" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH53" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI53" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ53" s="6" t="s">
+        <v>971</v>
+      </c>
+      <c r="BK53" s="6">
+        <v>10465.200000000001</v>
+      </c>
+      <c r="BL53" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM53" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP53" s="6">
+        <v>46</v>
+      </c>
+      <c r="BQ53" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR53" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY53" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG53" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH53" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI53" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="54" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A54" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B54" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C54" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D54" t="s">
+        <v>193</v>
+      </c>
+      <c r="E54" t="s">
+        <v>199</v>
+      </c>
+      <c r="F54" t="s">
+        <v>200</v>
+      </c>
+      <c r="H54" t="s">
+        <v>203</v>
+      </c>
+      <c r="I54" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J54" s="12" t="s">
+        <v>408</v>
+      </c>
+      <c r="K54" s="6">
+        <v>47</v>
+      </c>
+      <c r="O54" s="6">
+        <v>47</v>
+      </c>
+      <c r="W54" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="X54" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="Y54" s="6" t="s">
+        <v>650</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA54" s="6" t="s">
+        <v>651</v>
+      </c>
+      <c r="AC54" s="6" t="s">
+        <v>652</v>
+      </c>
+      <c r="AD54" s="8"/>
+      <c r="AE54" s="8"/>
+      <c r="AF54" s="8"/>
+      <c r="AG54" s="8"/>
+      <c r="AH54" s="8"/>
+      <c r="AI54" s="8"/>
+      <c r="AJ54" s="8"/>
+      <c r="AK54" s="8"/>
+      <c r="AL54" s="8"/>
+      <c r="AM54" s="8"/>
+      <c r="AN54" s="8"/>
+      <c r="AP54" s="6">
+        <v>34220</v>
+      </c>
+      <c r="BG54" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH54" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI54" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ54" s="6" t="s">
+        <v>972</v>
+      </c>
+      <c r="BK54" s="6">
+        <v>9280</v>
+      </c>
+      <c r="BL54" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM54" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP54" s="6">
+        <v>47</v>
+      </c>
+      <c r="BQ54" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR54" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY54" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG54" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH54" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI54" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="55" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A55" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B55" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C55" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D55" t="s">
+        <v>193</v>
+      </c>
+      <c r="E55" t="s">
+        <v>197</v>
+      </c>
+      <c r="F55" t="s">
+        <v>200</v>
+      </c>
+      <c r="H55" t="s">
+        <v>203</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J55" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="K55" s="6">
+        <v>48</v>
+      </c>
+      <c r="O55" s="6">
+        <v>48</v>
+      </c>
+      <c r="W55" s="6"/>
+      <c r="X55" s="6"/>
+      <c r="Y55" s="6"/>
+      <c r="Z55" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA55" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="AC55" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="AD55" s="6"/>
+      <c r="AE55" s="6"/>
+      <c r="AF55" s="6"/>
+      <c r="AG55" s="6"/>
+      <c r="AH55" s="6"/>
+      <c r="AI55" s="6"/>
+      <c r="AJ55" s="6"/>
+      <c r="AK55" s="6"/>
+      <c r="AL55" s="6"/>
+      <c r="AM55" s="6"/>
+      <c r="AN55" s="6"/>
+      <c r="AP55" s="6">
+        <v>34160</v>
+      </c>
+      <c r="BG55" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH55" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI55" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ55" s="6" t="s">
+        <v>973</v>
+      </c>
+      <c r="BK55" s="6">
+        <v>7270</v>
+      </c>
+      <c r="BL55" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM55" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP55" s="6">
+        <v>48</v>
+      </c>
+      <c r="BQ55" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR55" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY55" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG55" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH55" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI55" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="56" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A56" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B56" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C56" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D56" t="s">
+        <v>193</v>
+      </c>
+      <c r="E56" t="s">
+        <v>197</v>
+      </c>
+      <c r="F56" t="s">
+        <v>200</v>
+      </c>
+      <c r="H56" t="s">
+        <v>203</v>
+      </c>
+      <c r="I56" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J56" s="12" t="s">
+        <v>410</v>
+      </c>
+      <c r="K56" s="6">
+        <v>49</v>
+      </c>
+      <c r="O56" s="6">
+        <v>49</v>
+      </c>
+      <c r="W56" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="X56" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="Y56" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA56" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="AC56" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="AD56" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE56" s="6" t="s">
+        <v>854</v>
+      </c>
+      <c r="AF56" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="AG56" s="8"/>
+      <c r="AH56" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI56" s="6" t="s">
+        <v>913</v>
+      </c>
+      <c r="AJ56" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK56" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL56" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM56" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN56" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO56" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP56" s="6">
+        <v>34170</v>
+      </c>
+      <c r="BG56" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH56" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI56" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ56" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="BK56" s="6">
+        <v>2816.5</v>
+      </c>
+      <c r="BL56" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM56" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP56" s="6">
+        <v>49</v>
+      </c>
+      <c r="BQ56" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR56" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY56" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG56" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH56" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI56" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="57" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A57" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B57" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C57" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D57" t="s">
+        <v>193</v>
+      </c>
+      <c r="E57" t="s">
+        <v>197</v>
+      </c>
+      <c r="F57" t="s">
+        <v>200</v>
+      </c>
+      <c r="H57" t="s">
+        <v>203</v>
+      </c>
+      <c r="I57" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J57" s="12" t="s">
+        <v>411</v>
+      </c>
+      <c r="K57" s="6">
+        <v>50</v>
+      </c>
+      <c r="O57" s="6">
+        <v>50</v>
+      </c>
+      <c r="W57" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="X57" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="Y57" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA57" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="AC57" s="6" t="s">
+        <v>661</v>
+      </c>
+      <c r="AD57" s="6"/>
+      <c r="AE57" s="6"/>
+      <c r="AF57" s="6"/>
+      <c r="AG57" s="6"/>
+      <c r="AH57" s="6"/>
+      <c r="AI57" s="6"/>
+      <c r="AJ57" s="6"/>
+      <c r="AK57" s="6"/>
+      <c r="AL57" s="6"/>
+      <c r="AM57" s="6"/>
+      <c r="AN57" s="6"/>
+      <c r="AP57" s="6">
+        <v>34130</v>
+      </c>
+      <c r="BG57" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH57" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI57" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ57" s="6" t="s">
+        <v>975</v>
+      </c>
+      <c r="BK57" s="6">
+        <v>5505</v>
+      </c>
+      <c r="BL57" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM57" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP57" s="6">
+        <v>50</v>
+      </c>
+      <c r="BQ57" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR57" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY57" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG57" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH57" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI57" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="58" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A58" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B58" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C58" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D58" t="s">
+        <v>193</v>
+      </c>
+      <c r="E58" t="s">
+        <v>197</v>
+      </c>
+      <c r="F58" t="s">
+        <v>200</v>
+      </c>
+      <c r="H58" t="s">
+        <v>203</v>
+      </c>
+      <c r="I58" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J58" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="K58" s="6">
+        <v>51</v>
+      </c>
+      <c r="O58" s="6">
+        <v>51</v>
+      </c>
+      <c r="W58" s="6"/>
+      <c r="X58" s="6"/>
+      <c r="Y58" s="6"/>
+      <c r="Z58" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA58" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="AC58" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="AD58" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE58" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="AF58" s="6" t="s">
+        <v>841</v>
+      </c>
+      <c r="AG58" s="6"/>
+      <c r="AH58" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI58" s="6" t="s">
+        <v>903</v>
+      </c>
+      <c r="AJ58" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK58" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL58" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM58" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN58" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO58" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP58" s="6">
+        <v>34080</v>
+      </c>
+      <c r="BG58" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH58" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI58" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ58" s="6" t="s">
+        <v>976</v>
+      </c>
+      <c r="BK58" s="6">
+        <v>2724.53</v>
+      </c>
+      <c r="BL58" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM58" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP58" s="6">
+        <v>51</v>
+      </c>
+      <c r="BQ58" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR58" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY58" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG58" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH58" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI58" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="59" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A59" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B59" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C59" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D59" t="s">
+        <v>193</v>
+      </c>
+      <c r="E59" t="s">
+        <v>197</v>
+      </c>
+      <c r="F59" t="s">
+        <v>200</v>
+      </c>
+      <c r="H59" t="s">
+        <v>203</v>
+      </c>
+      <c r="I59" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J59" s="12" t="s">
+        <v>413</v>
+      </c>
+      <c r="K59" s="6">
+        <v>52</v>
+      </c>
+      <c r="O59" s="6">
+        <v>52</v>
+      </c>
+      <c r="W59" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="X59" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="Y59" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA59" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="AC59" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="AD59" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE59" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="AF59" s="6">
+        <v>48</v>
+      </c>
+      <c r="AG59" s="6"/>
+      <c r="AH59" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI59" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="AJ59" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK59" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL59" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM59" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN59" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO59" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP59" s="6">
+        <v>34950</v>
+      </c>
+      <c r="BG59" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH59" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI59" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ59" s="6" t="s">
+        <v>977</v>
+      </c>
+      <c r="BK59" s="6">
+        <v>1274.28</v>
+      </c>
+      <c r="BL59" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM59" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP59" s="6">
+        <v>52</v>
+      </c>
+      <c r="BQ59" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR59" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY59" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG59" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH59" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI59" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="60" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A60" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B60" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C60" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D60" t="s">
+        <v>193</v>
+      </c>
+      <c r="E60" t="s">
+        <v>197</v>
+      </c>
+      <c r="F60" t="s">
+        <v>200</v>
+      </c>
+      <c r="H60" t="s">
+        <v>203</v>
+      </c>
+      <c r="I60" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J60" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="K60" s="6">
+        <v>53</v>
+      </c>
+      <c r="O60" s="6">
+        <v>53</v>
+      </c>
+      <c r="W60" s="6"/>
+      <c r="X60" s="6"/>
+      <c r="Y60" s="6"/>
+      <c r="Z60" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA60" s="6" t="s">
+        <v>663</v>
+      </c>
+      <c r="AC60" s="6" t="s">
+        <v>664</v>
+      </c>
+      <c r="AD60" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE60" s="6" t="s">
+        <v>856</v>
+      </c>
+      <c r="AF60" s="6">
+        <v>601</v>
+      </c>
+      <c r="AG60" s="6"/>
+      <c r="AH60" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI60" s="6" t="s">
+        <v>913</v>
+      </c>
+      <c r="AJ60" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK60" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL60" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM60" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN60" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO60" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP60" s="6">
+        <v>34170</v>
+      </c>
+      <c r="BG60" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH60" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI60" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ60" s="6" t="s">
+        <v>978</v>
+      </c>
+      <c r="BK60" s="6">
+        <v>572.32000000000005</v>
+      </c>
+      <c r="BL60" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM60" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP60" s="6">
+        <v>53</v>
+      </c>
+      <c r="BQ60" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR60" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY60" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG60" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH60" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI60" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="61" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A61" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B61" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C61" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D61" t="s">
+        <v>193</v>
+      </c>
+      <c r="E61" t="s">
+        <v>199</v>
+      </c>
+      <c r="F61" t="s">
+        <v>200</v>
+      </c>
+      <c r="H61" t="s">
+        <v>203</v>
+      </c>
+      <c r="I61" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J61" s="12" t="s">
+        <v>415</v>
+      </c>
+      <c r="K61" s="6">
+        <v>54</v>
+      </c>
+      <c r="O61" s="6">
+        <v>54</v>
+      </c>
+      <c r="W61" s="8"/>
+      <c r="X61" s="8"/>
+      <c r="Y61" s="8"/>
+      <c r="Z61" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA61" s="6" t="s">
+        <v>665</v>
+      </c>
+      <c r="AC61" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="AD61" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="AE61" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="AF61" s="6" t="s">
+        <v>857</v>
+      </c>
+      <c r="AG61" s="8"/>
+      <c r="AH61" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI61" s="6" t="s">
+        <v>905</v>
+      </c>
+      <c r="AJ61" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK61" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL61" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM61" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN61" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO61" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP61" s="6">
+        <v>34216</v>
+      </c>
+      <c r="BG61" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH61" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI61" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ61" s="6" t="s">
+        <v>979</v>
+      </c>
+      <c r="BK61" s="6">
+        <v>12064</v>
+      </c>
+      <c r="BL61" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM61" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP61" s="6">
+        <v>54</v>
+      </c>
+      <c r="BQ61" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR61" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY61" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG61" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH61" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI61" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="62" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A62" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B62" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C62" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D62" t="s">
+        <v>193</v>
+      </c>
+      <c r="E62" t="s">
+        <v>199</v>
+      </c>
+      <c r="F62" t="s">
+        <v>200</v>
+      </c>
+      <c r="H62" t="s">
+        <v>203</v>
+      </c>
+      <c r="I62" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J62" s="12" t="s">
+        <v>416</v>
+      </c>
+      <c r="K62" s="6">
+        <v>55</v>
+      </c>
+      <c r="O62" s="6">
+        <v>55</v>
+      </c>
+      <c r="W62" s="8"/>
+      <c r="X62" s="8"/>
+      <c r="Y62" s="8"/>
+      <c r="Z62" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA62" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="AC62" s="8" t="s">
+        <v>668</v>
+      </c>
+      <c r="AD62" s="8"/>
+      <c r="AE62" s="8"/>
+      <c r="AF62" s="8"/>
+      <c r="AG62" s="8"/>
+      <c r="AH62" s="8"/>
+      <c r="AI62" s="8"/>
+      <c r="AJ62" s="8"/>
+      <c r="AK62" s="8"/>
+      <c r="AL62" s="8"/>
+      <c r="AM62" s="8"/>
+      <c r="AN62" s="8"/>
+      <c r="AP62" s="8">
+        <v>6500</v>
+      </c>
+      <c r="BG62" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH62" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI62" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ62" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="BK62" s="10">
+        <v>6575</v>
+      </c>
+      <c r="BL62" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM62" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP62" s="6">
+        <v>55</v>
+      </c>
+      <c r="BQ62" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR62" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="BY62" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG62" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH62" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI62" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="63" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A63" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B63" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C63" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D63" t="s">
+        <v>193</v>
+      </c>
+      <c r="E63" t="s">
+        <v>199</v>
+      </c>
+      <c r="F63" t="s">
+        <v>200</v>
+      </c>
+      <c r="H63" t="s">
+        <v>203</v>
+      </c>
+      <c r="I63" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J63" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="K63" s="6">
+        <v>56</v>
+      </c>
+      <c r="O63" s="6">
+        <v>56</v>
+      </c>
+      <c r="W63" s="8"/>
+      <c r="X63" s="8"/>
+      <c r="Y63" s="8"/>
+      <c r="Z63" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA63" s="8" t="s">
+        <v>669</v>
+      </c>
+      <c r="AC63" s="8" t="s">
+        <v>670</v>
+      </c>
+      <c r="AD63" s="8"/>
+      <c r="AE63" s="8"/>
+      <c r="AF63" s="8"/>
+      <c r="AG63" s="8"/>
+      <c r="AH63" s="8"/>
+      <c r="AI63" s="8"/>
+      <c r="AJ63" s="8"/>
+      <c r="AK63" s="8"/>
+      <c r="AL63" s="8"/>
+      <c r="AM63" s="8"/>
+      <c r="AN63" s="8"/>
+      <c r="AP63" s="8">
+        <v>34000</v>
+      </c>
+      <c r="BG63" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH63" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI63" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ63" s="8" t="s">
+        <v>981</v>
+      </c>
+      <c r="BK63" s="10">
+        <v>406</v>
+      </c>
+      <c r="BL63" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM63" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP63" s="6">
+        <v>56</v>
+      </c>
+      <c r="BQ63" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR63" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="BY63" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG63" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH63" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI63" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="64" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A64" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B64" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C64" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D64" t="s">
+        <v>193</v>
+      </c>
+      <c r="E64" t="s">
+        <v>199</v>
+      </c>
+      <c r="F64" t="s">
+        <v>200</v>
+      </c>
+      <c r="H64" t="s">
+        <v>203</v>
+      </c>
+      <c r="I64" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J64" s="12" t="s">
+        <v>418</v>
+      </c>
+      <c r="K64" s="6">
+        <v>57</v>
+      </c>
+      <c r="O64" s="6">
+        <v>57</v>
+      </c>
+      <c r="W64" s="6"/>
+      <c r="X64" s="6"/>
+      <c r="Y64" s="6"/>
+      <c r="Z64" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA64" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="AC64" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AD64" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE64" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="AF64" s="6">
+        <v>252</v>
+      </c>
+      <c r="AG64" s="6"/>
+      <c r="AH64" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI64" s="6" t="s">
+        <v>914</v>
+      </c>
+      <c r="AJ64" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK64" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AL64" s="6">
+        <v>16</v>
+      </c>
+      <c r="AM64" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AN64" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO64" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP64" s="6">
+        <v>4519</v>
+      </c>
+      <c r="BG64" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH64" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI64" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ64" s="6" t="s">
+        <v>982</v>
+      </c>
+      <c r="BK64" s="6">
+        <v>17716</v>
+      </c>
+      <c r="BL64" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM64" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP64" s="6">
+        <v>57</v>
+      </c>
+      <c r="BQ64" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR64" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="BY64" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG64" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH64" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI64" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="65" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A65" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B65" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C65" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D65" t="s">
+        <v>193</v>
+      </c>
+      <c r="E65" t="s">
+        <v>197</v>
+      </c>
+      <c r="F65" t="s">
+        <v>200</v>
+      </c>
+      <c r="H65" t="s">
+        <v>203</v>
+      </c>
+      <c r="I65" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J65" s="12" t="s">
+        <v>419</v>
+      </c>
+      <c r="K65" s="6">
+        <v>58</v>
+      </c>
+      <c r="O65" s="6">
+        <v>58</v>
+      </c>
+      <c r="W65" s="6"/>
+      <c r="X65" s="6"/>
+      <c r="Y65" s="6"/>
+      <c r="Z65" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA65" s="6" t="s">
+        <v>673</v>
+      </c>
+      <c r="AC65" s="6" t="s">
+        <v>674</v>
+      </c>
+      <c r="AD65" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE65" s="6" t="s">
+        <v>859</v>
+      </c>
+      <c r="AF65" s="6">
+        <v>611</v>
+      </c>
+      <c r="AG65" s="6"/>
+      <c r="AH65" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI65" s="6" t="s">
+        <v>901</v>
+      </c>
+      <c r="AJ65" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK65" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL65" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM65" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN65" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO65" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP65" s="6">
+        <v>34000</v>
+      </c>
+      <c r="BG65" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH65" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI65" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ65" s="6" t="s">
+        <v>983</v>
+      </c>
+      <c r="BK65" s="6">
+        <v>3154.68</v>
+      </c>
+      <c r="BL65" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM65" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP65" s="6">
+        <v>58</v>
+      </c>
+      <c r="BQ65" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR65" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="BY65" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG65" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH65" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI65" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="66" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A66" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B66" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C66" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D66" t="s">
+        <v>193</v>
+      </c>
+      <c r="E66" t="s">
+        <v>197</v>
+      </c>
+      <c r="F66" t="s">
+        <v>200</v>
+      </c>
+      <c r="H66" t="s">
+        <v>203</v>
+      </c>
+      <c r="I66" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J66" s="12" t="s">
+        <v>420</v>
+      </c>
+      <c r="K66" s="6">
+        <v>59</v>
+      </c>
+      <c r="O66" s="6">
+        <v>59</v>
+      </c>
+      <c r="W66" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="X66" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="Y66" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA66" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="AC66" s="6" t="s">
+        <v>661</v>
+      </c>
+      <c r="AD66" s="6"/>
+      <c r="AE66" s="6"/>
+      <c r="AF66" s="6"/>
+      <c r="AG66" s="6"/>
+      <c r="AH66" s="6"/>
+      <c r="AI66" s="6"/>
+      <c r="AJ66" s="6"/>
+      <c r="AK66" s="6"/>
+      <c r="AL66" s="6"/>
+      <c r="AM66" s="6"/>
+      <c r="AN66" s="6"/>
+      <c r="AP66" s="6">
+        <v>34130</v>
+      </c>
+      <c r="BG66" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH66" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI66" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ66" s="6" t="s">
+        <v>975</v>
+      </c>
+      <c r="BK66" s="6">
+        <v>5505</v>
+      </c>
+      <c r="BL66" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM66" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP66" s="6">
+        <v>59</v>
+      </c>
+      <c r="BQ66" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR66" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="BY66" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG66" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH66" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI66" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="67" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A67" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B67" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C67" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D67" t="s">
+        <v>193</v>
+      </c>
+      <c r="E67" t="s">
+        <v>197</v>
+      </c>
+      <c r="F67" t="s">
+        <v>200</v>
+      </c>
+      <c r="H67" t="s">
+        <v>203</v>
+      </c>
+      <c r="I67" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J67" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="K67" s="6">
+        <v>60</v>
+      </c>
+      <c r="O67" s="6">
+        <v>60</v>
+      </c>
+      <c r="W67" s="8"/>
+      <c r="X67" s="8"/>
+      <c r="Y67" s="8"/>
+      <c r="Z67" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA67" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="AC67" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="AD67" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE67" s="8" t="s">
+        <v>860</v>
+      </c>
+      <c r="AF67" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="AG67" s="8"/>
+      <c r="AH67" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI67" s="8" t="s">
+        <v>915</v>
+      </c>
+      <c r="AJ67" s="8">
+        <v>12</v>
+      </c>
+      <c r="AK67" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="AL67" s="8">
+        <v>12</v>
+      </c>
+      <c r="AM67" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="AN67" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO67" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP67" s="8">
+        <v>35168</v>
+      </c>
+      <c r="BG67" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH67" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI67" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ67" s="8" t="s">
+        <v>984</v>
+      </c>
+      <c r="BK67" s="17">
+        <v>1972</v>
+      </c>
+      <c r="BL67" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM67" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP67" s="6">
+        <v>60</v>
+      </c>
+      <c r="BQ67" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR67" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY67" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG67" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH67" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI67" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="68" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A68" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B68" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C68" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D68" t="s">
+        <v>193</v>
+      </c>
+      <c r="E68" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" t="s">
+        <v>200</v>
+      </c>
+      <c r="H68" t="s">
+        <v>203</v>
+      </c>
+      <c r="I68" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J68" s="12" t="s">
+        <v>422</v>
+      </c>
+      <c r="K68" s="6">
+        <v>61</v>
+      </c>
+      <c r="O68" s="6">
+        <v>61</v>
+      </c>
+      <c r="W68" s="8"/>
+      <c r="X68" s="8"/>
+      <c r="Y68" s="8"/>
+      <c r="Z68" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA68" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="AC68" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="AD68" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE68" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF68" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="AG68" s="8"/>
+      <c r="AH68" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI68" s="8" t="s">
+        <v>916</v>
+      </c>
+      <c r="AJ68" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK68" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL68" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM68" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN68" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO68" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP68" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG68" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH68" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI68" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ68" s="8" t="s">
+        <v>985</v>
+      </c>
+      <c r="BK68" s="17">
+        <v>8337.5</v>
+      </c>
+      <c r="BL68" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM68" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP68" s="6">
+        <v>61</v>
+      </c>
+      <c r="BQ68" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR68" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY68" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG68" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH68" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI68" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="69" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A69" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B69" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C69" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D69" t="s">
+        <v>193</v>
+      </c>
+      <c r="E69" t="s">
+        <v>197</v>
+      </c>
+      <c r="F69" t="s">
+        <v>200</v>
+      </c>
+      <c r="H69" t="s">
+        <v>203</v>
+      </c>
+      <c r="I69" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J69" s="12" t="s">
+        <v>423</v>
+      </c>
+      <c r="K69" s="6">
+        <v>62</v>
+      </c>
+      <c r="O69" s="6">
+        <v>62</v>
+      </c>
+      <c r="W69" s="6"/>
+      <c r="X69" s="6"/>
+      <c r="Y69" s="6"/>
+      <c r="Z69" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA69" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC69" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD69" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE69" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF69" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG69" s="6"/>
+      <c r="AH69" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI69" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="AJ69" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK69" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL69" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM69" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN69" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO69" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP69" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG69" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH69" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI69" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ69" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK69" s="18">
+        <v>1155</v>
+      </c>
+      <c r="BL69" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM69" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP69" s="6">
+        <v>62</v>
+      </c>
+      <c r="BQ69" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR69" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY69" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG69" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH69" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI69" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="70" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A70" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B70" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C70" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D70" t="s">
+        <v>193</v>
+      </c>
+      <c r="E70" t="s">
+        <v>197</v>
+      </c>
+      <c r="F70" t="s">
+        <v>200</v>
+      </c>
+      <c r="H70" t="s">
+        <v>203</v>
+      </c>
+      <c r="I70" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J70" s="12" t="s">
+        <v>424</v>
+      </c>
+      <c r="K70" s="6">
+        <v>63</v>
+      </c>
+      <c r="O70" s="6">
+        <v>63</v>
+      </c>
+      <c r="W70" s="6"/>
+      <c r="X70" s="6"/>
+      <c r="Y70" s="6"/>
+      <c r="Z70" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA70" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="AC70" s="6" t="s">
+        <v>682</v>
+      </c>
+      <c r="AD70" s="6"/>
+      <c r="AE70" s="6"/>
+      <c r="AF70" s="6"/>
+      <c r="AG70" s="6"/>
+      <c r="AH70" s="6"/>
+      <c r="AI70" s="6"/>
+      <c r="AJ70" s="6"/>
+      <c r="AK70" s="6"/>
+      <c r="AL70" s="6"/>
+      <c r="AM70" s="6"/>
+      <c r="AN70" s="6"/>
+      <c r="AP70" s="6">
+        <v>35090</v>
+      </c>
+      <c r="BG70" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH70" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI70" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ70" s="6" t="s">
+        <v>987</v>
+      </c>
+      <c r="BK70" s="18">
+        <v>9071.7000000000007</v>
+      </c>
+      <c r="BL70" s="7">
+        <v>45566</v>
+      </c>
+      <c r="BM70" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP70" s="6">
+        <v>63</v>
+      </c>
+      <c r="BQ70" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR70" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY70" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG70" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH70" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI70" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="71" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A71" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B71" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C71" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D71" t="s">
+        <v>193</v>
+      </c>
+      <c r="E71" t="s">
+        <v>199</v>
+      </c>
+      <c r="F71" t="s">
+        <v>200</v>
+      </c>
+      <c r="H71" t="s">
+        <v>203</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J71" s="12" t="s">
+        <v>425</v>
+      </c>
+      <c r="K71" s="6">
+        <v>64</v>
+      </c>
+      <c r="O71" s="6">
+        <v>64</v>
+      </c>
+      <c r="W71" s="6"/>
+      <c r="X71" s="6"/>
+      <c r="Y71" s="6"/>
+      <c r="Z71" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA71" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="AC71" s="6"/>
+      <c r="AD71" s="6"/>
+      <c r="AE71" s="6"/>
+      <c r="AF71" s="6"/>
+      <c r="AG71" s="6"/>
+      <c r="AH71" s="6"/>
+      <c r="AI71" s="6"/>
+      <c r="AJ71" s="6"/>
+      <c r="AK71" s="6"/>
+      <c r="AL71" s="6"/>
+      <c r="AM71" s="6"/>
+      <c r="AN71" s="6"/>
+      <c r="AP71" s="6"/>
+      <c r="BG71" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH71" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI71" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ71" s="6" t="s">
+        <v>988</v>
+      </c>
+      <c r="BK71" s="18">
+        <v>560</v>
+      </c>
+      <c r="BL71" s="7">
+        <v>45566</v>
+      </c>
+      <c r="BM71" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP71" s="6">
+        <v>64</v>
+      </c>
+      <c r="BQ71" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR71" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY71" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG71" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH71" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI71" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="72" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A72" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B72" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C72" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D72" t="s">
+        <v>193</v>
+      </c>
+      <c r="E72" t="s">
+        <v>197</v>
+      </c>
+      <c r="F72" t="s">
+        <v>200</v>
+      </c>
+      <c r="H72" t="s">
+        <v>203</v>
+      </c>
+      <c r="I72" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J72" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="K72" s="6">
+        <v>65</v>
+      </c>
+      <c r="O72" s="6">
+        <v>65</v>
+      </c>
+      <c r="W72" s="6"/>
+      <c r="X72" s="6"/>
+      <c r="Y72" s="6"/>
+      <c r="Z72" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA72" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC72" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD72" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE72" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF72" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG72" s="6"/>
+      <c r="AH72" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI72" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="AJ72" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK72" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL72" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM72" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN72" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO72" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP72" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG72" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH72" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI72" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ72" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK72" s="18">
+        <v>1320</v>
+      </c>
+      <c r="BL72" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM72" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP72" s="6">
+        <v>65</v>
+      </c>
+      <c r="BQ72" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR72" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY72" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG72" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH72" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI72" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="73" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A73" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B73" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C73" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D73" t="s">
+        <v>193</v>
+      </c>
+      <c r="E73" t="s">
+        <v>197</v>
+      </c>
+      <c r="F73" t="s">
+        <v>200</v>
+      </c>
+      <c r="H73" t="s">
+        <v>203</v>
+      </c>
+      <c r="I73" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J73" s="12" t="s">
+        <v>427</v>
+      </c>
+      <c r="K73" s="6">
+        <v>66</v>
+      </c>
+      <c r="O73" s="6">
+        <v>66</v>
+      </c>
+      <c r="W73" s="8"/>
+      <c r="X73" s="8"/>
+      <c r="Y73" s="8"/>
+      <c r="Z73" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA73" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="AC73" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="AD73" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE73" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="AF73" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="AG73" s="8"/>
+      <c r="AH73" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI73" s="8" t="s">
+        <v>918</v>
+      </c>
+      <c r="AJ73" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK73" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL73" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM73" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN73" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO73" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP73" s="8">
+        <v>27020</v>
+      </c>
+      <c r="BG73" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH73" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI73" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ73" s="8" t="s">
+        <v>989</v>
+      </c>
+      <c r="BK73" s="17">
+        <v>249.1</v>
+      </c>
+      <c r="BL73" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM73" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP73" s="6">
+        <v>66</v>
+      </c>
+      <c r="BQ73" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR73" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY73" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG73" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH73" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI73" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="74" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A74" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B74" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C74" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D74" t="s">
+        <v>193</v>
+      </c>
+      <c r="E74" t="s">
+        <v>197</v>
+      </c>
+      <c r="F74" t="s">
+        <v>200</v>
+      </c>
+      <c r="H74" t="s">
+        <v>203</v>
+      </c>
+      <c r="I74" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J74" s="12" t="s">
+        <v>428</v>
+      </c>
+      <c r="K74" s="6">
+        <v>67</v>
+      </c>
+      <c r="O74" s="6">
+        <v>67</v>
+      </c>
+      <c r="W74" s="6"/>
+      <c r="X74" s="6"/>
+      <c r="Y74" s="6"/>
+      <c r="Z74" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA74" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC74" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD74" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE74" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF74" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG74" s="6"/>
+      <c r="AH74" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI74" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="AJ74" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK74" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL74" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM74" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN74" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO74" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP74" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG74" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH74" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI74" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ74" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK74" s="18">
+        <v>1155</v>
+      </c>
+      <c r="BL74" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM74" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP74" s="6">
+        <v>67</v>
+      </c>
+      <c r="BQ74" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR74" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY74" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG74" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH74" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI74" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="75" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A75" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B75" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C75" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D75" t="s">
+        <v>193</v>
+      </c>
+      <c r="E75" t="s">
+        <v>197</v>
+      </c>
+      <c r="F75" t="s">
+        <v>200</v>
+      </c>
+      <c r="H75" t="s">
+        <v>203</v>
+      </c>
+      <c r="I75" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J75" s="12" t="s">
+        <v>429</v>
+      </c>
+      <c r="K75" s="6">
+        <v>68</v>
+      </c>
+      <c r="O75" s="6">
+        <v>68</v>
+      </c>
+      <c r="W75" s="6"/>
+      <c r="X75" s="6"/>
+      <c r="Y75" s="6"/>
+      <c r="Z75" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA75" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC75" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD75" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE75" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF75" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG75" s="6"/>
+      <c r="AH75" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI75" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="AJ75" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK75" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL75" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM75" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN75" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO75" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP75" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG75" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH75" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI75" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ75" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK75" s="18">
+        <v>990</v>
+      </c>
+      <c r="BL75" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM75" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP75" s="6">
+        <v>68</v>
+      </c>
+      <c r="BQ75" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR75" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY75" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG75" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH75" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI75" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="76" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A76" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B76" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C76" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D76" t="s">
+        <v>193</v>
+      </c>
+      <c r="E76" t="s">
+        <v>197</v>
+      </c>
+      <c r="F76" t="s">
+        <v>200</v>
+      </c>
+      <c r="H76" t="s">
+        <v>203</v>
+      </c>
+      <c r="I76" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J76" s="12" t="s">
+        <v>430</v>
+      </c>
+      <c r="K76" s="6">
+        <v>69</v>
+      </c>
+      <c r="O76" s="6">
+        <v>69</v>
+      </c>
+      <c r="W76" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="X76" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Y76" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA76" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="AC76" s="14" t="s">
+        <v>689</v>
+      </c>
+      <c r="AD76" s="8"/>
+      <c r="AE76" s="8"/>
+      <c r="AF76" s="8"/>
+      <c r="AG76" s="8"/>
+      <c r="AH76" s="8"/>
+      <c r="AI76" s="8"/>
+      <c r="AJ76" s="8"/>
+      <c r="AK76" s="8"/>
+      <c r="AL76" s="8"/>
+      <c r="AM76" s="8"/>
+      <c r="AN76" s="8"/>
+      <c r="AP76" s="8">
+        <v>35047</v>
+      </c>
+      <c r="BG76" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH76" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI76" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ76" s="8" t="s">
+        <v>990</v>
+      </c>
+      <c r="BK76" s="17">
+        <v>14802.75</v>
+      </c>
+      <c r="BL76" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM76" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP76" s="6">
+        <v>69</v>
+      </c>
+      <c r="BQ76" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR76" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY76" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG76" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH76" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI76" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="77" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A77" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B77" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C77" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D77" t="s">
+        <v>193</v>
+      </c>
+      <c r="E77" t="s">
+        <v>199</v>
+      </c>
+      <c r="F77" t="s">
+        <v>200</v>
+      </c>
+      <c r="H77" t="s">
+        <v>203</v>
+      </c>
+      <c r="I77" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J77" s="12" t="s">
+        <v>431</v>
+      </c>
+      <c r="K77" s="6">
+        <v>70</v>
+      </c>
+      <c r="O77" s="6">
+        <v>70</v>
+      </c>
+      <c r="W77" s="6"/>
+      <c r="X77" s="6"/>
+      <c r="Y77" s="6"/>
+      <c r="Z77" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA77" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="AC77" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="AD77" s="6"/>
+      <c r="AE77" s="6"/>
+      <c r="AF77" s="6"/>
+      <c r="AG77" s="6"/>
+      <c r="AH77" s="6"/>
+      <c r="AI77" s="6"/>
+      <c r="AJ77" s="6"/>
+      <c r="AK77" s="6"/>
+      <c r="AL77" s="6"/>
+      <c r="AM77" s="6"/>
+      <c r="AN77" s="6"/>
+      <c r="AP77" s="6">
+        <v>35018</v>
+      </c>
+      <c r="BG77" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH77" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI77" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ77" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="BK77" s="18">
+        <v>600</v>
+      </c>
+      <c r="BL77" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM77" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP77" s="6">
+        <v>70</v>
+      </c>
+      <c r="BQ77" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR77" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY77" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG77" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH77" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI77" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="78" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A78" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B78" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C78" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D78" t="s">
+        <v>193</v>
+      </c>
+      <c r="E78" t="s">
+        <v>199</v>
+      </c>
+      <c r="F78" t="s">
+        <v>200</v>
+      </c>
+      <c r="H78" t="s">
+        <v>203</v>
+      </c>
+      <c r="I78" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J78" s="12" t="s">
+        <v>432</v>
+      </c>
+      <c r="K78" s="6">
+        <v>71</v>
+      </c>
+      <c r="O78" s="6">
+        <v>71</v>
+      </c>
+      <c r="W78" s="6"/>
+      <c r="X78" s="6"/>
+      <c r="Y78" s="6"/>
+      <c r="Z78" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA78" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="AC78" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="AD78" s="6"/>
+      <c r="AE78" s="6"/>
+      <c r="AF78" s="6"/>
+      <c r="AG78" s="6"/>
+      <c r="AH78" s="6"/>
+      <c r="AI78" s="6"/>
+      <c r="AJ78" s="6"/>
+      <c r="AK78" s="6"/>
+      <c r="AL78" s="6"/>
+      <c r="AM78" s="6"/>
+      <c r="AN78" s="6"/>
+      <c r="AP78" s="6">
+        <v>35018</v>
+      </c>
+      <c r="BG78" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH78" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI78" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ78" s="6" t="s">
+        <v>992</v>
+      </c>
+      <c r="BK78" s="18">
+        <v>700</v>
+      </c>
+      <c r="BL78" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM78" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP78" s="6">
+        <v>71</v>
+      </c>
+      <c r="BQ78" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR78" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY78" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG78" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH78" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI78" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="79" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A79" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B79" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C79" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D79" t="s">
+        <v>193</v>
+      </c>
+      <c r="E79" t="s">
+        <v>197</v>
+      </c>
+      <c r="F79" t="s">
+        <v>200</v>
+      </c>
+      <c r="H79" t="s">
+        <v>203</v>
+      </c>
+      <c r="I79" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J79" s="12" t="s">
+        <v>433</v>
+      </c>
+      <c r="K79" s="6">
+        <v>72</v>
+      </c>
+      <c r="O79" s="6">
+        <v>72</v>
+      </c>
+      <c r="W79" s="8"/>
+      <c r="X79" s="8"/>
+      <c r="Y79" s="8"/>
+      <c r="Z79" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA79" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="AC79" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="AD79" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE79" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF79" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="AG79" s="8"/>
+      <c r="AH79" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI79" s="8" t="s">
+        <v>916</v>
+      </c>
+      <c r="AJ79" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK79" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL79" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM79" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN79" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO79" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP79" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG79" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH79" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI79" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ79" s="8" t="s">
+        <v>993</v>
+      </c>
+      <c r="BK79" s="17">
+        <v>11994.4</v>
+      </c>
+      <c r="BL79" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM79" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP79" s="6">
+        <v>72</v>
+      </c>
+      <c r="BQ79" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR79" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY79" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG79" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH79" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI79" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="80" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A80" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B80" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C80" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D80" t="s">
+        <v>193</v>
+      </c>
+      <c r="E80" t="s">
+        <v>197</v>
+      </c>
+      <c r="F80" t="s">
+        <v>200</v>
+      </c>
+      <c r="H80" t="s">
+        <v>203</v>
+      </c>
+      <c r="I80" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J80" s="12" t="s">
+        <v>434</v>
+      </c>
+      <c r="K80" s="6">
+        <v>73</v>
+      </c>
+      <c r="O80" s="6">
+        <v>73</v>
+      </c>
+      <c r="W80" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="X80" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="Y80" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA80" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="AC80" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="AD80" s="6"/>
+      <c r="AE80" s="6"/>
+      <c r="AF80" s="6"/>
+      <c r="AG80" s="6"/>
+      <c r="AH80" s="6"/>
+      <c r="AI80" s="6"/>
+      <c r="AJ80" s="6"/>
+      <c r="AK80" s="6"/>
+      <c r="AL80" s="6"/>
+      <c r="AM80" s="6"/>
+      <c r="AN80" s="6"/>
+      <c r="AP80" s="6">
+        <v>35067</v>
+      </c>
+      <c r="BG80" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH80" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI80" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ80" s="6" t="s">
+        <v>994</v>
+      </c>
+      <c r="BK80" s="18">
+        <v>56805.07</v>
+      </c>
+      <c r="BL80" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM80" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP80" s="6">
+        <v>73</v>
+      </c>
+      <c r="BQ80" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR80" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY80" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG80" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH80" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI80" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="81" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A81" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B81" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C81" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D81" t="s">
+        <v>193</v>
+      </c>
+      <c r="E81" t="s">
+        <v>199</v>
+      </c>
+      <c r="F81" t="s">
+        <v>200</v>
+      </c>
+      <c r="H81" t="s">
+        <v>203</v>
+      </c>
+      <c r="I81" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J81" s="12" t="s">
+        <v>435</v>
+      </c>
+      <c r="K81" s="6">
+        <v>74</v>
+      </c>
+      <c r="O81" s="6">
+        <v>74</v>
+      </c>
+      <c r="W81" s="6"/>
+      <c r="X81" s="6"/>
+      <c r="Y81" s="6"/>
+      <c r="Z81" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA81" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="AC81" s="6" t="s">
+        <v>698</v>
+      </c>
+      <c r="AD81" s="6"/>
+      <c r="AE81" s="6"/>
+      <c r="AF81" s="6"/>
+      <c r="AG81" s="6"/>
+      <c r="AH81" s="6"/>
+      <c r="AI81" s="6"/>
+      <c r="AJ81" s="6"/>
+      <c r="AK81" s="6"/>
+      <c r="AL81" s="6"/>
+      <c r="AM81" s="6"/>
+      <c r="AN81" s="6"/>
+      <c r="AP81" s="6">
+        <v>34162</v>
+      </c>
+      <c r="BG81" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH81" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI81" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ81" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="BK81" s="18">
+        <v>9748.91</v>
+      </c>
+      <c r="BL81" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM81" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP81" s="6">
+        <v>74</v>
+      </c>
+      <c r="BQ81" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR81" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY81" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG81" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH81" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI81" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="82" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A82" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B82" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C82" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D82" t="s">
+        <v>193</v>
+      </c>
+      <c r="E82" t="s">
+        <v>197</v>
+      </c>
+      <c r="F82" t="s">
+        <v>200</v>
+      </c>
+      <c r="H82" t="s">
+        <v>203</v>
+      </c>
+      <c r="I82" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J82" s="12" t="s">
+        <v>436</v>
+      </c>
+      <c r="K82" s="6">
+        <v>75</v>
+      </c>
+      <c r="O82" s="6">
+        <v>75</v>
+      </c>
+      <c r="W82" s="6"/>
+      <c r="X82" s="6"/>
+      <c r="Y82" s="6"/>
+      <c r="Z82" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA82" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC82" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD82" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE82" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF82" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG82" s="6"/>
+      <c r="AH82" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI82" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="AJ82" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK82" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL82" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM82" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN82" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO82" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP82" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG82" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH82" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI82" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ82" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK82" s="18">
+        <v>1155</v>
+      </c>
+      <c r="BL82" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM82" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP82" s="6">
+        <v>75</v>
+      </c>
+      <c r="BQ82" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR82" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY82" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG82" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH82" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI82" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="83" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A83" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B83" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C83" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D83" t="s">
+        <v>193</v>
+      </c>
+      <c r="E83" t="s">
+        <v>197</v>
+      </c>
+      <c r="F83" t="s">
+        <v>200</v>
+      </c>
+      <c r="H83" t="s">
+        <v>203</v>
+      </c>
+      <c r="I83" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J83" s="12" t="s">
+        <v>437</v>
+      </c>
+      <c r="K83" s="6">
+        <v>76</v>
+      </c>
+      <c r="O83" s="6">
+        <v>76</v>
+      </c>
+      <c r="W83" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="X83" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="Y83" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA83" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="AC83" s="8" t="s">
+        <v>703</v>
+      </c>
+      <c r="AD83" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE83" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="AF83" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="AG83" s="8"/>
+      <c r="AH83" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI83" s="8" t="s">
+        <v>916</v>
+      </c>
+      <c r="AJ83" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK83" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL83" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM83" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN83" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO83" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP83" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG83" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH83" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI83" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ83" s="8" t="s">
+        <v>996</v>
+      </c>
+      <c r="BK83" s="17">
+        <v>1004.39</v>
+      </c>
+      <c r="BL83" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM83" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP83" s="6">
+        <v>76</v>
+      </c>
+      <c r="BQ83" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR83" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY83" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG83" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH83" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI83" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="84" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A84" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B84" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C84" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D84" t="s">
+        <v>193</v>
+      </c>
+      <c r="E84" t="s">
+        <v>199</v>
+      </c>
+      <c r="F84" t="s">
+        <v>200</v>
+      </c>
+      <c r="H84" t="s">
+        <v>203</v>
+      </c>
+      <c r="I84" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J84" s="12" t="s">
+        <v>438</v>
+      </c>
+      <c r="K84" s="6">
+        <v>77</v>
+      </c>
+      <c r="O84" s="6">
+        <v>77</v>
+      </c>
+      <c r="W84" s="8"/>
+      <c r="X84" s="8"/>
+      <c r="Y84" s="8"/>
+      <c r="Z84" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA84" s="8" t="s">
+        <v>704</v>
+      </c>
+      <c r="AC84" s="8" t="s">
+        <v>705</v>
+      </c>
+      <c r="AD84" s="8"/>
+      <c r="AE84" s="8"/>
+      <c r="AF84" s="8"/>
+      <c r="AG84" s="8"/>
+      <c r="AH84" s="8"/>
+      <c r="AI84" s="8"/>
+      <c r="AJ84" s="8"/>
+      <c r="AK84" s="8"/>
+      <c r="AL84" s="8"/>
+      <c r="AM84" s="8"/>
+      <c r="AN84" s="8"/>
+      <c r="AP84" s="8">
+        <v>6600</v>
+      </c>
+      <c r="BG84" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH84" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI84" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ84" s="8" t="s">
+        <v>997</v>
+      </c>
+      <c r="BK84" s="17">
+        <v>120694.72</v>
+      </c>
+      <c r="BL84" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM84" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP84" s="6">
+        <v>77</v>
+      </c>
+      <c r="BQ84" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR84" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY84" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG84" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH84" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI84" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="85" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A85" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B85" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C85" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D85" t="s">
+        <v>193</v>
+      </c>
+      <c r="E85" t="s">
+        <v>197</v>
+      </c>
+      <c r="F85" t="s">
+        <v>200</v>
+      </c>
+      <c r="H85" t="s">
+        <v>203</v>
+      </c>
+      <c r="I85" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J85" s="12" t="s">
+        <v>439</v>
+      </c>
+      <c r="K85" s="6">
+        <v>78</v>
+      </c>
+      <c r="O85" s="6">
+        <v>78</v>
+      </c>
+      <c r="W85" s="6"/>
+      <c r="X85" s="6"/>
+      <c r="Y85" s="6"/>
+      <c r="Z85" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA85" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC85" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD85" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE85" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF85" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG85" s="6"/>
+      <c r="AH85" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI85" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="AJ85" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK85" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL85" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM85" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN85" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO85" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP85" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG85" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH85" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI85" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ85" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK85" s="18">
+        <v>1320</v>
+      </c>
+      <c r="BL85" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM85" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP85" s="6">
+        <v>78</v>
+      </c>
+      <c r="BQ85" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR85" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY85" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG85" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH85" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI85" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="86" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A86" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B86" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C86" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D86" t="s">
+        <v>193</v>
+      </c>
+      <c r="E86" t="s">
+        <v>197</v>
+      </c>
+      <c r="F86" t="s">
+        <v>200</v>
+      </c>
+      <c r="H86" t="s">
+        <v>203</v>
+      </c>
+      <c r="I86" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J86" s="12" t="s">
+        <v>440</v>
+      </c>
+      <c r="K86" s="6">
+        <v>79</v>
+      </c>
+      <c r="O86" s="6">
+        <v>79</v>
+      </c>
+      <c r="W86" s="8"/>
+      <c r="X86" s="8"/>
+      <c r="Y86" s="8"/>
+      <c r="Z86" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA86" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="AC86" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="AD86" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE86" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF86" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="AG86" s="8"/>
+      <c r="AH86" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI86" s="8" t="s">
+        <v>916</v>
+      </c>
+      <c r="AJ86" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK86" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL86" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM86" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN86" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO86" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP86" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG86" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH86" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI86" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ86" s="8" t="s">
+        <v>998</v>
+      </c>
+      <c r="BK86" s="17">
+        <v>1450</v>
+      </c>
+      <c r="BL86" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM86" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP86" s="6">
+        <v>79</v>
+      </c>
+      <c r="BQ86" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR86" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY86" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG86" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH86" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI86" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="87" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A87" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B87" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C87" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D87" t="s">
+        <v>193</v>
+      </c>
+      <c r="E87" t="s">
+        <v>199</v>
+      </c>
+      <c r="F87" t="s">
+        <v>200</v>
+      </c>
+      <c r="H87" t="s">
+        <v>203</v>
+      </c>
+      <c r="I87" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J87" s="12" t="s">
+        <v>441</v>
+      </c>
+      <c r="K87" s="6">
+        <v>80</v>
+      </c>
+      <c r="O87" s="6">
+        <v>80</v>
+      </c>
+      <c r="W87" s="6"/>
+      <c r="X87" s="6"/>
+      <c r="Y87" s="6"/>
+      <c r="Z87" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA87" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="AC87" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AD87" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE87" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="AF87" s="6">
+        <v>252</v>
+      </c>
+      <c r="AG87" s="6"/>
+      <c r="AH87" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI87" s="6" t="s">
+        <v>914</v>
+      </c>
+      <c r="AJ87" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK87" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AL87" s="6">
+        <v>16</v>
+      </c>
+      <c r="AM87" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AN87" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO87" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP87" s="6">
+        <v>4519</v>
+      </c>
+      <c r="BG87" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH87" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI87" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ87" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="BK87" s="18">
+        <v>7499</v>
+      </c>
+      <c r="BL87" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM87" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP87" s="6">
+        <v>80</v>
+      </c>
+      <c r="BQ87" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR87" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY87" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG87" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH87" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI87" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="88" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A88" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B88" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C88" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D88" t="s">
+        <v>193</v>
+      </c>
+      <c r="E88" t="s">
+        <v>199</v>
+      </c>
+      <c r="F88" t="s">
+        <v>200</v>
+      </c>
+      <c r="H88" t="s">
+        <v>203</v>
+      </c>
+      <c r="I88" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J88" s="12" t="s">
+        <v>442</v>
+      </c>
+      <c r="K88" s="6">
+        <v>81</v>
+      </c>
+      <c r="O88" s="6">
+        <v>81</v>
+      </c>
+      <c r="W88" s="6"/>
+      <c r="X88" s="6"/>
+      <c r="Y88" s="6"/>
+      <c r="Z88" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA88" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="AC88" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AD88" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE88" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="AF88" s="6">
+        <v>252</v>
+      </c>
+      <c r="AG88" s="6"/>
+      <c r="AH88" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI88" s="6" t="s">
+        <v>914</v>
+      </c>
+      <c r="AJ88" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK88" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AL88" s="6">
+        <v>16</v>
+      </c>
+      <c r="AM88" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AN88" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO88" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP88" s="6">
+        <v>4519</v>
+      </c>
+      <c r="BG88" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH88" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI88" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ88" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="BK88" s="18">
+        <v>2398</v>
+      </c>
+      <c r="BL88" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM88" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP88" s="6">
+        <v>81</v>
+      </c>
+      <c r="BQ88" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR88" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY88" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG88" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH88" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI88" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="89" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A89" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B89" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C89" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D89" t="s">
+        <v>193</v>
+      </c>
+      <c r="E89" t="s">
+        <v>197</v>
+      </c>
+      <c r="F89" t="s">
+        <v>200</v>
+      </c>
+      <c r="H89" t="s">
+        <v>203</v>
+      </c>
+      <c r="I89" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J89" s="12" t="s">
+        <v>443</v>
+      </c>
+      <c r="K89" s="6">
+        <v>82</v>
+      </c>
+      <c r="O89" s="6">
+        <v>82</v>
+      </c>
+      <c r="W89" s="6"/>
+      <c r="X89" s="6"/>
+      <c r="Y89" s="6"/>
+      <c r="Z89" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA89" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC89" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD89" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE89" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF89" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG89" s="6"/>
+      <c r="AH89" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI89" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="AJ89" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK89" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL89" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM89" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN89" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO89" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP89" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG89" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH89" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI89" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ89" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK89" s="18">
+        <v>1320</v>
+      </c>
+      <c r="BL89" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM89" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP89" s="6">
+        <v>82</v>
+      </c>
+      <c r="BQ89" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR89" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY89" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG89" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH89" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI89" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="90" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A90" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B90" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C90" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D90" t="s">
+        <v>193</v>
+      </c>
+      <c r="E90" t="s">
+        <v>197</v>
+      </c>
+      <c r="F90" t="s">
+        <v>200</v>
+      </c>
+      <c r="H90" t="s">
+        <v>203</v>
+      </c>
+      <c r="I90" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J90" s="12" t="s">
+        <v>444</v>
+      </c>
+      <c r="K90" s="6">
+        <v>83</v>
+      </c>
+      <c r="O90" s="6">
+        <v>83</v>
+      </c>
+      <c r="W90" s="8"/>
+      <c r="X90" s="8"/>
+      <c r="Y90" s="8"/>
+      <c r="Z90" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA90" s="8" t="s">
+        <v>706</v>
+      </c>
+      <c r="AC90" s="8" t="s">
+        <v>707</v>
+      </c>
+      <c r="AD90" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE90" s="8" t="s">
+        <v>869</v>
+      </c>
+      <c r="AF90" s="8"/>
+      <c r="AG90" s="8"/>
+      <c r="AH90" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI90" s="8" t="s">
+        <v>916</v>
+      </c>
+      <c r="AJ90" s="8">
+        <v>7</v>
+      </c>
+      <c r="AK90" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AL90" s="8">
+        <v>7</v>
+      </c>
+      <c r="AM90" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AN90" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO90" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP90" s="8">
+        <v>35000</v>
+      </c>
+      <c r="BG90" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH90" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI90" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ90" s="8" t="s">
+        <v>999</v>
+      </c>
+      <c r="BK90" s="17">
+        <v>1002.38</v>
+      </c>
+      <c r="BL90" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM90" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP90" s="6">
+        <v>83</v>
+      </c>
+      <c r="BQ90" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR90" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY90" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG90" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH90" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI90" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="91" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A91" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B91" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C91" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D91" t="s">
+        <v>193</v>
+      </c>
+      <c r="E91" t="s">
+        <v>197</v>
+      </c>
+      <c r="F91" t="s">
+        <v>200</v>
+      </c>
+      <c r="H91" t="s">
+        <v>203</v>
+      </c>
+      <c r="I91" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J91" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="K91" s="6">
+        <v>84</v>
+      </c>
+      <c r="O91" s="6">
+        <v>84</v>
+      </c>
+      <c r="W91" s="6"/>
+      <c r="X91" s="6"/>
+      <c r="Y91" s="6"/>
+      <c r="Z91" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA91" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC91" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD91" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE91" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF91" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG91" s="6"/>
+      <c r="AH91" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI91" s="6" t="s">
+        <v>917</v>
+      </c>
+      <c r="AJ91" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK91" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL91" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM91" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN91" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO91" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP91" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG91" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH91" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI91" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ91" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK91" s="18">
+        <v>1155</v>
+      </c>
+      <c r="BL91" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM91" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP91" s="6">
+        <v>84</v>
+      </c>
+      <c r="BQ91" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR91" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY91" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG91" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH91" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI91" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="92" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A92" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B92" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C92" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D92" t="s">
+        <v>193</v>
+      </c>
+      <c r="E92" t="s">
+        <v>197</v>
+      </c>
+      <c r="F92" t="s">
+        <v>200</v>
+      </c>
+      <c r="H92" t="s">
+        <v>203</v>
+      </c>
+      <c r="I92" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J92" s="12" t="s">
+        <v>446</v>
+      </c>
+      <c r="K92" s="6">
+        <v>85</v>
+      </c>
+      <c r="O92" s="6">
+        <v>85</v>
+      </c>
+      <c r="W92" s="8"/>
+      <c r="X92" s="8"/>
+      <c r="Y92" s="8"/>
+      <c r="Z92" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA92" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="AC92" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="AD92" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE92" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="AF92" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="AG92" s="8"/>
+      <c r="AH92" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI92" s="8" t="s">
+        <v>918</v>
+      </c>
+      <c r="AJ92" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK92" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL92" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM92" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN92" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO92" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP92" s="8">
+        <v>27020</v>
+      </c>
+      <c r="BG92" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH92" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI92" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ92" s="8" t="s">
+        <v>1000</v>
+      </c>
+      <c r="BK92" s="17">
+        <v>8053.68</v>
+      </c>
+      <c r="BL92" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM92" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP92" s="6">
+        <v>85</v>
+      </c>
+      <c r="BQ92" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR92" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY92" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG92" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH92" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI92" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="93" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A93" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B93" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C93" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D93" t="s">
+        <v>193</v>
+      </c>
+      <c r="E93" t="s">
+        <v>197</v>
+      </c>
+      <c r="F93" t="s">
+        <v>200</v>
+      </c>
+      <c r="H93" t="s">
+        <v>203</v>
+      </c>
+      <c r="I93" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J93" s="12" t="s">
+        <v>447</v>
+      </c>
+      <c r="K93" s="6">
+        <v>86</v>
+      </c>
+      <c r="O93" s="6">
+        <v>86</v>
+      </c>
+      <c r="W93" s="8"/>
+      <c r="X93" s="8"/>
+      <c r="Y93" s="8"/>
+      <c r="Z93" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA93" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="AC93" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="AD93" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE93" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF93" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="AG93" s="8"/>
+      <c r="AH93" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI93" s="8" t="s">
+        <v>916</v>
+      </c>
+      <c r="AJ93" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK93" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL93" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM93" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN93" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO93" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP93" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG93" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH93" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI93" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ93" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="BK93" s="17">
+        <v>9815.02</v>
+      </c>
+      <c r="BL93" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM93" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP93" s="6">
+        <v>86</v>
+      </c>
+      <c r="BQ93" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR93" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY93" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG93" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH93" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI93" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="94" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A94" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B94" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C94" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D94" t="s">
+        <v>193</v>
+      </c>
+      <c r="E94" t="s">
+        <v>199</v>
+      </c>
+      <c r="F94" t="s">
+        <v>200</v>
+      </c>
+      <c r="H94" t="s">
+        <v>203</v>
+      </c>
+      <c r="I94" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J94" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="K94" s="6">
+        <v>87</v>
+      </c>
+      <c r="O94" s="6">
+        <v>87</v>
+      </c>
+      <c r="W94" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="X94" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="Y94" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA94" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="AC94" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="AD94" s="6"/>
+      <c r="AE94" s="6"/>
+      <c r="AF94" s="6"/>
+      <c r="AG94" s="6"/>
+      <c r="AH94" s="6"/>
+      <c r="AI94" s="6"/>
+      <c r="AJ94" s="6"/>
+      <c r="AK94" s="6"/>
+      <c r="AL94" s="6"/>
+      <c r="AM94" s="6"/>
+      <c r="AN94" s="6"/>
+      <c r="AP94" s="6">
+        <v>27368</v>
+      </c>
+      <c r="BG94" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH94" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI94" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ94" s="6" t="s">
+        <v>1002</v>
+      </c>
+      <c r="BK94" s="18">
+        <v>20189.8</v>
+      </c>
+      <c r="BL94" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM94" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP94" s="6">
+        <v>87</v>
+      </c>
+      <c r="BQ94" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR94" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY94" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG94" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH94" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI94" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="95" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A95" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B95" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C95" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D95" t="s">
+        <v>193</v>
+      </c>
+      <c r="E95" t="s">
+        <v>197</v>
+      </c>
+      <c r="F95" t="s">
+        <v>200</v>
+      </c>
+      <c r="H95" t="s">
+        <v>203</v>
+      </c>
+      <c r="I95" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J95" s="12" t="s">
+        <v>449</v>
+      </c>
+      <c r="K95" s="6">
+        <v>88</v>
+      </c>
+      <c r="O95" s="6">
+        <v>88</v>
+      </c>
+      <c r="W95" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="X95" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="Y95" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA95" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="AC95" s="8" t="s">
+        <v>703</v>
+      </c>
+      <c r="AD95" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE95" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="AF95" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="AG95" s="8"/>
+      <c r="AH95" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI95" s="8" t="s">
+        <v>916</v>
+      </c>
+      <c r="AJ95" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK95" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL95" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM95" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN95" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO95" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP95" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG95" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH95" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI95" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ95" s="8" t="s">
+        <v>1003</v>
+      </c>
+      <c r="BK95" s="17">
+        <v>10374.33</v>
+      </c>
+      <c r="BL95" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM95" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP95" s="6">
+        <v>88</v>
+      </c>
+      <c r="BQ95" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR95" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY95" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG95" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH95" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI95" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="96" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A96" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B96" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C96" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D96" t="s">
+        <v>193</v>
+      </c>
+      <c r="E96" t="s">
+        <v>197</v>
+      </c>
+      <c r="F96" t="s">
+        <v>200</v>
+      </c>
+      <c r="H96" t="s">
+        <v>203</v>
+      </c>
+      <c r="I96" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J96" s="12" t="s">
+        <v>450</v>
+      </c>
+      <c r="K96" s="6">
+        <v>89</v>
+      </c>
+      <c r="O96" s="6">
+        <v>89</v>
+      </c>
+      <c r="W96" s="8"/>
+      <c r="X96" s="8"/>
+      <c r="Y96" s="8"/>
+      <c r="Z96" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA96" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="AC96" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="AD96" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE96" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="AF96" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="AG96" s="8"/>
+      <c r="AH96" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI96" s="8" t="s">
+        <v>918</v>
+      </c>
+      <c r="AJ96" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK96" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL96" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM96" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN96" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO96" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP96" s="8">
+        <v>27020</v>
+      </c>
+      <c r="BG96" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH96" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI96" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ96" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="BK96" s="17">
+        <v>10457.450000000001</v>
+      </c>
+      <c r="BL96" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM96" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP96" s="6">
+        <v>89</v>
+      </c>
+      <c r="BQ96" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR96" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY96" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG96" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH96" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI96" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="97" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A97" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B97" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C97" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D97" t="s">
+        <v>193</v>
+      </c>
+      <c r="E97" t="s">
+        <v>197</v>
+      </c>
+      <c r="F97" t="s">
+        <v>200</v>
+      </c>
+      <c r="H97" t="s">
+        <v>203</v>
+      </c>
+      <c r="I97" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J97" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="K97" s="6">
+        <v>90</v>
+      </c>
+      <c r="O97" s="6">
+        <v>90</v>
+      </c>
+      <c r="W97" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="X97" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="Y97" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA97" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="AC97" s="8" t="s">
+        <v>703</v>
+      </c>
+      <c r="AD97" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE97" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="AF97" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="AG97" s="8"/>
+      <c r="AH97" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI97" s="8" t="s">
+        <v>916</v>
+      </c>
+      <c r="AJ97" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK97" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL97" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM97" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN97" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO97" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP97" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG97" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH97" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI97" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ97" s="8" t="s">
+        <v>1005</v>
+      </c>
+      <c r="BK97" s="17">
+        <v>14424.48</v>
+      </c>
+      <c r="BL97" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM97" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP97" s="6">
+        <v>90</v>
+      </c>
+      <c r="BQ97" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR97" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY97" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG97" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH97" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI97" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="98" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A98" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B98" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C98" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D98" t="s">
+        <v>193</v>
+      </c>
+      <c r="E98" t="s">
+        <v>197</v>
+      </c>
+      <c r="F98" t="s">
+        <v>200</v>
+      </c>
+      <c r="H98" t="s">
+        <v>203</v>
+      </c>
+      <c r="I98" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J98" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="K98" s="6">
+        <v>91</v>
+      </c>
+      <c r="O98" s="6">
+        <v>91</v>
+      </c>
+      <c r="W98" s="8"/>
+      <c r="X98" s="8"/>
+      <c r="Y98" s="8"/>
+      <c r="Z98" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA98" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="AC98" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="AD98" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE98" s="8" t="s">
+        <v>860</v>
+      </c>
+      <c r="AF98" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="AG98" s="8"/>
+      <c r="AH98" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI98" s="8" t="s">
+        <v>915</v>
+      </c>
+      <c r="AJ98" s="8">
+        <v>12</v>
+      </c>
+      <c r="AK98" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="AL98" s="8">
+        <v>12</v>
+      </c>
+      <c r="AM98" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="AN98" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO98" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP98" s="8">
+        <v>35168</v>
+      </c>
+      <c r="BG98" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH98" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI98" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ98" s="8" t="s">
+        <v>984</v>
+      </c>
+      <c r="BK98" s="17">
+        <v>1972</v>
+      </c>
+      <c r="BL98" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM98" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP98" s="6">
+        <v>91</v>
+      </c>
+      <c r="BQ98" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR98" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY98" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG98" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH98" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI98" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="99" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A99" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B99" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C99" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D99" t="s">
+        <v>193</v>
+      </c>
+      <c r="E99" t="s">
+        <v>197</v>
+      </c>
+      <c r="F99" t="s">
+        <v>200</v>
+      </c>
+      <c r="H99" t="s">
+        <v>203</v>
+      </c>
+      <c r="I99" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J99" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="K99" s="6">
+        <v>92</v>
+      </c>
+      <c r="O99" s="6">
+        <v>92</v>
+      </c>
+      <c r="W99" s="8"/>
+      <c r="X99" s="8"/>
+      <c r="Y99" s="8"/>
+      <c r="Z99" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA99" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="AC99" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="AD99" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE99" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="AF99" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="AG99" s="8"/>
+      <c r="AH99" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI99" s="8" t="s">
+        <v>918</v>
+      </c>
+      <c r="AJ99" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK99" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL99" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM99" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN99" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO99" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP99" s="8">
+        <v>27020</v>
+      </c>
+      <c r="BG99" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH99" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI99" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ99" s="8" t="s">
+        <v>1006</v>
+      </c>
+      <c r="BK99" s="17">
+        <v>1885.47</v>
+      </c>
+      <c r="BL99" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM99" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP99" s="6">
+        <v>92</v>
+      </c>
+      <c r="BQ99" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR99" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY99" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG99" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH99" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI99" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="100" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A100" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B100" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C100" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D100" t="s">
+        <v>193</v>
+      </c>
+      <c r="E100" t="s">
+        <v>197</v>
+      </c>
+      <c r="F100" t="s">
+        <v>200</v>
+      </c>
+      <c r="H100" t="s">
+        <v>203</v>
+      </c>
+      <c r="I100" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J100" s="12" t="s">
+        <v>454</v>
+      </c>
+      <c r="K100" s="6">
+        <v>93</v>
+      </c>
+      <c r="O100" s="6">
+        <v>93</v>
+      </c>
+      <c r="W100" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="X100" s="8" t="s">
+        <v>714</v>
+      </c>
+      <c r="Y100" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA100" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="AC100" s="8" t="s">
+        <v>716</v>
+      </c>
+      <c r="AD100" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE100" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="AF100" s="8">
+        <v>1067</v>
+      </c>
+      <c r="AG100" s="8"/>
+      <c r="AH100" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI100" s="8" t="s">
+        <v>919</v>
+      </c>
+      <c r="AJ100" s="8">
+        <v>7</v>
+      </c>
+      <c r="AK100" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AL100" s="8">
+        <v>7</v>
+      </c>
+      <c r="AM100" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AN100" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO100" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP100" s="8">
+        <v>35040</v>
+      </c>
+      <c r="BG100" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH100" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI100" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ100" s="6" t="s">
+        <v>1007</v>
+      </c>
+      <c r="BK100" s="17">
+        <v>2389.6</v>
+      </c>
+      <c r="BL100" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM100" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP100" s="6">
+        <v>93</v>
+      </c>
+      <c r="BQ100" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR100" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY100" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG100" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH100" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI100" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="101" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A101" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B101" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C101" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D101" t="s">
+        <v>193</v>
+      </c>
+      <c r="E101" t="s">
+        <v>199</v>
+      </c>
+      <c r="F101" t="s">
+        <v>200</v>
+      </c>
+      <c r="H101" t="s">
+        <v>203</v>
+      </c>
+      <c r="I101" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J101" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="K101" s="6">
+        <v>94</v>
+      </c>
+      <c r="O101" s="6">
+        <v>94</v>
+      </c>
+      <c r="W101" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="X101" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="Y101" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA101" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="AC101" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="AD101" s="6"/>
+      <c r="AE101" s="6"/>
+      <c r="AF101" s="6"/>
+      <c r="AG101" s="6"/>
+      <c r="AH101" s="6"/>
+      <c r="AI101" s="6"/>
+      <c r="AJ101" s="6"/>
+      <c r="AK101" s="6"/>
+      <c r="AL101" s="6"/>
+      <c r="AM101" s="6"/>
+      <c r="AN101" s="6"/>
+      <c r="AP101" s="6">
+        <v>27368</v>
+      </c>
+      <c r="BG101" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH101" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI101" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ101" s="6" t="s">
+        <v>1002</v>
+      </c>
+      <c r="BK101" s="18">
+        <v>20532</v>
+      </c>
+      <c r="BL101" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM101" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP101" s="6">
+        <v>94</v>
+      </c>
+      <c r="BQ101" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR101" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY101" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG101" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH101" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI101" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="102" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A102" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B102" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C102" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D102" t="s">
+        <v>193</v>
+      </c>
+      <c r="E102" t="s">
+        <v>197</v>
+      </c>
+      <c r="F102" t="s">
+        <v>200</v>
+      </c>
+      <c r="H102" t="s">
+        <v>203</v>
+      </c>
+      <c r="I102" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J102" s="12" t="s">
+        <v>456</v>
+      </c>
+      <c r="K102" s="6">
+        <v>95</v>
+      </c>
+      <c r="O102" s="6">
+        <v>95</v>
+      </c>
+      <c r="W102" s="6"/>
+      <c r="X102" s="6"/>
+      <c r="Y102" s="6"/>
+      <c r="Z102" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA102" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="AC102" s="6" t="s">
+        <v>718</v>
+      </c>
+      <c r="AD102" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE102" s="6" t="s">
+        <v>856</v>
+      </c>
+      <c r="AF102" s="6">
+        <v>409</v>
+      </c>
+      <c r="AG102" s="6"/>
+      <c r="AH102" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI102" s="6" t="s">
+        <v>913</v>
+      </c>
+      <c r="AJ102" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK102" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL102" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM102" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN102" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO102" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP102" s="6">
+        <v>34170</v>
+      </c>
+      <c r="BG102" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH102" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI102" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ102" s="6" t="s">
+        <v>1008</v>
+      </c>
+      <c r="BK102" s="6">
+        <v>599</v>
+      </c>
+      <c r="BL102" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM102" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP102" s="6">
+        <v>95</v>
+      </c>
+      <c r="BQ102" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR102" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY102" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG102" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH102" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI102" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="103" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A103" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B103" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C103" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D103" t="s">
+        <v>193</v>
+      </c>
+      <c r="E103" t="s">
+        <v>197</v>
+      </c>
+      <c r="F103" t="s">
+        <v>200</v>
+      </c>
+      <c r="H103" t="s">
+        <v>203</v>
+      </c>
+      <c r="I103" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J103" s="13" t="s">
+        <v>457</v>
+      </c>
+      <c r="K103" s="6">
+        <v>96</v>
+      </c>
+      <c r="O103" s="6">
+        <v>96</v>
+      </c>
+      <c r="W103" s="6"/>
+      <c r="X103" s="6"/>
+      <c r="Y103" s="6"/>
+      <c r="Z103" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA103" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="AC103" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="AD103" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE103" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="AF103" s="6">
+        <v>282</v>
+      </c>
+      <c r="AG103" s="6"/>
+      <c r="AH103" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AI103" s="6" t="s">
+        <v>920</v>
+      </c>
+      <c r="AJ103" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK103" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL103" s="6">
+        <v>35</v>
+      </c>
+      <c r="AM103" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN103" s="6">
+        <v>5</v>
+      </c>
+      <c r="AO103" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP103" s="6">
+        <v>27019</v>
+      </c>
+      <c r="BG103" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH103" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI103" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ103" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="BK103" s="6">
+        <v>5000</v>
+      </c>
+      <c r="BL103" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM103" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP103" s="6">
+        <v>96</v>
+      </c>
+      <c r="BQ103" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR103" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY103" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG103" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH103" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI103" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="104" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A104" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B104" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C104" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D104" t="s">
+        <v>193</v>
+      </c>
+      <c r="E104" t="s">
+        <v>197</v>
+      </c>
+      <c r="F104" t="s">
+        <v>200</v>
+      </c>
+      <c r="H104" t="s">
+        <v>203</v>
+      </c>
+      <c r="I104" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J104" s="12" t="s">
+        <v>458</v>
+      </c>
+      <c r="K104" s="6">
+        <v>97</v>
+      </c>
+      <c r="O104" s="6">
+        <v>97</v>
+      </c>
+      <c r="W104" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="X104" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="Y104" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA104" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="AC104" s="6" t="s">
+        <v>661</v>
+      </c>
+      <c r="AD104" s="6"/>
+      <c r="AE104" s="6"/>
+      <c r="AF104" s="6"/>
+      <c r="AG104" s="6"/>
+      <c r="AH104" s="6"/>
+      <c r="AJ104" s="6"/>
+      <c r="AK104" s="6"/>
+      <c r="AL104" s="6"/>
+      <c r="AM104" s="6"/>
+      <c r="AN104" s="6"/>
+      <c r="AP104" s="6">
+        <v>34130</v>
+      </c>
+      <c r="BG104" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH104" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI104" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ104" s="6" t="s">
+        <v>1009</v>
+      </c>
+      <c r="BK104" s="6">
+        <v>5010</v>
+      </c>
+      <c r="BL104" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM104" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP104" s="6">
+        <v>97</v>
+      </c>
+      <c r="BQ104" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR104" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY104" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG104" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH104" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI104" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="105" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A105" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B105" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C105" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D105" t="s">
+        <v>193</v>
+      </c>
+      <c r="E105" t="s">
+        <v>197</v>
+      </c>
+      <c r="F105" t="s">
+        <v>200</v>
+      </c>
+      <c r="H105" t="s">
+        <v>203</v>
+      </c>
+      <c r="I105" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J105" s="12" t="s">
+        <v>459</v>
+      </c>
+      <c r="K105" s="6">
+        <v>98</v>
+      </c>
+      <c r="O105" s="6">
+        <v>98</v>
+      </c>
+      <c r="W105" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X105" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y105" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA105" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC105" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD105" s="8"/>
+      <c r="AE105" s="8"/>
+      <c r="AF105" s="8"/>
+      <c r="AG105" s="8"/>
+      <c r="AH105" s="8"/>
+      <c r="AJ105" s="8"/>
+      <c r="AK105" s="8"/>
+      <c r="AL105" s="8"/>
+      <c r="AM105" s="8"/>
+      <c r="AN105" s="8"/>
+      <c r="AP105" s="6">
+        <v>34237</v>
+      </c>
+      <c r="BG105" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH105" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI105" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ105" s="6" t="s">
+        <v>958</v>
+      </c>
+      <c r="BK105" s="6">
+        <v>3143.6</v>
+      </c>
+      <c r="BL105" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM105" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP105" s="6">
+        <v>98</v>
+      </c>
+      <c r="BQ105" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR105" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY105" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG105" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH105" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI105" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="106" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A106" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B106" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C106" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D106" t="s">
+        <v>193</v>
+      </c>
+      <c r="E106" t="s">
+        <v>197</v>
+      </c>
+      <c r="F106" t="s">
+        <v>200</v>
+      </c>
+      <c r="H106" t="s">
+        <v>203</v>
+      </c>
+      <c r="I106" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J106" s="12" t="s">
+        <v>460</v>
+      </c>
+      <c r="K106" s="6">
+        <v>99</v>
+      </c>
+      <c r="O106" s="6">
+        <v>99</v>
+      </c>
+      <c r="W106" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X106" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y106" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA106" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC106" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD106" s="8"/>
+      <c r="AE106" s="8"/>
+      <c r="AF106" s="8"/>
+      <c r="AG106" s="8"/>
+      <c r="AH106" s="8"/>
+      <c r="AJ106" s="8"/>
+      <c r="AK106" s="8"/>
+      <c r="AL106" s="8"/>
+      <c r="AM106" s="8"/>
+      <c r="AN106" s="8"/>
+      <c r="AP106" s="6">
+        <v>34237</v>
+      </c>
+      <c r="BG106" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH106" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI106" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ106" s="6" t="s">
+        <v>958</v>
+      </c>
+      <c r="BK106" s="6">
+        <v>4950.88</v>
+      </c>
+      <c r="BL106" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM106" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP106" s="6">
+        <v>99</v>
+      </c>
+      <c r="BQ106" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR106" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY106" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG106" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH106" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI106" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="107" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A107" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B107" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C107" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D107" t="s">
+        <v>193</v>
+      </c>
+      <c r="E107" t="s">
+        <v>197</v>
+      </c>
+      <c r="F107" t="s">
+        <v>200</v>
+      </c>
+      <c r="H107" t="s">
+        <v>203</v>
+      </c>
+      <c r="I107" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J107" s="12" t="s">
+        <v>461</v>
+      </c>
+      <c r="K107" s="6">
+        <v>100</v>
+      </c>
+      <c r="O107" s="6">
+        <v>100</v>
+      </c>
+      <c r="W107" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X107" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y107" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA107" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC107" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD107" s="8"/>
+      <c r="AE107" s="8"/>
+      <c r="AF107" s="8"/>
+      <c r="AG107" s="8"/>
+      <c r="AH107" s="8"/>
+      <c r="AJ107" s="8"/>
+      <c r="AK107" s="8"/>
+      <c r="AL107" s="8"/>
+      <c r="AM107" s="8"/>
+      <c r="AN107" s="8"/>
+      <c r="AP107" s="6">
+        <v>34237</v>
+      </c>
+      <c r="BG107" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH107" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI107" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ107" s="6" t="s">
+        <v>1010</v>
+      </c>
+      <c r="BK107" s="6">
+        <v>8410</v>
+      </c>
+      <c r="BL107" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM107" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP107" s="6">
+        <v>100</v>
+      </c>
+      <c r="BQ107" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR107" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY107" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG107" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH107" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI107" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="108" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A108" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B108" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C108" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D108" t="s">
+        <v>193</v>
+      </c>
+      <c r="E108" t="s">
+        <v>197</v>
+      </c>
+      <c r="F108" t="s">
+        <v>200</v>
+      </c>
+      <c r="H108" t="s">
+        <v>203</v>
+      </c>
+      <c r="I108" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J108" s="12" t="s">
+        <v>462</v>
+      </c>
+      <c r="K108" s="6">
+        <v>101</v>
+      </c>
+      <c r="O108" s="6">
+        <v>101</v>
+      </c>
+      <c r="W108" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X108" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y108" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA108" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC108" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD108" s="8"/>
+      <c r="AE108" s="8"/>
+      <c r="AF108" s="8"/>
+      <c r="AG108" s="8"/>
+      <c r="AH108" s="8"/>
+      <c r="AJ108" s="8"/>
+      <c r="AK108" s="8"/>
+      <c r="AL108" s="8"/>
+      <c r="AM108" s="8"/>
+      <c r="AN108" s="8"/>
+      <c r="AP108" s="6">
+        <v>34237</v>
+      </c>
+      <c r="BG108" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH108" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI108" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ108" s="6" t="s">
+        <v>1011</v>
+      </c>
+      <c r="BK108" s="6">
+        <v>10648.8</v>
+      </c>
+      <c r="BL108" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM108" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP108" s="6">
+        <v>101</v>
+      </c>
+      <c r="BQ108" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR108" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY108" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG108" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH108" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI108" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="109" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A109" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B109" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C109" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D109" t="s">
+        <v>193</v>
+      </c>
+      <c r="E109" t="s">
+        <v>197</v>
+      </c>
+      <c r="F109" t="s">
+        <v>200</v>
+      </c>
+      <c r="H109" t="s">
+        <v>203</v>
+      </c>
+      <c r="I109" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J109" s="12" t="s">
+        <v>463</v>
+      </c>
+      <c r="K109" s="6">
+        <v>102</v>
+      </c>
+      <c r="O109" s="6">
+        <v>102</v>
+      </c>
+      <c r="W109" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X109" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y109" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA109" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC109" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD109" s="8"/>
+      <c r="AE109" s="8"/>
+      <c r="AF109" s="8"/>
+      <c r="AG109" s="8"/>
+      <c r="AH109" s="8"/>
+      <c r="AJ109" s="8"/>
+      <c r="AK109" s="8"/>
+      <c r="AL109" s="8"/>
+      <c r="AM109" s="8"/>
+      <c r="AN109" s="8"/>
+      <c r="AP109" s="6">
+        <v>34237</v>
+      </c>
+      <c r="BG109" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH109" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI109" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ109" s="6" t="s">
+        <v>1012</v>
+      </c>
+      <c r="BK109" s="6">
+        <v>14244.8</v>
+      </c>
+      <c r="BL109" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM109" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP109" s="6">
+        <v>102</v>
+      </c>
+      <c r="BQ109" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR109" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY109" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG109" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH109" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI109" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="110" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A110" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B110" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C110" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D110" t="s">
+        <v>193</v>
+      </c>
+      <c r="E110" t="s">
+        <v>199</v>
+      </c>
+      <c r="F110" t="s">
+        <v>200</v>
+      </c>
+      <c r="H110" t="s">
+        <v>203</v>
+      </c>
+      <c r="I110" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J110" s="12" t="s">
+        <v>464</v>
+      </c>
+      <c r="K110" s="6">
+        <v>103</v>
+      </c>
+      <c r="O110" s="6">
+        <v>103</v>
+      </c>
+      <c r="W110" s="8"/>
+      <c r="X110" s="8"/>
+      <c r="Y110" s="8"/>
+      <c r="Z110" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA110" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="AC110" s="8" t="s">
+        <v>668</v>
+      </c>
+      <c r="AD110" s="8"/>
+      <c r="AE110" s="8"/>
+      <c r="AF110" s="8"/>
+      <c r="AG110" s="8"/>
+      <c r="AH110" s="8"/>
+      <c r="AJ110" s="8"/>
+      <c r="AK110" s="8"/>
+      <c r="AL110" s="8"/>
+      <c r="AM110" s="8"/>
+      <c r="AN110" s="8"/>
+      <c r="AP110" s="8">
+        <v>6500</v>
+      </c>
+      <c r="BG110" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH110" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI110" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ110" s="6" t="s">
+        <v>980</v>
+      </c>
+      <c r="BK110" s="10">
+        <v>11853</v>
+      </c>
+      <c r="BL110" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM110" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP110" s="6">
+        <v>103</v>
+      </c>
+      <c r="BQ110" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR110" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY110" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG110" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH110" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI110" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="111" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A111" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B111" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C111" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D111" t="s">
+        <v>193</v>
+      </c>
+      <c r="E111" t="s">
+        <v>199</v>
+      </c>
+      <c r="F111" t="s">
+        <v>200</v>
+      </c>
+      <c r="H111" t="s">
+        <v>203</v>
+      </c>
+      <c r="I111" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J111" s="12" t="s">
+        <v>465</v>
+      </c>
+      <c r="K111" s="6">
+        <v>104</v>
+      </c>
+      <c r="O111" s="6">
+        <v>104</v>
+      </c>
+      <c r="W111" s="8"/>
+      <c r="X111" s="8"/>
+      <c r="Y111" s="8"/>
+      <c r="Z111" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA111" s="8" t="s">
+        <v>669</v>
+      </c>
+      <c r="AC111" s="8" t="s">
+        <v>670</v>
+      </c>
+      <c r="AD111" s="8"/>
+      <c r="AE111" s="8"/>
+      <c r="AF111" s="8"/>
+      <c r="AG111" s="8"/>
+      <c r="AH111" s="8"/>
+      <c r="AJ111" s="8"/>
+      <c r="AK111" s="8"/>
+      <c r="AL111" s="8"/>
+      <c r="AM111" s="8"/>
+      <c r="AN111" s="8"/>
+      <c r="AP111" s="8">
+        <v>34000</v>
+      </c>
+      <c r="BG111" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH111" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI111" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ111" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="BK111" s="10">
+        <v>406</v>
+      </c>
+      <c r="BL111" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM111" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP111" s="6">
+        <v>104</v>
+      </c>
+      <c r="BQ111" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR111" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY111" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG111" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH111" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI111" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="112" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A112" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B112" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C112" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D112" t="s">
+        <v>193</v>
+      </c>
+      <c r="E112" t="s">
+        <v>199</v>
+      </c>
+      <c r="F112" t="s">
+        <v>200</v>
+      </c>
+      <c r="H112" t="s">
+        <v>203</v>
+      </c>
+      <c r="I112" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J112" s="12" t="s">
+        <v>466</v>
+      </c>
+      <c r="K112" s="6">
+        <v>105</v>
+      </c>
+      <c r="O112" s="6">
+        <v>105</v>
+      </c>
+      <c r="W112" s="8"/>
+      <c r="X112" s="8"/>
+      <c r="Y112" s="8"/>
+      <c r="Z112" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA112" s="6" t="s">
+        <v>719</v>
+      </c>
+      <c r="AC112" s="6" t="s">
+        <v>720</v>
+      </c>
+      <c r="AD112" s="8"/>
+      <c r="AE112" s="8"/>
+      <c r="AF112" s="8"/>
+      <c r="AG112" s="8"/>
+      <c r="AH112" s="8"/>
+      <c r="AJ112" s="8"/>
+      <c r="AK112" s="8"/>
+      <c r="AL112" s="8"/>
+      <c r="AM112" s="8"/>
+      <c r="AN112" s="8"/>
+      <c r="AP112" s="6">
+        <v>6470</v>
+      </c>
+      <c r="BG112" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH112" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI112" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ112" s="6" t="s">
+        <v>1014</v>
+      </c>
+      <c r="BK112" s="6">
+        <v>1300.01</v>
+      </c>
+      <c r="BL112" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM112" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP112" s="6">
+        <v>105</v>
+      </c>
+      <c r="BQ112" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR112" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY112" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG112" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH112" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI112" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="113" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A113" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B113" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C113" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D113" t="s">
+        <v>193</v>
+      </c>
+      <c r="E113" t="s">
+        <v>199</v>
+      </c>
+      <c r="F113" t="s">
+        <v>200</v>
+      </c>
+      <c r="H113" t="s">
+        <v>203</v>
+      </c>
+      <c r="I113" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J113" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="K113" s="6">
+        <v>106</v>
+      </c>
+      <c r="O113" s="6">
+        <v>106</v>
+      </c>
+      <c r="W113" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="X113" s="8" t="s">
+        <v>722</v>
+      </c>
+      <c r="Y113" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA113" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="AC113" s="6" t="s">
+        <v>725</v>
+      </c>
+      <c r="AD113" s="8"/>
+      <c r="AE113" s="8"/>
+      <c r="AF113" s="8"/>
+      <c r="AG113" s="8"/>
+      <c r="AH113" s="8"/>
+      <c r="AJ113" s="8"/>
+      <c r="AK113" s="8"/>
+      <c r="AL113" s="8"/>
+      <c r="AM113" s="8"/>
+      <c r="AN113" s="8"/>
+      <c r="AP113" s="6">
+        <v>34000</v>
+      </c>
+      <c r="BG113" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH113" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI113" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ113" s="6" t="s">
+        <v>1015</v>
+      </c>
+      <c r="BK113" s="10">
+        <v>4640</v>
+      </c>
+      <c r="BL113" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM113" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP113" s="6">
+        <v>106</v>
+      </c>
+      <c r="BQ113" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR113" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY113" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG113" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH113" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI113" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="114" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A114" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B114" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C114" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D114" t="s">
+        <v>193</v>
+      </c>
+      <c r="E114" t="s">
+        <v>197</v>
+      </c>
+      <c r="F114" t="s">
+        <v>200</v>
+      </c>
+      <c r="H114" t="s">
+        <v>203</v>
+      </c>
+      <c r="I114" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J114" s="12" t="s">
+        <v>468</v>
+      </c>
+      <c r="K114" s="6">
+        <v>107</v>
+      </c>
+      <c r="O114" s="6">
+        <v>107</v>
+      </c>
+      <c r="W114" s="6"/>
+      <c r="X114" s="6"/>
+      <c r="Y114" s="6"/>
+      <c r="Z114" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA114" s="6" t="s">
+        <v>663</v>
+      </c>
+      <c r="AC114" s="6" t="s">
+        <v>664</v>
+      </c>
+      <c r="AD114" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE114" s="6" t="s">
+        <v>856</v>
+      </c>
+      <c r="AF114" s="6">
+        <v>601</v>
+      </c>
+      <c r="AG114" s="6"/>
+      <c r="AH114" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ114" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK114" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL114" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM114" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN114" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO114" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP114" s="6">
+        <v>34170</v>
+      </c>
+      <c r="BG114" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH114" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI114" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ114" s="6" t="s">
+        <v>1016</v>
+      </c>
+      <c r="BK114" s="6">
+        <v>759.2</v>
+      </c>
+      <c r="BL114" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM114" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP114" s="6">
+        <v>107</v>
+      </c>
+      <c r="BQ114" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR114" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY114" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG114" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH114" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI114" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="115" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A115" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B115" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C115" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D115" t="s">
+        <v>193</v>
+      </c>
+      <c r="E115" t="s">
+        <v>197</v>
+      </c>
+      <c r="F115" t="s">
+        <v>200</v>
+      </c>
+      <c r="H115" t="s">
+        <v>203</v>
+      </c>
+      <c r="I115" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J115" s="12" t="s">
+        <v>469</v>
+      </c>
+      <c r="K115" s="6">
+        <v>108</v>
+      </c>
+      <c r="O115" s="6">
+        <v>108</v>
+      </c>
+      <c r="W115" s="8"/>
+      <c r="X115" s="8"/>
+      <c r="Y115" s="8"/>
+      <c r="Z115" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA115" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="AC115" s="6" t="s">
+        <v>727</v>
+      </c>
+      <c r="AD115" s="8"/>
+      <c r="AE115" s="8"/>
+      <c r="AF115" s="8"/>
+      <c r="AG115" s="8"/>
+      <c r="AH115" s="8"/>
+      <c r="AJ115" s="8"/>
+      <c r="AK115" s="8"/>
+      <c r="AL115" s="8"/>
+      <c r="AM115" s="8"/>
+      <c r="AN115" s="8"/>
+      <c r="AP115" s="6">
+        <v>34050</v>
+      </c>
+      <c r="BG115" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH115" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI115" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ115" s="6" t="s">
+        <v>1017</v>
+      </c>
+      <c r="BK115" s="10">
+        <v>1507.59</v>
+      </c>
+      <c r="BL115" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM115" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP115" s="6">
+        <v>108</v>
+      </c>
+      <c r="BQ115" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR115" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY115" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG115" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH115" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI115" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="116" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A116" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B116" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C116" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D116" t="s">
+        <v>193</v>
+      </c>
+      <c r="E116" t="s">
+        <v>197</v>
+      </c>
+      <c r="F116" t="s">
+        <v>200</v>
+      </c>
+      <c r="H116" t="s">
+        <v>203</v>
+      </c>
+      <c r="I116" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J116" s="12" t="s">
+        <v>470</v>
+      </c>
+      <c r="K116" s="6">
+        <v>109</v>
+      </c>
+      <c r="O116" s="6">
+        <v>109</v>
+      </c>
+      <c r="W116" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="X116" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="Y116" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA116" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="AC116" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="AD116" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE116" s="6" t="s">
+        <v>854</v>
+      </c>
+      <c r="AF116" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="AG116" s="8"/>
+      <c r="AH116" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ116" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK116" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL116" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM116" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN116" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO116" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP116" s="6">
+        <v>34170</v>
+      </c>
+      <c r="BG116" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH116" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI116" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ116" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="BK116" s="6">
+        <v>2040.95</v>
+      </c>
+      <c r="BL116" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM116" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP116" s="6">
+        <v>109</v>
+      </c>
+      <c r="BQ116" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR116" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY116" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG116" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH116" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI116" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="117" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A117" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B117" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C117" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D117" t="s">
+        <v>193</v>
+      </c>
+      <c r="E117" t="s">
+        <v>199</v>
+      </c>
+      <c r="F117" t="s">
+        <v>200</v>
+      </c>
+      <c r="H117" t="s">
+        <v>203</v>
+      </c>
+      <c r="I117" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J117" s="12" t="s">
+        <v>471</v>
+      </c>
+      <c r="K117" s="6">
+        <v>110</v>
+      </c>
+      <c r="O117" s="6">
+        <v>110</v>
+      </c>
+      <c r="W117" s="8" t="s">
+        <v>728</v>
+      </c>
+      <c r="X117" s="8" t="s">
+        <v>729</v>
+      </c>
+      <c r="Y117" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA117" s="6" t="s">
+        <v>731</v>
+      </c>
+      <c r="AC117" s="6" t="s">
+        <v>732</v>
+      </c>
+      <c r="AD117" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE117" s="6" t="s">
+        <v>871</v>
+      </c>
+      <c r="AF117" s="8">
+        <v>1</v>
+      </c>
+      <c r="AG117" s="8"/>
+      <c r="AH117" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ117" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK117" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL117" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM117" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN117" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO117" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP117" s="6">
+        <v>34080</v>
+      </c>
+      <c r="BG117" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH117" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI117" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ117" s="6" t="s">
+        <v>1018</v>
+      </c>
+      <c r="BK117" s="10">
+        <v>550</v>
+      </c>
+      <c r="BL117" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM117" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP117" s="6">
+        <v>110</v>
+      </c>
+      <c r="BQ117" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR117" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY117" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG117" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH117" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI117" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="118" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A118" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B118" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C118" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D118" t="s">
+        <v>193</v>
+      </c>
+      <c r="E118" t="s">
+        <v>197</v>
+      </c>
+      <c r="F118" t="s">
+        <v>200</v>
+      </c>
+      <c r="H118" t="s">
+        <v>203</v>
+      </c>
+      <c r="I118" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J118" s="12" t="s">
+        <v>472</v>
+      </c>
+      <c r="K118" s="6">
+        <v>111</v>
+      </c>
+      <c r="O118" s="6">
+        <v>111</v>
+      </c>
+      <c r="W118" s="8"/>
+      <c r="X118" s="8"/>
+      <c r="Y118" s="8"/>
+      <c r="Z118" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA118" s="6" t="s">
+        <v>665</v>
+      </c>
+      <c r="AC118" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="AD118" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="AE118" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="AF118" s="6" t="s">
+        <v>857</v>
+      </c>
+      <c r="AG118" s="8"/>
+      <c r="AH118" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ118" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK118" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL118" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM118" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN118" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO118" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP118" s="6">
+        <v>34216</v>
+      </c>
+      <c r="BG118" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH118" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI118" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ118" s="6" t="s">
+        <v>1019</v>
+      </c>
+      <c r="BK118" s="6">
+        <v>6728</v>
+      </c>
+      <c r="BL118" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM118" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP118" s="6">
+        <v>111</v>
+      </c>
+      <c r="BQ118" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR118" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY118" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG118" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH118" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI118" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="119" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A119" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B119" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C119" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D119" t="s">
+        <v>193</v>
+      </c>
+      <c r="E119" t="s">
+        <v>197</v>
+      </c>
+      <c r="F119" t="s">
+        <v>200</v>
+      </c>
+      <c r="H119" t="s">
+        <v>203</v>
+      </c>
+      <c r="I119" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J119" s="12" t="s">
+        <v>473</v>
+      </c>
+      <c r="K119" s="6">
+        <v>112</v>
+      </c>
+      <c r="O119" s="6">
+        <v>112</v>
+      </c>
+      <c r="W119" s="8" t="s">
+        <v>733</v>
+      </c>
+      <c r="X119" s="8" t="s">
+        <v>734</v>
+      </c>
+      <c r="Y119" s="8" t="s">
+        <v>735</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA119" s="6" t="s">
+        <v>736</v>
+      </c>
+      <c r="AC119" s="6" t="s">
+        <v>737</v>
+      </c>
+      <c r="AD119" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE119" s="6" t="s">
+        <v>845</v>
+      </c>
+      <c r="AF119" s="8">
+        <v>515</v>
+      </c>
+      <c r="AG119" s="8"/>
+      <c r="AH119" s="8"/>
+      <c r="AJ119" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK119" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL119" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM119" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN119" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO119" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP119" s="6">
+        <v>34166</v>
+      </c>
+      <c r="BG119" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH119" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI119" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ119" s="6" t="s">
+        <v>1020</v>
+      </c>
+      <c r="BK119" s="10">
+        <v>157.51</v>
+      </c>
+      <c r="BL119" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM119" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP119" s="6">
+        <v>112</v>
+      </c>
+      <c r="BQ119" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR119" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY119" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG119" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH119" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI119" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="120" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A120" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B120" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C120" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D120" t="s">
+        <v>193</v>
+      </c>
+      <c r="E120" t="s">
+        <v>199</v>
+      </c>
+      <c r="F120" t="s">
+        <v>200</v>
+      </c>
+      <c r="H120" t="s">
+        <v>203</v>
+      </c>
+      <c r="I120" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J120" s="13" t="s">
+        <v>474</v>
+      </c>
+      <c r="K120" s="6">
+        <v>113</v>
+      </c>
+      <c r="O120" s="6">
+        <v>113</v>
+      </c>
+      <c r="W120" s="6"/>
+      <c r="X120" s="6"/>
+      <c r="Y120" s="6"/>
+      <c r="Z120" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA120" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="AC120" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AD120" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE120" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="AF120" s="6">
+        <v>252</v>
+      </c>
+      <c r="AG120" s="6"/>
+      <c r="AH120" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ120" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK120" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AL120" s="6">
+        <v>16</v>
+      </c>
+      <c r="AM120" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AN120" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO120" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP120" s="6">
+        <v>4519</v>
+      </c>
+      <c r="BG120" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH120" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI120" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ120" s="6" t="s">
+        <v>1021</v>
+      </c>
+      <c r="BK120" s="6">
+        <v>17716</v>
+      </c>
+      <c r="BL120" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM120" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP120" s="6">
+        <v>113</v>
+      </c>
+      <c r="BQ120" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR120" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY120" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG120" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH120" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI120" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="121" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A121" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B121" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C121" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D121" t="s">
+        <v>193</v>
+      </c>
+      <c r="E121" t="s">
+        <v>197</v>
+      </c>
+      <c r="F121" t="s">
+        <v>200</v>
+      </c>
+      <c r="H121" t="s">
+        <v>203</v>
+      </c>
+      <c r="I121" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J121" s="12" t="s">
+        <v>475</v>
+      </c>
+      <c r="K121" s="6">
+        <v>114</v>
+      </c>
+      <c r="O121" s="6">
+        <v>114</v>
+      </c>
+      <c r="W121" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="X121" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="Y121" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA121" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="AC121" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="AD121" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE121" s="6" t="s">
+        <v>854</v>
+      </c>
+      <c r="AF121" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="AG121" s="8"/>
+      <c r="AH121" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ121" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK121" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL121" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM121" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN121" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO121" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP121" s="6">
+        <v>34170</v>
+      </c>
+      <c r="BG121" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH121" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI121" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ121" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="BK121" s="6">
+        <v>2899</v>
+      </c>
+      <c r="BL121" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM121" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP121" s="6">
+        <v>114</v>
+      </c>
+      <c r="BQ121" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR121" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY121" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG121" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH121" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI121" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="122" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A122" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B122" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C122" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D122" t="s">
+        <v>193</v>
+      </c>
+      <c r="E122" t="s">
+        <v>197</v>
+      </c>
+      <c r="F122" t="s">
+        <v>200</v>
+      </c>
+      <c r="H122" t="s">
+        <v>203</v>
+      </c>
+      <c r="I122" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J122" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="K122" s="6">
+        <v>115</v>
+      </c>
+      <c r="O122" s="6">
+        <v>115</v>
+      </c>
+      <c r="W122" s="6"/>
+      <c r="X122" s="6"/>
+      <c r="Y122" s="6"/>
+      <c r="Z122" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA122" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="AC122" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="AD122" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE122" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="AF122" s="6">
+        <v>282</v>
+      </c>
+      <c r="AG122" s="6"/>
+      <c r="AH122" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ122" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK122" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL122" s="6">
+        <v>35</v>
+      </c>
+      <c r="AM122" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN122" s="6">
+        <v>5</v>
+      </c>
+      <c r="AO122" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP122" s="6">
+        <v>27019</v>
+      </c>
+      <c r="BG122" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH122" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI122" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ122" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="BK122" s="6">
+        <v>10000</v>
+      </c>
+      <c r="BL122" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM122" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP122" s="6">
+        <v>115</v>
+      </c>
+      <c r="BQ122" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR122" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY122" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG122" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH122" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI122" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="123" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A123" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B123" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C123" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D123" t="s">
+        <v>193</v>
+      </c>
+      <c r="E123" t="s">
+        <v>199</v>
+      </c>
+      <c r="F123" t="s">
+        <v>200</v>
+      </c>
+      <c r="H123" t="s">
+        <v>203</v>
+      </c>
+      <c r="I123" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J123" s="12" t="s">
+        <v>477</v>
+      </c>
+      <c r="K123" s="6">
+        <v>116</v>
+      </c>
+      <c r="O123" s="6">
+        <v>116</v>
+      </c>
+      <c r="W123" s="8" t="s">
+        <v>738</v>
+      </c>
+      <c r="X123" s="8" t="s">
+        <v>739</v>
+      </c>
+      <c r="Y123" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA123" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="AC123" s="6" t="s">
+        <v>741</v>
+      </c>
+      <c r="AD123" s="8"/>
+      <c r="AE123" s="8"/>
+      <c r="AF123" s="8"/>
+      <c r="AG123" s="8"/>
+      <c r="AH123" s="8"/>
+      <c r="AJ123" s="8"/>
+      <c r="AK123" s="8"/>
+      <c r="AL123" s="8"/>
+      <c r="AM123" s="8"/>
+      <c r="AN123" s="8"/>
+      <c r="AP123" s="6">
+        <v>34000</v>
+      </c>
+      <c r="BG123" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH123" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI123" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ123" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="BK123" s="6">
+        <v>10440</v>
+      </c>
+      <c r="BL123" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM123" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP123" s="6">
+        <v>116</v>
+      </c>
+      <c r="BQ123" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR123" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY123" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG123" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH123" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI123" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="124" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A124" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B124" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C124" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D124" t="s">
+        <v>193</v>
+      </c>
+      <c r="E124" t="s">
+        <v>197</v>
+      </c>
+      <c r="F124" t="s">
+        <v>200</v>
+      </c>
+      <c r="H124" t="s">
+        <v>203</v>
+      </c>
+      <c r="I124" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J124" s="12" t="s">
+        <v>478</v>
+      </c>
+      <c r="K124" s="6">
+        <v>117</v>
+      </c>
+      <c r="O124" s="6">
+        <v>117</v>
+      </c>
+      <c r="W124" s="6" t="s">
+        <v>742</v>
+      </c>
+      <c r="X124" s="6" t="s">
+        <v>730</v>
+      </c>
+      <c r="Y124" s="6" t="s">
+        <v>743</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA124" s="6" t="s">
+        <v>744</v>
+      </c>
+      <c r="AC124" s="6" t="s">
+        <v>745</v>
+      </c>
+      <c r="AD124" s="6"/>
+      <c r="AE124" s="6"/>
+      <c r="AF124" s="6"/>
+      <c r="AG124" s="6"/>
+      <c r="AH124" s="6"/>
+      <c r="AJ124" s="6"/>
+      <c r="AK124" s="6"/>
+      <c r="AL124" s="6"/>
+      <c r="AM124" s="6"/>
+      <c r="AN124" s="6"/>
+      <c r="AP124" s="6">
+        <v>34000</v>
+      </c>
+      <c r="BG124" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH124" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI124" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ124" s="6" t="s">
+        <v>1023</v>
+      </c>
+      <c r="BK124" s="6">
+        <v>1044</v>
+      </c>
+      <c r="BL124" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM124" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP124" s="6">
+        <v>117</v>
+      </c>
+      <c r="BQ124" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR124" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY124" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG124" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH124" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI124" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="125" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A125" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B125" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C125" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D125" t="s">
+        <v>193</v>
+      </c>
+      <c r="E125" t="s">
+        <v>197</v>
+      </c>
+      <c r="F125" t="s">
+        <v>200</v>
+      </c>
+      <c r="H125" t="s">
+        <v>203</v>
+      </c>
+      <c r="I125" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J125" s="12" t="s">
+        <v>479</v>
+      </c>
+      <c r="K125" s="6">
+        <v>118</v>
+      </c>
+      <c r="O125" s="6">
+        <v>118</v>
+      </c>
+      <c r="W125" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X125" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y125" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA125" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC125" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD125" s="8"/>
+      <c r="AE125" s="8"/>
+      <c r="AF125" s="8"/>
+      <c r="AG125" s="8"/>
+      <c r="AH125" s="8"/>
+      <c r="AJ125" s="8"/>
+      <c r="AK125" s="8"/>
+      <c r="AL125" s="8"/>
+      <c r="AM125" s="8"/>
+      <c r="AN125" s="8"/>
+      <c r="AP125" s="6">
+        <v>34237</v>
+      </c>
+      <c r="BG125" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH125" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI125" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ125" s="6" t="s">
+        <v>1024</v>
+      </c>
+      <c r="BK125" s="6">
+        <v>9413.4</v>
+      </c>
+      <c r="BL125" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM125" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP125" s="6">
+        <v>118</v>
+      </c>
+      <c r="BQ125" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR125" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY125" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG125" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH125" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI125" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="126" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A126" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B126" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C126" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D126" t="s">
+        <v>193</v>
+      </c>
+      <c r="E126" t="s">
+        <v>197</v>
+      </c>
+      <c r="F126" t="s">
+        <v>200</v>
+      </c>
+      <c r="H126" t="s">
+        <v>203</v>
+      </c>
+      <c r="I126" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J126" s="12" t="s">
+        <v>480</v>
+      </c>
+      <c r="K126" s="6">
+        <v>119</v>
+      </c>
+      <c r="O126" s="6">
+        <v>119</v>
+      </c>
+      <c r="W126" s="6"/>
+      <c r="X126" s="6"/>
+      <c r="Y126" s="6"/>
+      <c r="Z126" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA126" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="AC126" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="AD126" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE126" s="6" t="s">
+        <v>853</v>
+      </c>
+      <c r="AF126" s="6">
+        <v>1206</v>
+      </c>
+      <c r="AG126" s="6"/>
+      <c r="AH126" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ126" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK126" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL126" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM126" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN126" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO126" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP126" s="6">
+        <v>34279</v>
+      </c>
+      <c r="BG126" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH126" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI126" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ126" s="6" t="s">
+        <v>1025</v>
+      </c>
+      <c r="BK126" s="6">
+        <v>1746.96</v>
+      </c>
+      <c r="BL126" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM126" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP126" s="6">
+        <v>119</v>
+      </c>
+      <c r="BQ126" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR126" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY126" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG126" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH126" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI126" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="127" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A127" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B127" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C127" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D127" t="s">
+        <v>193</v>
+      </c>
+      <c r="E127" t="s">
+        <v>197</v>
+      </c>
+      <c r="F127" t="s">
+        <v>200</v>
+      </c>
+      <c r="H127" t="s">
+        <v>203</v>
+      </c>
+      <c r="I127" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J127" s="12" t="s">
+        <v>481</v>
+      </c>
+      <c r="K127" s="6">
+        <v>120</v>
+      </c>
+      <c r="O127" s="6">
+        <v>120</v>
+      </c>
+      <c r="W127" s="6"/>
+      <c r="X127" s="6"/>
+      <c r="Y127" s="6"/>
+      <c r="Z127" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA127" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="AC127" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="AD127" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE127" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="AF127" s="6" t="s">
+        <v>841</v>
+      </c>
+      <c r="AG127" s="6"/>
+      <c r="AH127" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ127" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK127" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL127" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM127" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN127" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO127" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP127" s="6">
+        <v>34080</v>
+      </c>
+      <c r="BG127" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH127" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI127" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ127" s="6" t="s">
+        <v>1026</v>
+      </c>
+      <c r="BK127" s="6">
+        <v>3500</v>
+      </c>
+      <c r="BL127" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM127" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP127" s="6">
+        <v>120</v>
+      </c>
+      <c r="BQ127" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR127" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY127" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG127" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH127" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI127" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="128" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A128" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B128" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C128" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D128" t="s">
+        <v>193</v>
+      </c>
+      <c r="E128" t="s">
+        <v>199</v>
+      </c>
+      <c r="F128" t="s">
+        <v>200</v>
+      </c>
+      <c r="H128" t="s">
+        <v>203</v>
+      </c>
+      <c r="I128" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J128" s="12" t="s">
+        <v>482</v>
+      </c>
+      <c r="K128" s="6">
+        <v>121</v>
+      </c>
+      <c r="O128" s="6">
+        <v>121</v>
+      </c>
+      <c r="W128" s="6" t="s">
+        <v>746</v>
+      </c>
+      <c r="X128" s="6" t="s">
+        <v>747</v>
+      </c>
+      <c r="Y128" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA128" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="AC128" s="6" t="s">
+        <v>750</v>
+      </c>
+      <c r="AD128" s="6"/>
+      <c r="AE128" s="6"/>
+      <c r="AF128" s="6"/>
+      <c r="AG128" s="6"/>
+      <c r="AH128" s="6"/>
+      <c r="AJ128" s="6"/>
+      <c r="AK128" s="6"/>
+      <c r="AL128" s="6"/>
+      <c r="AM128" s="6"/>
+      <c r="AN128" s="6"/>
+      <c r="AP128" s="6">
+        <v>34150</v>
+      </c>
+      <c r="BG128" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH128" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI128" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ128" s="6" t="s">
+        <v>1027</v>
+      </c>
+      <c r="BK128" s="6">
+        <v>812</v>
+      </c>
+      <c r="BL128" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM128" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP128" s="6">
+        <v>121</v>
+      </c>
+      <c r="BQ128" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR128" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY128" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG128" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH128" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI128" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="129" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A129" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B129" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C129" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D129" t="s">
+        <v>193</v>
+      </c>
+      <c r="E129" t="s">
+        <v>197</v>
+      </c>
+      <c r="F129" t="s">
+        <v>200</v>
+      </c>
+      <c r="H129" t="s">
+        <v>203</v>
+      </c>
+      <c r="I129" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J129" s="12" t="s">
+        <v>483</v>
+      </c>
+      <c r="K129" s="6">
+        <v>122</v>
+      </c>
+      <c r="O129" s="6">
+        <v>122</v>
+      </c>
+      <c r="W129" s="6"/>
+      <c r="X129" s="6"/>
+      <c r="Y129" s="6"/>
+      <c r="Z129" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA129" s="6" t="s">
+        <v>751</v>
+      </c>
+      <c r="AC129" s="6" t="s">
+        <v>752</v>
+      </c>
+      <c r="AD129" s="6"/>
+      <c r="AE129" s="6"/>
+      <c r="AF129" s="6"/>
+      <c r="AG129" s="6"/>
+      <c r="AH129" s="6"/>
+      <c r="AJ129" s="6"/>
+      <c r="AK129" s="6"/>
+      <c r="AL129" s="6"/>
+      <c r="AM129" s="6"/>
+      <c r="AN129" s="6"/>
+      <c r="AP129" s="6">
+        <v>34240</v>
+      </c>
+      <c r="BG129" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH129" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI129" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ129" s="6" t="s">
+        <v>1028</v>
+      </c>
+      <c r="BK129" s="6">
+        <v>2599</v>
+      </c>
+      <c r="BL129" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM129" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP129" s="6">
+        <v>122</v>
+      </c>
+      <c r="BQ129" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR129" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY129" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG129" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH129" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI129" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="130" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A130" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B130" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C130" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D130" t="s">
+        <v>193</v>
+      </c>
+      <c r="E130" t="s">
+        <v>197</v>
+      </c>
+      <c r="F130" t="s">
+        <v>200</v>
+      </c>
+      <c r="H130" t="s">
+        <v>203</v>
+      </c>
+      <c r="I130" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J130" s="12" t="s">
+        <v>484</v>
+      </c>
+      <c r="K130" s="6">
+        <v>123</v>
+      </c>
+      <c r="O130" s="6">
+        <v>123</v>
+      </c>
+      <c r="W130" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="X130" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="Y130" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA130" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="AC130" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="AD130" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE130" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="AF130" s="6">
+        <v>113</v>
+      </c>
+      <c r="AG130" s="6"/>
+      <c r="AH130" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="AJ130" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK130" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL130" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM130" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN130" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO130" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP130" s="6">
+        <v>34168</v>
+      </c>
+      <c r="BG130" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH130" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI130" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ130" s="6" t="s">
+        <v>1029</v>
+      </c>
+      <c r="BK130" s="6">
+        <v>9180</v>
+      </c>
+      <c r="BL130" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM130" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP130" s="6">
+        <v>123</v>
+      </c>
+      <c r="BQ130" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR130" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY130" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG130" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH130" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI130" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="131" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A131" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B131" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C131" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D131" t="s">
+        <v>193</v>
+      </c>
+      <c r="E131" t="s">
+        <v>199</v>
+      </c>
+      <c r="F131" t="s">
+        <v>200</v>
+      </c>
+      <c r="H131" t="s">
+        <v>203</v>
+      </c>
+      <c r="I131" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J131" s="12" t="s">
+        <v>485</v>
+      </c>
+      <c r="K131" s="6">
+        <v>124</v>
+      </c>
+      <c r="O131" s="6">
+        <v>124</v>
+      </c>
+      <c r="W131" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="X131" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="Y131" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA131" s="6" t="s">
+        <v>755</v>
+      </c>
+      <c r="AC131" s="6" t="s">
+        <v>756</v>
+      </c>
+      <c r="AD131" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE131" s="6" t="s">
+        <v>872</v>
+      </c>
+      <c r="AF131" s="6">
+        <v>512</v>
+      </c>
+      <c r="AG131" s="6"/>
+      <c r="AH131" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ131" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK131" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL131" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM131" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN131" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO131" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP131" s="6">
+        <v>34000</v>
+      </c>
+      <c r="BG131" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH131" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI131" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ131" s="6" t="s">
+        <v>1030</v>
+      </c>
+      <c r="BK131" s="6">
+        <v>565</v>
+      </c>
+      <c r="BL131" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM131" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP131" s="6">
+        <v>124</v>
+      </c>
+      <c r="BQ131" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR131" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY131" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG131" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH131" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI131" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="132" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A132" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B132" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C132" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D132" t="s">
+        <v>193</v>
+      </c>
+      <c r="E132" t="s">
+        <v>197</v>
+      </c>
+      <c r="F132" t="s">
+        <v>200</v>
+      </c>
+      <c r="H132" t="s">
+        <v>203</v>
+      </c>
+      <c r="I132" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J132" s="12" t="s">
+        <v>486</v>
+      </c>
+      <c r="K132" s="6">
+        <v>125</v>
+      </c>
+      <c r="O132" s="6">
+        <v>125</v>
+      </c>
+      <c r="W132" s="8"/>
+      <c r="X132" s="8"/>
+      <c r="Y132" s="8"/>
+      <c r="Z132" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA132" s="6" t="s">
+        <v>757</v>
+      </c>
+      <c r="AC132" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="AD132" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE132" s="6" t="s">
+        <v>873</v>
+      </c>
+      <c r="AF132" s="6" t="s">
+        <v>874</v>
+      </c>
+      <c r="AG132" s="8"/>
+      <c r="AH132" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ132" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK132" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL132" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM132" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN132" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO132" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP132" s="6">
+        <v>34220</v>
+      </c>
+      <c r="BG132" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH132" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI132" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ132" s="6" t="s">
+        <v>1031</v>
+      </c>
+      <c r="BK132" s="6">
+        <v>91589.14</v>
+      </c>
+      <c r="BL132" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM132" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP132" s="6">
+        <v>125</v>
+      </c>
+      <c r="BQ132" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR132" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY132" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG132" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH132" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI132" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="133" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A133" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B133" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C133" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D133" t="s">
+        <v>193</v>
+      </c>
+      <c r="E133" t="s">
+        <v>199</v>
+      </c>
+      <c r="F133" t="s">
+        <v>200</v>
+      </c>
+      <c r="H133" t="s">
+        <v>203</v>
+      </c>
+      <c r="I133" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J133" s="12" t="s">
+        <v>487</v>
+      </c>
+      <c r="K133" s="6">
+        <v>126</v>
+      </c>
+      <c r="O133" s="6">
+        <v>126</v>
+      </c>
+      <c r="W133" s="8"/>
+      <c r="X133" s="8"/>
+      <c r="Y133" s="8"/>
+      <c r="Z133" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA133" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="AC133" s="6" t="s">
+        <v>760</v>
+      </c>
+      <c r="AD133" s="8"/>
+      <c r="AE133" s="8"/>
+      <c r="AF133" s="8"/>
+      <c r="AG133" s="8"/>
+      <c r="AH133" s="8"/>
+      <c r="AJ133" s="8"/>
+      <c r="AK133" s="8"/>
+      <c r="AL133" s="8"/>
+      <c r="AM133" s="8"/>
+      <c r="AN133" s="8"/>
+      <c r="AP133" s="6">
+        <v>34128</v>
+      </c>
+      <c r="BG133" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH133" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI133" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ133" s="6" t="s">
+        <v>1032</v>
+      </c>
+      <c r="BK133" s="6">
+        <v>1276</v>
+      </c>
+      <c r="BL133" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM133" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP133" s="6">
+        <v>126</v>
+      </c>
+      <c r="BQ133" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR133" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY133" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG133" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH133" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI133" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="134" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A134" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B134" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C134" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D134" t="s">
+        <v>193</v>
+      </c>
+      <c r="E134" t="s">
+        <v>199</v>
+      </c>
+      <c r="F134" t="s">
+        <v>200</v>
+      </c>
+      <c r="H134" t="s">
+        <v>203</v>
+      </c>
+      <c r="I134" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J134" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="K134" s="6">
+        <v>127</v>
+      </c>
+      <c r="O134" s="6">
+        <v>127</v>
+      </c>
+      <c r="W134" s="8"/>
+      <c r="X134" s="8"/>
+      <c r="Y134" s="8"/>
+      <c r="Z134" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA134" s="6" t="s">
+        <v>761</v>
+      </c>
+      <c r="AC134" s="6" t="s">
+        <v>762</v>
+      </c>
+      <c r="AD134" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE134" s="6" t="s">
+        <v>853</v>
+      </c>
+      <c r="AF134" s="6" t="s">
+        <v>875</v>
+      </c>
+      <c r="AG134" s="8"/>
+      <c r="AH134" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ134" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK134" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL134" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM134" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN134" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO134" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP134" s="6">
+        <v>34000</v>
+      </c>
+      <c r="BG134" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH134" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI134" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ134" s="6" t="s">
+        <v>1033</v>
+      </c>
+      <c r="BK134" s="6">
+        <v>2500</v>
+      </c>
+      <c r="BL134" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM134" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP134" s="6">
+        <v>127</v>
+      </c>
+      <c r="BQ134" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR134" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY134" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG134" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH134" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI134" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="135" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A135" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B135" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C135" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D135" t="s">
+        <v>193</v>
+      </c>
+      <c r="E135" t="s">
+        <v>197</v>
+      </c>
+      <c r="F135" t="s">
+        <v>200</v>
+      </c>
+      <c r="H135" t="s">
+        <v>203</v>
+      </c>
+      <c r="I135" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J135" s="12" t="s">
+        <v>489</v>
+      </c>
+      <c r="K135" s="6">
+        <v>128</v>
+      </c>
+      <c r="O135" s="6">
+        <v>128</v>
+      </c>
+      <c r="W135" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="X135" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="Y135" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA135" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="AC135" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="AD135" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE135" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="AF135" s="6">
+        <v>113</v>
+      </c>
+      <c r="AG135" s="6"/>
+      <c r="AH135" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="AJ135" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK135" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL135" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM135" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN135" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO135" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP135" s="6">
+        <v>34168</v>
+      </c>
+      <c r="BG135" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH135" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI135" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ135" s="6" t="s">
+        <v>1019</v>
+      </c>
+      <c r="BK135" s="6">
+        <v>3580.2</v>
+      </c>
+      <c r="BL135" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM135" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP135" s="6">
+        <v>128</v>
+      </c>
+      <c r="BQ135" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR135" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY135" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG135" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH135" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI135" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="136" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A136" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B136" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C136" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D136" t="s">
+        <v>193</v>
+      </c>
+      <c r="E136" t="s">
+        <v>199</v>
+      </c>
+      <c r="F136" t="s">
+        <v>200</v>
+      </c>
+      <c r="H136" t="s">
+        <v>203</v>
+      </c>
+      <c r="I136" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J136" s="12" t="s">
+        <v>490</v>
+      </c>
+      <c r="K136" s="6">
+        <v>129</v>
+      </c>
+      <c r="O136" s="6">
+        <v>129</v>
+      </c>
+      <c r="W136" s="6" t="s">
+        <v>763</v>
+      </c>
+      <c r="X136" s="6" t="s">
+        <v>764</v>
+      </c>
+      <c r="Y136" s="6" t="s">
+        <v>714</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA136" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="AC136" s="6" t="s">
+        <v>766</v>
+      </c>
+      <c r="AD136" s="6"/>
+      <c r="AE136" s="6"/>
+      <c r="AF136" s="6"/>
+      <c r="AG136" s="6"/>
+      <c r="AH136" s="6"/>
+      <c r="AJ136" s="6"/>
+      <c r="AK136" s="6"/>
+      <c r="AL136" s="6"/>
+      <c r="AM136" s="6"/>
+      <c r="AN136" s="6"/>
+      <c r="AP136" s="6">
+        <v>34217</v>
+      </c>
+      <c r="BG136" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH136" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI136" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ136" s="6" t="s">
+        <v>1034</v>
+      </c>
+      <c r="BK136" s="6">
+        <v>51750.400000000001</v>
+      </c>
+      <c r="BL136" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM136" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP136" s="6">
+        <v>129</v>
+      </c>
+      <c r="BQ136" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR136" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY136" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG136" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH136" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI136" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="137" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A137" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B137" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C137" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D137" t="s">
+        <v>193</v>
+      </c>
+      <c r="E137" t="s">
+        <v>197</v>
+      </c>
+      <c r="F137" t="s">
+        <v>200</v>
+      </c>
+      <c r="H137" t="s">
+        <v>203</v>
+      </c>
+      <c r="I137" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J137" s="12" t="s">
+        <v>491</v>
+      </c>
+      <c r="K137" s="6">
+        <v>130</v>
+      </c>
+      <c r="O137" s="6">
+        <v>130</v>
+      </c>
+      <c r="W137" s="8"/>
+      <c r="X137" s="8"/>
+      <c r="Y137" s="8"/>
+      <c r="Z137" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA137" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="AC137" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="AD137" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE137" s="8" t="s">
+        <v>839</v>
+      </c>
+      <c r="AF137" s="8">
+        <v>405</v>
+      </c>
+      <c r="AG137" s="8"/>
+      <c r="AH137" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ137" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK137" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL137" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM137" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN137" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO137" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP137" s="8">
+        <v>34250</v>
+      </c>
+      <c r="BG137" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH137" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI137" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ137" s="6" t="s">
+        <v>1035</v>
+      </c>
+      <c r="BK137" s="10">
+        <v>4348.1000000000004</v>
+      </c>
+      <c r="BL137" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM137" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP137" s="6">
+        <v>130</v>
+      </c>
+      <c r="BQ137" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR137" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY137" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG137" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH137" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI137" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="138" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A138" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B138" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C138" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D138" t="s">
+        <v>193</v>
+      </c>
+      <c r="E138" t="s">
+        <v>197</v>
+      </c>
+      <c r="F138" t="s">
+        <v>200</v>
+      </c>
+      <c r="H138" t="s">
+        <v>203</v>
+      </c>
+      <c r="I138" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J138" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="K138" s="6">
+        <v>131</v>
+      </c>
+      <c r="O138" s="6">
+        <v>131</v>
+      </c>
+      <c r="W138" s="6"/>
+      <c r="X138" s="6"/>
+      <c r="Y138" s="6"/>
+      <c r="Z138" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA138" s="6" t="s">
+        <v>767</v>
+      </c>
+      <c r="AC138" s="6" t="s">
+        <v>768</v>
+      </c>
+      <c r="AD138" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE138" s="6" t="s">
+        <v>876</v>
+      </c>
+      <c r="AF138" s="6">
+        <v>1805</v>
+      </c>
+      <c r="AG138" s="6"/>
+      <c r="AH138" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ138" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK138" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL138" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM138" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN138" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO138" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP138" s="6">
+        <v>34090</v>
+      </c>
+      <c r="BG138" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH138" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI138" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ138" s="6" t="s">
+        <v>1036</v>
+      </c>
+      <c r="BK138" s="6">
+        <v>1161.3900000000001</v>
+      </c>
+      <c r="BL138" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM138" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP138" s="6">
+        <v>131</v>
+      </c>
+      <c r="BQ138" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR138" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY138" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG138" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH138" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI138" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="139" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A139" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B139" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C139" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D139" t="s">
+        <v>193</v>
+      </c>
+      <c r="E139" t="s">
+        <v>197</v>
+      </c>
+      <c r="F139" t="s">
+        <v>200</v>
+      </c>
+      <c r="H139" t="s">
+        <v>203</v>
+      </c>
+      <c r="I139" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J139" s="12" t="s">
+        <v>493</v>
+      </c>
+      <c r="K139" s="6">
+        <v>132</v>
+      </c>
+      <c r="O139" s="6">
+        <v>132</v>
+      </c>
+      <c r="W139" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="X139" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="Y139" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA139" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="AC139" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="AD139" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE139" s="6" t="s">
+        <v>842</v>
+      </c>
+      <c r="AF139" s="6">
+        <v>305</v>
+      </c>
+      <c r="AG139" s="6"/>
+      <c r="AH139" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ139" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK139" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL139" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM139" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN139" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO139" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP139" s="6">
+        <v>34270</v>
+      </c>
+      <c r="BG139" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH139" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI139" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ139" s="6" t="s">
+        <v>1037</v>
+      </c>
+      <c r="BK139" s="6">
+        <v>7395</v>
+      </c>
+      <c r="BL139" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM139" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP139" s="6">
+        <v>132</v>
+      </c>
+      <c r="BQ139" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR139" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY139" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG139" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH139" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI139" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="140" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A140" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B140" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C140" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D140" t="s">
+        <v>193</v>
+      </c>
+      <c r="E140" t="s">
+        <v>197</v>
+      </c>
+      <c r="F140" t="s">
+        <v>200</v>
+      </c>
+      <c r="H140" t="s">
+        <v>203</v>
+      </c>
+      <c r="I140" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J140" s="12" t="s">
+        <v>494</v>
+      </c>
+      <c r="K140" s="6">
+        <v>133</v>
+      </c>
+      <c r="O140" s="6">
+        <v>133</v>
+      </c>
+      <c r="W140" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="X140" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="Y140" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA140" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="AC140" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="AD140" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE140" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="AF140" s="6">
+        <v>113</v>
+      </c>
+      <c r="AG140" s="6"/>
+      <c r="AH140" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="AJ140" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK140" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL140" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM140" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN140" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO140" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP140" s="6">
+        <v>34168</v>
+      </c>
+      <c r="BG140" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH140" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI140" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ140" s="6" t="s">
+        <v>1019</v>
+      </c>
+      <c r="BK140" s="6">
+        <v>654.07000000000005</v>
+      </c>
+      <c r="BL140" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM140" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP140" s="6">
+        <v>133</v>
+      </c>
+      <c r="BQ140" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR140" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY140" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG140" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH140" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI140" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="141" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A141" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B141" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C141" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D141" t="s">
+        <v>193</v>
+      </c>
+      <c r="E141" t="s">
+        <v>197</v>
+      </c>
+      <c r="F141" t="s">
+        <v>200</v>
+      </c>
+      <c r="H141" t="s">
+        <v>203</v>
+      </c>
+      <c r="I141" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J141" s="12" t="s">
+        <v>495</v>
+      </c>
+      <c r="K141" s="6">
+        <v>134</v>
+      </c>
+      <c r="O141" s="6">
+        <v>134</v>
+      </c>
+      <c r="W141" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="X141" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="Y141" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA141" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="AC141" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="AD141" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE141" s="6" t="s">
+        <v>854</v>
+      </c>
+      <c r="AF141" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="AG141" s="8"/>
+      <c r="AH141" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ141" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK141" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL141" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM141" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN141" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO141" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP141" s="6">
+        <v>34170</v>
+      </c>
+      <c r="BG141" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH141" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI141" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ141" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="BK141" s="6">
+        <v>1500</v>
+      </c>
+      <c r="BL141" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM141" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP141" s="6">
+        <v>134</v>
+      </c>
+      <c r="BQ141" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR141" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY141" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG141" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH141" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI141" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="142" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A142" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B142" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C142" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D142" t="s">
+        <v>193</v>
+      </c>
+      <c r="E142" t="s">
+        <v>197</v>
+      </c>
+      <c r="F142" t="s">
+        <v>200</v>
+      </c>
+      <c r="H142" t="s">
+        <v>203</v>
+      </c>
+      <c r="I142" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J142" s="12" t="s">
+        <v>496</v>
+      </c>
+      <c r="K142" s="6">
+        <v>135</v>
+      </c>
+      <c r="O142" s="6">
+        <v>135</v>
+      </c>
+      <c r="W142" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="X142" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="Y142" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA142" s="6" t="s">
+        <v>771</v>
+      </c>
+      <c r="AC142" s="6" t="s">
+        <v>772</v>
+      </c>
+      <c r="AD142" s="8"/>
+      <c r="AE142" s="8"/>
+      <c r="AF142" s="8"/>
+      <c r="AG142" s="8"/>
+      <c r="AH142" s="8"/>
+      <c r="AJ142" s="8"/>
+      <c r="AK142" s="8"/>
+      <c r="AL142" s="8"/>
+      <c r="AM142" s="8"/>
+      <c r="AN142" s="8"/>
+      <c r="AP142" s="6">
+        <v>34120</v>
+      </c>
+      <c r="BG142" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH142" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI142" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ142" s="6" t="s">
+        <v>1038</v>
+      </c>
+      <c r="BK142" s="6">
+        <v>788.8</v>
+      </c>
+      <c r="BL142" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM142" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP142" s="6">
+        <v>135</v>
+      </c>
+      <c r="BQ142" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR142" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY142" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG142" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH142" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI142" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="143" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A143" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B143" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C143" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D143" t="s">
+        <v>193</v>
+      </c>
+      <c r="E143" t="s">
+        <v>197</v>
+      </c>
+      <c r="F143" t="s">
+        <v>200</v>
+      </c>
+      <c r="H143" t="s">
+        <v>203</v>
+      </c>
+      <c r="I143" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J143" s="12" t="s">
+        <v>497</v>
+      </c>
+      <c r="K143" s="6">
+        <v>136</v>
+      </c>
+      <c r="O143" s="6">
+        <v>136</v>
+      </c>
+      <c r="W143" s="8"/>
+      <c r="X143" s="8"/>
+      <c r="Y143" s="8"/>
+      <c r="Z143" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA143" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="AC143" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="AD143" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE143" s="8" t="s">
+        <v>839</v>
+      </c>
+      <c r="AF143" s="8">
+        <v>405</v>
+      </c>
+      <c r="AG143" s="8"/>
+      <c r="AH143" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ143" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK143" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL143" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM143" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN143" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO143" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP143" s="8">
+        <v>34250</v>
+      </c>
+      <c r="BG143" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH143" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI143" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ143" s="6" t="s">
+        <v>1039</v>
+      </c>
+      <c r="BK143" s="10">
+        <v>2160.66</v>
+      </c>
+      <c r="BL143" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM143" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP143" s="6">
+        <v>136</v>
+      </c>
+      <c r="BQ143" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR143" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY143" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG143" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH143" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI143" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="144" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A144" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B144" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C144" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D144" t="s">
+        <v>193</v>
+      </c>
+      <c r="E144" t="s">
+        <v>199</v>
+      </c>
+      <c r="F144" t="s">
+        <v>200</v>
+      </c>
+      <c r="H144" t="s">
+        <v>203</v>
+      </c>
+      <c r="I144" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J144" s="12" t="s">
+        <v>498</v>
+      </c>
+      <c r="K144" s="6">
+        <v>137</v>
+      </c>
+      <c r="O144" s="6">
+        <v>137</v>
+      </c>
+      <c r="W144" s="6"/>
+      <c r="X144" s="6"/>
+      <c r="Y144" s="6"/>
+      <c r="Z144" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA144" s="6" t="s">
+        <v>773</v>
+      </c>
+      <c r="AC144" s="6" t="s">
+        <v>774</v>
+      </c>
+      <c r="AD144" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE144" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="AF144" s="6">
+        <v>315</v>
+      </c>
+      <c r="AG144" s="6"/>
+      <c r="AH144" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ144" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK144" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL144" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM144" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN144" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO144" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP144" s="6">
+        <v>34000</v>
+      </c>
+      <c r="BG144" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH144" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI144" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ144" s="6" t="s">
+        <v>1040</v>
+      </c>
+      <c r="BK144" s="6">
+        <v>23861.200000000001</v>
+      </c>
+      <c r="BL144" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM144" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP144" s="6">
+        <v>137</v>
+      </c>
+      <c r="BQ144" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR144" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY144" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG144" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH144" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI144" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="145" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A145" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B145" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C145" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D145" t="s">
+        <v>193</v>
+      </c>
+      <c r="E145" t="s">
+        <v>197</v>
+      </c>
+      <c r="F145" t="s">
+        <v>200</v>
+      </c>
+      <c r="H145" t="s">
+        <v>203</v>
+      </c>
+      <c r="I145" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J145" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="K145" s="6">
+        <v>138</v>
+      </c>
+      <c r="O145" s="6">
+        <v>138</v>
+      </c>
+      <c r="W145" s="8"/>
+      <c r="X145" s="8"/>
+      <c r="Y145" s="8"/>
+      <c r="Z145" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA145" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="AC145" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="AD145" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE145" s="8" t="s">
+        <v>839</v>
+      </c>
+      <c r="AF145" s="8">
+        <v>405</v>
+      </c>
+      <c r="AG145" s="8"/>
+      <c r="AH145" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ145" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK145" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL145" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM145" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN145" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO145" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP145" s="8">
+        <v>34250</v>
+      </c>
+      <c r="BG145" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH145" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI145" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ145" s="6" t="s">
+        <v>1041</v>
+      </c>
+      <c r="BK145" s="10">
+        <v>295.8</v>
+      </c>
+      <c r="BL145" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM145" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP145" s="6">
+        <v>138</v>
+      </c>
+      <c r="BQ145" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR145" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY145" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG145" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH145" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI145" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="146" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A146" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B146" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C146" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D146" t="s">
+        <v>193</v>
+      </c>
+      <c r="E146" t="s">
+        <v>197</v>
+      </c>
+      <c r="F146" t="s">
+        <v>200</v>
+      </c>
+      <c r="H146" t="s">
+        <v>203</v>
+      </c>
+      <c r="I146" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J146" s="12" t="s">
+        <v>500</v>
+      </c>
+      <c r="K146" s="6">
+        <v>139</v>
+      </c>
+      <c r="O146" s="6">
+        <v>139</v>
+      </c>
+      <c r="W146" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="X146" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="Y146" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA146" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="AC146" s="6" t="s">
+        <v>590</v>
+      </c>
+      <c r="AD146" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE146" s="6" t="s">
+        <v>842</v>
+      </c>
+      <c r="AF146" s="6">
+        <v>305</v>
+      </c>
+      <c r="AG146" s="6"/>
+      <c r="AH146" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ146" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK146" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL146" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM146" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN146" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO146" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP146" s="6">
+        <v>34270</v>
+      </c>
+      <c r="BG146" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH146" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI146" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ146" s="6" t="s">
+        <v>1042</v>
+      </c>
+      <c r="BK146" s="6">
+        <v>5054.99</v>
+      </c>
+      <c r="BL146" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM146" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP146" s="6">
+        <v>139</v>
+      </c>
+      <c r="BQ146" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR146" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY146" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG146" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH146" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI146" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="147" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A147" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B147" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C147" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D147" t="s">
+        <v>193</v>
+      </c>
+      <c r="E147" t="s">
+        <v>197</v>
+      </c>
+      <c r="F147" t="s">
+        <v>200</v>
+      </c>
+      <c r="H147" t="s">
+        <v>203</v>
+      </c>
+      <c r="I147" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J147" s="12" t="s">
+        <v>501</v>
+      </c>
+      <c r="K147" s="6">
+        <v>140</v>
+      </c>
+      <c r="O147" s="6">
+        <v>140</v>
+      </c>
+      <c r="W147" s="8"/>
+      <c r="X147" s="8"/>
+      <c r="Y147" s="8"/>
+      <c r="Z147" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA147" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="AC147" s="8" t="s">
+        <v>776</v>
+      </c>
+      <c r="AD147" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE147" s="8" t="s">
+        <v>878</v>
+      </c>
+      <c r="AF147" s="8">
+        <v>203</v>
+      </c>
+      <c r="AG147" s="8" t="s">
+        <v>879</v>
+      </c>
+      <c r="AH147" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ147" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK147" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL147" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM147" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN147" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO147" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP147" s="8">
+        <v>34100</v>
+      </c>
+      <c r="BG147" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH147" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI147" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ147" s="8" t="s">
+        <v>1043</v>
+      </c>
+      <c r="BK147" s="10">
+        <v>105576.05</v>
+      </c>
+      <c r="BL147" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM147" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP147" s="6">
+        <v>140</v>
+      </c>
+      <c r="BQ147" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR147" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY147" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG147" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH147" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI147" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="148" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A148" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B148" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C148" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D148" t="s">
+        <v>193</v>
+      </c>
+      <c r="E148" t="s">
+        <v>197</v>
+      </c>
+      <c r="F148" t="s">
+        <v>200</v>
+      </c>
+      <c r="H148" t="s">
+        <v>203</v>
+      </c>
+      <c r="I148" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J148" s="12" t="s">
+        <v>502</v>
+      </c>
+      <c r="K148" s="6">
+        <v>141</v>
+      </c>
+      <c r="O148" s="6">
+        <v>141</v>
+      </c>
+      <c r="W148" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X148" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y148" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA148" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC148" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD148" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE148" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="AF148" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="AG148" s="8"/>
+      <c r="AH148" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ148" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK148" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL148" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM148" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN148" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO148" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP148" s="6">
+        <v>34220</v>
+      </c>
+      <c r="BG148" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH148" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI148" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ148" s="6" t="s">
+        <v>1044</v>
+      </c>
+      <c r="BK148" s="6">
+        <v>77530.45</v>
+      </c>
+      <c r="BL148" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM148" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP148" s="6">
+        <v>141</v>
+      </c>
+      <c r="BQ148" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR148" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY148" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG148" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH148" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI148" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="149" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A149" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B149" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C149" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D149" t="s">
+        <v>193</v>
+      </c>
+      <c r="E149" t="s">
+        <v>199</v>
+      </c>
+      <c r="F149" t="s">
+        <v>200</v>
+      </c>
+      <c r="H149" t="s">
+        <v>203</v>
+      </c>
+      <c r="I149" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J149" s="12" t="s">
+        <v>503</v>
+      </c>
+      <c r="K149" s="6">
+        <v>142</v>
+      </c>
+      <c r="O149" s="6">
+        <v>142</v>
+      </c>
+      <c r="W149" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="X149" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="Y149" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA149" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="AC149" s="6" t="s">
+        <v>648</v>
+      </c>
+      <c r="AD149" s="6"/>
+      <c r="AE149" s="6"/>
+      <c r="AF149" s="6"/>
+      <c r="AG149" s="6"/>
+      <c r="AH149" s="6"/>
+      <c r="AJ149" s="6"/>
+      <c r="AK149" s="6"/>
+      <c r="AL149" s="6"/>
+      <c r="AM149" s="6"/>
+      <c r="AN149" s="6"/>
+      <c r="AP149" s="6">
+        <v>34080</v>
+      </c>
+      <c r="BG149" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH149" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI149" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ149" s="6" t="s">
+        <v>1045</v>
+      </c>
+      <c r="BK149" s="6">
+        <v>2946.4</v>
+      </c>
+      <c r="BL149" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM149" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP149" s="6">
+        <v>142</v>
+      </c>
+      <c r="BQ149" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR149" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY149" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG149" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH149" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI149" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="150" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A150" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B150" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C150" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D150" t="s">
+        <v>193</v>
+      </c>
+      <c r="E150" t="s">
+        <v>197</v>
+      </c>
+      <c r="F150" t="s">
+        <v>200</v>
+      </c>
+      <c r="H150" t="s">
+        <v>203</v>
+      </c>
+      <c r="I150" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J150" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="K150" s="6">
+        <v>143</v>
+      </c>
+      <c r="O150" s="6">
+        <v>143</v>
+      </c>
+      <c r="W150" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X150" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y150" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA150" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC150" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD150" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE150" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="AF150" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="AG150" s="8"/>
+      <c r="AH150" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ150" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK150" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL150" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM150" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN150" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO150" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP150" s="6">
+        <v>34220</v>
+      </c>
+      <c r="BG150" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH150" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI150" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ150" s="6" t="s">
+        <v>1046</v>
+      </c>
+      <c r="BK150" s="6">
+        <v>64206</v>
+      </c>
+      <c r="BL150" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM150" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP150" s="6">
+        <v>143</v>
+      </c>
+      <c r="BQ150" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR150" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY150" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG150" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH150" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI150" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="151" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A151" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B151" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C151" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D151" t="s">
+        <v>193</v>
+      </c>
+      <c r="E151" t="s">
+        <v>199</v>
+      </c>
+      <c r="F151" t="s">
+        <v>200</v>
+      </c>
+      <c r="H151" t="s">
+        <v>203</v>
+      </c>
+      <c r="I151" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J151" s="13" t="s">
+        <v>505</v>
+      </c>
+      <c r="K151" s="6">
+        <v>144</v>
+      </c>
+      <c r="O151" s="6">
+        <v>144</v>
+      </c>
+      <c r="W151" s="6"/>
+      <c r="X151" s="6"/>
+      <c r="Y151" s="6"/>
+      <c r="Z151" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA151" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="AC151" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AD151" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE151" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="AF151" s="6">
+        <v>252</v>
+      </c>
+      <c r="AG151" s="6"/>
+      <c r="AH151" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ151" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK151" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AL151" s="6">
+        <v>16</v>
+      </c>
+      <c r="AM151" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AN151" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO151" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP151" s="6">
+        <v>4519</v>
+      </c>
+      <c r="BG151" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH151" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI151" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ151" s="6" t="s">
+        <v>1047</v>
+      </c>
+      <c r="BK151" s="6">
+        <v>17716</v>
+      </c>
+      <c r="BL151" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM151" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP151" s="6">
+        <v>144</v>
+      </c>
+      <c r="BQ151" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR151" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY151" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG151" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH151" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI151" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="152" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A152" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B152" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C152" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D152" t="s">
+        <v>193</v>
+      </c>
+      <c r="E152" t="s">
+        <v>199</v>
+      </c>
+      <c r="F152" t="s">
+        <v>200</v>
+      </c>
+      <c r="H152" t="s">
+        <v>203</v>
+      </c>
+      <c r="I152" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J152" s="12" t="s">
+        <v>506</v>
+      </c>
+      <c r="K152" s="6">
+        <v>145</v>
+      </c>
+      <c r="O152" s="6">
+        <v>145</v>
+      </c>
+      <c r="W152" s="8"/>
+      <c r="X152" s="8"/>
+      <c r="Y152" s="8"/>
+      <c r="Z152" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA152" s="8" t="s">
+        <v>777</v>
+      </c>
+      <c r="AC152" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="AD152" s="8"/>
+      <c r="AE152" s="8"/>
+      <c r="AF152" s="8"/>
+      <c r="AG152" s="8"/>
+      <c r="AH152" s="8"/>
+      <c r="AJ152" s="8"/>
+      <c r="AK152" s="8"/>
+      <c r="AL152" s="8"/>
+      <c r="AM152" s="8"/>
+      <c r="AN152" s="8"/>
+      <c r="AP152" s="8">
+        <v>53910</v>
+      </c>
+      <c r="BG152" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH152" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI152" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ152" s="8" t="s">
+        <v>1048</v>
+      </c>
+      <c r="BK152" s="10">
+        <v>25520</v>
+      </c>
+      <c r="BL152" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM152" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP152" s="6">
+        <v>145</v>
+      </c>
+      <c r="BQ152" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR152" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY152" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG152" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH152" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI152" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="153" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A153" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B153" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C153" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D153" t="s">
+        <v>193</v>
+      </c>
+      <c r="E153" t="s">
+        <v>197</v>
+      </c>
+      <c r="F153" t="s">
+        <v>200</v>
+      </c>
+      <c r="H153" t="s">
+        <v>203</v>
+      </c>
+      <c r="I153" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J153" s="12" t="s">
+        <v>507</v>
+      </c>
+      <c r="K153" s="6">
+        <v>146</v>
+      </c>
+      <c r="O153" s="6">
+        <v>146</v>
+      </c>
+      <c r="W153" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="X153" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="Y153" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA153" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="AC153" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="AD153" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE153" s="6" t="s">
+        <v>854</v>
+      </c>
+      <c r="AF153" s="6" t="s">
+        <v>882</v>
+      </c>
+      <c r="AG153" s="8"/>
+      <c r="AH153" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ153" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK153" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL153" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM153" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN153" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO153" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP153" s="6">
+        <v>34170</v>
+      </c>
+      <c r="BG153" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH153" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI153" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ153" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="BK153" s="6">
+        <v>3708</v>
+      </c>
+      <c r="BL153" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM153" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP153" s="6">
+        <v>146</v>
+      </c>
+      <c r="BQ153" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR153" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY153" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG153" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH153" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI153" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="154" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A154" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B154" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C154" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D154" t="s">
+        <v>193</v>
+      </c>
+      <c r="E154" t="s">
+        <v>197</v>
+      </c>
+      <c r="F154" t="s">
+        <v>200</v>
+      </c>
+      <c r="H154" t="s">
+        <v>203</v>
+      </c>
+      <c r="I154" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J154" s="12" t="s">
+        <v>508</v>
+      </c>
+      <c r="K154" s="6">
+        <v>147</v>
+      </c>
+      <c r="O154" s="6">
+        <v>147</v>
+      </c>
+      <c r="W154" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X154" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y154" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA154" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC154" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD154" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE154" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="AF154" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="AG154" s="8"/>
+      <c r="AH154" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ154" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK154" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL154" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM154" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN154" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO154" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP154" s="6">
+        <v>34220</v>
+      </c>
+      <c r="BG154" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH154" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI154" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ154" s="6" t="s">
+        <v>1049</v>
+      </c>
+      <c r="BK154" s="6">
+        <v>10330.4</v>
+      </c>
+      <c r="BL154" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM154" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP154" s="6">
+        <v>147</v>
+      </c>
+      <c r="BQ154" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR154" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY154" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG154" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH154" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI154" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="155" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A155" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B155" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C155" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D155" t="s">
+        <v>193</v>
+      </c>
+      <c r="E155" t="s">
+        <v>197</v>
+      </c>
+      <c r="F155" t="s">
+        <v>200</v>
+      </c>
+      <c r="H155" t="s">
+        <v>203</v>
+      </c>
+      <c r="I155" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J155" s="12" t="s">
+        <v>509</v>
+      </c>
+      <c r="K155" s="6">
+        <v>148</v>
+      </c>
+      <c r="O155" s="6">
+        <v>148</v>
+      </c>
+      <c r="W155" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X155" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y155" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA155" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC155" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD155" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE155" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="AF155" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="AG155" s="8"/>
+      <c r="AH155" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ155" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK155" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL155" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM155" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN155" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO155" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP155" s="6">
+        <v>34220</v>
+      </c>
+      <c r="BG155" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH155" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI155" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ155" s="6" t="s">
+        <v>1050</v>
+      </c>
+      <c r="BK155" s="6">
+        <v>6560.96</v>
+      </c>
+      <c r="BL155" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM155" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP155" s="6">
+        <v>148</v>
+      </c>
+      <c r="BQ155" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR155" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY155" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG155" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH155" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI155" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="156" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A156" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B156" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C156" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D156" t="s">
+        <v>193</v>
+      </c>
+      <c r="E156" t="s">
+        <v>197</v>
+      </c>
+      <c r="F156" t="s">
+        <v>200</v>
+      </c>
+      <c r="H156" t="s">
+        <v>203</v>
+      </c>
+      <c r="I156" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J156" s="12" t="s">
+        <v>510</v>
+      </c>
+      <c r="K156" s="6">
+        <v>149</v>
+      </c>
+      <c r="O156" s="6">
+        <v>149</v>
+      </c>
+      <c r="W156" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X156" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y156" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA156" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC156" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD156" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE156" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="AF156" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="AG156" s="8"/>
+      <c r="AH156" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ156" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK156" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL156" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM156" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN156" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO156" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP156" s="6">
+        <v>34220</v>
+      </c>
+      <c r="BG156" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH156" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI156" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ156" s="6" t="s">
+        <v>1051</v>
+      </c>
+      <c r="BK156" s="6">
+        <v>11434.56</v>
+      </c>
+      <c r="BL156" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM156" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP156" s="6">
+        <v>149</v>
+      </c>
+      <c r="BQ156" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR156" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY156" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG156" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH156" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI156" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="157" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A157" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B157" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C157" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D157" t="s">
+        <v>193</v>
+      </c>
+      <c r="E157" t="s">
+        <v>197</v>
+      </c>
+      <c r="F157" t="s">
+        <v>200</v>
+      </c>
+      <c r="H157" t="s">
+        <v>203</v>
+      </c>
+      <c r="I157" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J157" s="12" t="s">
+        <v>511</v>
+      </c>
+      <c r="K157" s="6">
+        <v>150</v>
+      </c>
+      <c r="O157" s="6">
+        <v>150</v>
+      </c>
+      <c r="W157" s="6"/>
+      <c r="X157" s="6"/>
+      <c r="Y157" s="6"/>
+      <c r="Z157" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA157" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="AC157" s="6" t="s">
+        <v>718</v>
+      </c>
+      <c r="AD157" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE157" s="6" t="s">
+        <v>856</v>
+      </c>
+      <c r="AF157" s="6">
+        <v>409</v>
+      </c>
+      <c r="AG157" s="6"/>
+      <c r="AH157" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ157" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK157" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL157" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM157" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN157" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO157" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP157" s="6">
+        <v>34170</v>
+      </c>
+      <c r="BG157" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH157" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI157" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ157" s="6" t="s">
+        <v>1052</v>
+      </c>
+      <c r="BK157" s="6">
+        <v>1198</v>
+      </c>
+      <c r="BL157" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM157" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP157" s="6">
+        <v>150</v>
+      </c>
+      <c r="BQ157" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR157" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY157" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG157" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH157" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI157" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="158" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A158" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B158" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C158" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D158" t="s">
+        <v>193</v>
+      </c>
+      <c r="E158" t="s">
+        <v>197</v>
+      </c>
+      <c r="F158" t="s">
+        <v>200</v>
+      </c>
+      <c r="H158" t="s">
+        <v>203</v>
+      </c>
+      <c r="I158" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J158" s="12" t="s">
+        <v>512</v>
+      </c>
+      <c r="K158" s="6">
+        <v>151</v>
+      </c>
+      <c r="O158" s="6">
+        <v>151</v>
+      </c>
+      <c r="W158" s="8" t="s">
+        <v>780</v>
+      </c>
+      <c r="X158" s="8" t="s">
+        <v>781</v>
+      </c>
+      <c r="Y158" s="8" t="s">
+        <v>782</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA158" s="8" t="s">
+        <v>783</v>
+      </c>
+      <c r="AC158" s="8" t="s">
+        <v>784</v>
+      </c>
+      <c r="AD158" s="8"/>
+      <c r="AE158" s="8"/>
+      <c r="AF158" s="8"/>
+      <c r="AG158" s="8"/>
+      <c r="AH158" s="8"/>
+      <c r="AJ158" s="8"/>
+      <c r="AK158" s="8"/>
+      <c r="AL158" s="8"/>
+      <c r="AM158" s="8"/>
+      <c r="AN158" s="8"/>
+      <c r="AP158" s="8">
+        <v>34160</v>
+      </c>
+      <c r="BG158" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH158" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI158" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ158" s="8" t="s">
+        <v>1053</v>
+      </c>
+      <c r="BK158" s="10">
+        <v>6907.95</v>
+      </c>
+      <c r="BL158" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM158" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP158" s="6">
+        <v>151</v>
+      </c>
+      <c r="BQ158" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR158" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY158" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG158" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH158" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI158" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="159" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A159" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B159" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C159" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D159" t="s">
+        <v>193</v>
+      </c>
+      <c r="E159" t="s">
+        <v>197</v>
+      </c>
+      <c r="F159" t="s">
+        <v>200</v>
+      </c>
+      <c r="H159" t="s">
+        <v>203</v>
+      </c>
+      <c r="I159" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J159" s="13" t="s">
+        <v>513</v>
+      </c>
+      <c r="K159" s="6">
+        <v>152</v>
+      </c>
+      <c r="O159" s="6">
+        <v>152</v>
+      </c>
+      <c r="W159" s="6"/>
+      <c r="X159" s="6"/>
+      <c r="Y159" s="6"/>
+      <c r="Z159" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA159" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="AC159" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="AD159" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE159" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="AF159" s="6">
+        <v>282</v>
+      </c>
+      <c r="AG159" s="6"/>
+      <c r="AH159" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ159" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK159" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL159" s="6">
+        <v>35</v>
+      </c>
+      <c r="AM159" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN159" s="6">
+        <v>5</v>
+      </c>
+      <c r="AO159" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP159" s="6">
+        <v>27019</v>
+      </c>
+      <c r="BG159" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH159" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI159" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ159" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="BK159" s="6">
+        <v>12000</v>
+      </c>
+      <c r="BL159" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM159" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP159" s="6">
+        <v>152</v>
+      </c>
+      <c r="BQ159" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR159" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY159" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG159" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH159" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI159" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="160" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A160" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B160" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C160" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D160" t="s">
+        <v>193</v>
+      </c>
+      <c r="E160" t="s">
+        <v>199</v>
+      </c>
+      <c r="F160" t="s">
+        <v>200</v>
+      </c>
+      <c r="H160" t="s">
+        <v>203</v>
+      </c>
+      <c r="I160" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J160" s="12" t="s">
+        <v>514</v>
+      </c>
+      <c r="K160" s="6">
+        <v>153</v>
+      </c>
+      <c r="O160" s="6">
+        <v>153</v>
+      </c>
+      <c r="W160" s="6" t="s">
+        <v>742</v>
+      </c>
+      <c r="X160" s="6" t="s">
+        <v>730</v>
+      </c>
+      <c r="Y160" s="6" t="s">
+        <v>743</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA160" s="6" t="s">
+        <v>744</v>
+      </c>
+      <c r="AC160" s="6" t="s">
+        <v>745</v>
+      </c>
+      <c r="AD160" s="6"/>
+      <c r="AE160" s="6"/>
+      <c r="AF160" s="6"/>
+      <c r="AG160" s="6"/>
+      <c r="AH160" s="6"/>
+      <c r="AJ160" s="6"/>
+      <c r="AK160" s="6"/>
+      <c r="AL160" s="6"/>
+      <c r="AM160" s="6"/>
+      <c r="AN160" s="6"/>
+      <c r="AP160" s="6">
+        <v>34000</v>
+      </c>
+      <c r="BG160" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH160" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI160" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ160" s="6" t="s">
+        <v>1054</v>
+      </c>
+      <c r="BK160" s="6">
+        <v>2500</v>
+      </c>
+      <c r="BL160" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM160" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP160" s="6">
+        <v>153</v>
+      </c>
+      <c r="BQ160" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR160" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY160" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG160" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH160" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI160" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="161" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A161" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B161" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C161" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D161" t="s">
+        <v>193</v>
+      </c>
+      <c r="E161" t="s">
+        <v>197</v>
+      </c>
+      <c r="F161" t="s">
+        <v>200</v>
+      </c>
+      <c r="H161" t="s">
+        <v>203</v>
+      </c>
+      <c r="I161" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J161" s="12" t="s">
+        <v>515</v>
+      </c>
+      <c r="K161" s="6">
+        <v>154</v>
+      </c>
+      <c r="O161" s="6">
+        <v>154</v>
+      </c>
+      <c r="W161" s="8" t="s">
+        <v>785</v>
+      </c>
+      <c r="X161" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="Y161" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA161" s="8" t="s">
+        <v>787</v>
+      </c>
+      <c r="AC161" s="8" t="s">
+        <v>788</v>
+      </c>
+      <c r="AD161" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE161" s="8" t="s">
+        <v>851</v>
+      </c>
+      <c r="AF161" s="8" t="s">
+        <v>883</v>
+      </c>
+      <c r="AG161" s="8"/>
+      <c r="AH161" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ161" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK161" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL161" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM161" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN161" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO161" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP161" s="8">
+        <v>34000</v>
+      </c>
+      <c r="BG161" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH161" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI161" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ161" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="BK161" s="10">
+        <v>674</v>
+      </c>
+      <c r="BL161" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM161" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP161" s="6">
+        <v>154</v>
+      </c>
+      <c r="BQ161" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR161" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY161" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG161" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH161" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI161" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="162" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A162" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B162" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C162" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D162" t="s">
+        <v>193</v>
+      </c>
+      <c r="E162" t="s">
+        <v>197</v>
+      </c>
+      <c r="F162" t="s">
+        <v>200</v>
+      </c>
+      <c r="H162" t="s">
+        <v>203</v>
+      </c>
+      <c r="I162" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J162" s="12" t="s">
+        <v>516</v>
+      </c>
+      <c r="K162" s="6">
+        <v>155</v>
+      </c>
+      <c r="O162" s="6">
+        <v>155</v>
+      </c>
+      <c r="W162" s="6" t="s">
+        <v>789</v>
+      </c>
+      <c r="X162" s="6" t="s">
+        <v>790</v>
+      </c>
+      <c r="Y162" s="6" t="s">
+        <v>786</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA162" s="6" t="s">
+        <v>791</v>
+      </c>
+      <c r="AC162" s="6" t="s">
+        <v>792</v>
+      </c>
+      <c r="AD162" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE162" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="AF162" s="6">
+        <v>215</v>
+      </c>
+      <c r="AG162" s="6"/>
+      <c r="AH162" s="6"/>
+      <c r="AJ162" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK162" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL162" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM162" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN162" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO162" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP162" s="6">
+        <v>34215</v>
+      </c>
+      <c r="BG162" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH162" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI162" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ162" s="6" t="s">
+        <v>1056</v>
+      </c>
+      <c r="BK162" s="6">
+        <v>10321.66</v>
+      </c>
+      <c r="BL162" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM162" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP162" s="6">
+        <v>155</v>
+      </c>
+      <c r="BQ162" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR162" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY162" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG162" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH162" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI162" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="163" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A163" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B163" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C163" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D163" t="s">
+        <v>193</v>
+      </c>
+      <c r="E163" t="s">
+        <v>197</v>
+      </c>
+      <c r="F163" t="s">
+        <v>200</v>
+      </c>
+      <c r="H163" t="s">
+        <v>203</v>
+      </c>
+      <c r="I163" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J163" s="12" t="s">
+        <v>517</v>
+      </c>
+      <c r="K163" s="6">
+        <v>156</v>
+      </c>
+      <c r="O163" s="6">
+        <v>156</v>
+      </c>
+      <c r="W163" s="8"/>
+      <c r="X163" s="8"/>
+      <c r="Y163" s="8"/>
+      <c r="Z163" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA163" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="AC163" s="8" t="s">
+        <v>794</v>
+      </c>
+      <c r="AD163" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE163" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="AF163" s="8">
+        <v>331</v>
+      </c>
+      <c r="AG163" s="8"/>
+      <c r="AH163" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ163" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK163" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL163" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM163" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN163" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO163" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP163" s="8">
+        <v>34000</v>
+      </c>
+      <c r="BG163" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH163" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI163" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ163" s="8" t="s">
+        <v>1057</v>
+      </c>
+      <c r="BK163" s="10">
+        <v>3900</v>
+      </c>
+      <c r="BL163" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM163" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP163" s="6">
+        <v>156</v>
+      </c>
+      <c r="BQ163" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR163" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY163" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG163" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH163" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI163" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="164" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A164" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B164" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C164" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D164" t="s">
+        <v>193</v>
+      </c>
+      <c r="E164" t="s">
+        <v>197</v>
+      </c>
+      <c r="F164" t="s">
+        <v>200</v>
+      </c>
+      <c r="H164" t="s">
+        <v>203</v>
+      </c>
+      <c r="I164" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J164" s="12" t="s">
+        <v>518</v>
+      </c>
+      <c r="K164" s="6">
+        <v>157</v>
+      </c>
+      <c r="O164" s="6">
+        <v>157</v>
+      </c>
+      <c r="W164" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="X164" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="Y164" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA164" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="AC164" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="AD164" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE164" s="6" t="s">
+        <v>854</v>
+      </c>
+      <c r="AF164" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="AG164" s="8"/>
+      <c r="AH164" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ164" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK164" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL164" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM164" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN164" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO164" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP164" s="6">
+        <v>34170</v>
+      </c>
+      <c r="BG164" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH164" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI164" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ164" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="BK164" s="6">
+        <v>3785</v>
+      </c>
+      <c r="BL164" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM164" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP164" s="6">
+        <v>157</v>
+      </c>
+      <c r="BQ164" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR164" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY164" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG164" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH164" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI164" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="165" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A165" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B165" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C165" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D165" t="s">
+        <v>193</v>
+      </c>
+      <c r="E165" t="s">
+        <v>197</v>
+      </c>
+      <c r="F165" t="s">
+        <v>200</v>
+      </c>
+      <c r="H165" t="s">
+        <v>203</v>
+      </c>
+      <c r="I165" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J165" s="12" t="s">
+        <v>519</v>
+      </c>
+      <c r="K165" s="6">
+        <v>158</v>
+      </c>
+      <c r="O165" s="6">
+        <v>158</v>
+      </c>
+      <c r="W165" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="X165" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="Y165" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA165" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="AC165" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="AD165" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE165" s="6" t="s">
+        <v>854</v>
+      </c>
+      <c r="AF165" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="AG165" s="8"/>
+      <c r="AH165" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ165" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK165" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL165" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM165" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN165" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO165" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP165" s="6">
+        <v>34170</v>
+      </c>
+      <c r="BG165" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH165" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI165" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ165" s="6" t="s">
+        <v>974</v>
+      </c>
+      <c r="BK165" s="6">
+        <v>1136</v>
+      </c>
+      <c r="BL165" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM165" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP165" s="6">
+        <v>158</v>
+      </c>
+      <c r="BQ165" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR165" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY165" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG165" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH165" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI165" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="166" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A166" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B166" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C166" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D166" t="s">
+        <v>193</v>
+      </c>
+      <c r="E166" t="s">
+        <v>199</v>
+      </c>
+      <c r="F166" t="s">
+        <v>200</v>
+      </c>
+      <c r="H166" t="s">
+        <v>203</v>
+      </c>
+      <c r="I166" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J166" s="12" t="s">
+        <v>520</v>
+      </c>
+      <c r="K166" s="6">
+        <v>159</v>
+      </c>
+      <c r="O166" s="6">
+        <v>159</v>
+      </c>
+      <c r="W166" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="X166" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="Y166" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA166" s="6" t="s">
+        <v>755</v>
+      </c>
+      <c r="AC166" s="6" t="s">
+        <v>756</v>
+      </c>
+      <c r="AD166" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE166" s="6" t="s">
+        <v>872</v>
+      </c>
+      <c r="AF166" s="6">
+        <v>512</v>
+      </c>
+      <c r="AG166" s="6"/>
+      <c r="AH166" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ166" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK166" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL166" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM166" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN166" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO166" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP166" s="6">
+        <v>34000</v>
+      </c>
+      <c r="BG166" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH166" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI166" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ166" s="6" t="s">
+        <v>1058</v>
+      </c>
+      <c r="BK166" s="6">
+        <v>678</v>
+      </c>
+      <c r="BL166" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM166" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP166" s="6">
+        <v>159</v>
+      </c>
+      <c r="BQ166" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR166" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY166" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG166" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH166" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI166" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="167" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A167" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B167" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C167" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D167" t="s">
+        <v>193</v>
+      </c>
+      <c r="E167" t="s">
+        <v>197</v>
+      </c>
+      <c r="F167" t="s">
+        <v>200</v>
+      </c>
+      <c r="H167" t="s">
+        <v>203</v>
+      </c>
+      <c r="I167" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J167" s="12" t="s">
+        <v>521</v>
+      </c>
+      <c r="K167" s="6">
+        <v>160</v>
+      </c>
+      <c r="O167" s="6">
+        <v>160</v>
+      </c>
+      <c r="W167" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="X167" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="Y167" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA167" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="AC167" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD167" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="AE167" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="AF167" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="AG167" s="8"/>
+      <c r="AH167" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ167" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK167" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL167" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM167" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN167" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO167" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP167" s="6">
+        <v>34220</v>
+      </c>
+      <c r="BG167" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH167" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI167" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ167" s="8" t="s">
+        <v>1059</v>
+      </c>
+      <c r="BK167" s="10">
+        <v>11762.4</v>
+      </c>
+      <c r="BL167" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM167" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP167" s="6">
+        <v>160</v>
+      </c>
+      <c r="BQ167" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR167" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY167" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG167" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH167" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI167" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="168" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A168" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B168" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C168" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D168" t="s">
+        <v>193</v>
+      </c>
+      <c r="E168" t="s">
+        <v>197</v>
+      </c>
+      <c r="F168" t="s">
+        <v>200</v>
+      </c>
+      <c r="H168" t="s">
+        <v>203</v>
+      </c>
+      <c r="I168" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J168" s="12" t="s">
+        <v>522</v>
+      </c>
+      <c r="K168" s="6">
+        <v>161</v>
+      </c>
+      <c r="O168" s="6">
+        <v>161</v>
+      </c>
+      <c r="W168" s="6"/>
+      <c r="X168" s="6"/>
+      <c r="Y168" s="6"/>
+      <c r="Z168" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA168" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="AC168" s="6" t="s">
+        <v>596</v>
+      </c>
+      <c r="AD168" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="AE168" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="AF168" s="6">
+        <v>133</v>
+      </c>
+      <c r="AG168" s="6"/>
+      <c r="AH168" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ168" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK168" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL168" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM168" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN168" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO168" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP168" s="6">
+        <v>34216</v>
+      </c>
+      <c r="BG168" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH168" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI168" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ168" s="6" t="s">
+        <v>1060</v>
+      </c>
+      <c r="BK168" s="6">
+        <v>3061</v>
+      </c>
+      <c r="BL168" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM168" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP168" s="6">
+        <v>161</v>
+      </c>
+      <c r="BQ168" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR168" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY168" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG168" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH168" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI168" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="169" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A169" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B169" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C169" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D169" t="s">
+        <v>193</v>
+      </c>
+      <c r="E169" t="s">
+        <v>197</v>
+      </c>
+      <c r="F169" t="s">
+        <v>200</v>
+      </c>
+      <c r="H169" t="s">
+        <v>203</v>
+      </c>
+      <c r="I169" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J169" s="12" t="s">
+        <v>523</v>
+      </c>
+      <c r="K169" s="6">
+        <v>162</v>
+      </c>
+      <c r="O169" s="6">
+        <v>162</v>
+      </c>
+      <c r="W169" s="6"/>
+      <c r="X169" s="6"/>
+      <c r="Y169" s="6"/>
+      <c r="Z169" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA169" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="AC169" s="6" t="s">
+        <v>596</v>
+      </c>
+      <c r="AD169" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="AE169" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="AF169" s="6">
+        <v>133</v>
+      </c>
+      <c r="AG169" s="6"/>
+      <c r="AH169" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ169" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK169" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL169" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM169" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN169" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO169" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP169" s="6">
+        <v>34216</v>
+      </c>
+      <c r="BG169" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH169" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI169" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ169" s="6" t="s">
+        <v>1061</v>
+      </c>
+      <c r="BK169" s="6">
+        <v>1366.25</v>
+      </c>
+      <c r="BL169" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM169" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP169" s="6">
+        <v>162</v>
+      </c>
+      <c r="BQ169" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR169" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY169" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG169" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH169" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI169" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="170" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A170" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B170" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C170" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D170" t="s">
+        <v>193</v>
+      </c>
+      <c r="E170" t="s">
+        <v>199</v>
+      </c>
+      <c r="F170" t="s">
+        <v>200</v>
+      </c>
+      <c r="H170" t="s">
+        <v>203</v>
+      </c>
+      <c r="I170" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J170" s="12" t="s">
+        <v>524</v>
+      </c>
+      <c r="K170" s="6">
+        <v>163</v>
+      </c>
+      <c r="O170" s="6">
+        <v>163</v>
+      </c>
+      <c r="W170" s="8" t="s">
+        <v>795</v>
+      </c>
+      <c r="X170" s="8" t="s">
+        <v>602</v>
+      </c>
+      <c r="Y170" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA170" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="AC170" s="6" t="s">
+        <v>797</v>
+      </c>
+      <c r="AD170" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE170" s="6" t="s">
+        <v>885</v>
+      </c>
+      <c r="AF170" s="8">
+        <v>506</v>
+      </c>
+      <c r="AG170" s="8"/>
+      <c r="AH170" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ170" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK170" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL170" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM170" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN170" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO170" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP170" s="6">
+        <v>34020</v>
+      </c>
+      <c r="BG170" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH170" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI170" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ170" s="6" t="s">
+        <v>1062</v>
+      </c>
+      <c r="BK170" s="6">
+        <v>4640</v>
+      </c>
+      <c r="BL170" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM170" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP170" s="6">
+        <v>163</v>
+      </c>
+      <c r="BQ170" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR170" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY170" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG170" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH170" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI170" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="171" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A171" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B171" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C171" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D171" t="s">
+        <v>193</v>
+      </c>
+      <c r="E171" t="s">
+        <v>199</v>
+      </c>
+      <c r="F171" t="s">
+        <v>200</v>
+      </c>
+      <c r="H171" t="s">
+        <v>203</v>
+      </c>
+      <c r="I171" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J171" s="12" t="s">
+        <v>525</v>
+      </c>
+      <c r="K171" s="6">
+        <v>164</v>
+      </c>
+      <c r="O171" s="6">
+        <v>164</v>
+      </c>
+      <c r="W171" s="8"/>
+      <c r="X171" s="8"/>
+      <c r="Y171" s="8"/>
+      <c r="Z171" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA171" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="AC171" s="8" t="s">
+        <v>799</v>
+      </c>
+      <c r="AD171" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE171" s="8" t="s">
+        <v>886</v>
+      </c>
+      <c r="AF171" s="8">
+        <v>4</v>
+      </c>
+      <c r="AG171" s="8">
+        <v>4</v>
+      </c>
+      <c r="AH171" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ171" s="8"/>
+      <c r="AK171" s="8"/>
+      <c r="AL171" s="8"/>
+      <c r="AM171" s="8" t="s">
+        <v>927</v>
+      </c>
+      <c r="AN171" s="8"/>
+      <c r="AO171" t="s">
+        <v>297</v>
+      </c>
+      <c r="AP171" s="8">
+        <v>76800</v>
+      </c>
+      <c r="BG171" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH171" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI171" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ171" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="BK171" s="10">
+        <v>6430</v>
+      </c>
+      <c r="BL171" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM171" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP171" s="6">
+        <v>164</v>
+      </c>
+      <c r="BQ171" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR171" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY171" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG171" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH171" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI171" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="172" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A172" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B172" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C172" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D172" t="s">
+        <v>193</v>
+      </c>
+      <c r="E172" t="s">
+        <v>199</v>
+      </c>
+      <c r="F172" t="s">
+        <v>200</v>
+      </c>
+      <c r="H172" t="s">
+        <v>203</v>
+      </c>
+      <c r="I172" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J172" s="12" t="s">
+        <v>526</v>
+      </c>
+      <c r="K172" s="6">
+        <v>165</v>
+      </c>
+      <c r="O172" s="6">
+        <v>165</v>
+      </c>
+      <c r="W172" s="6"/>
+      <c r="X172" s="6"/>
+      <c r="Y172" s="6"/>
+      <c r="Z172" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA172" s="6" t="s">
+        <v>773</v>
+      </c>
+      <c r="AC172" s="6" t="s">
+        <v>774</v>
+      </c>
+      <c r="AD172" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE172" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="AF172" s="6">
+        <v>315</v>
+      </c>
+      <c r="AG172" s="6"/>
+      <c r="AH172" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ172" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK172" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL172" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM172" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN172" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO172" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP172" s="6">
+        <v>34000</v>
+      </c>
+      <c r="BG172" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH172" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI172" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ172" s="6" t="s">
+        <v>1064</v>
+      </c>
+      <c r="BK172" s="6">
+        <v>23861.200000000001</v>
+      </c>
+      <c r="BL172" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM172" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP172" s="6">
+        <v>165</v>
+      </c>
+      <c r="BQ172" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR172" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY172" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG172" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH172" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI172" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="173" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A173" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B173" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C173" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D173" t="s">
+        <v>193</v>
+      </c>
+      <c r="E173" t="s">
+        <v>199</v>
+      </c>
+      <c r="F173" t="s">
+        <v>200</v>
+      </c>
+      <c r="H173" t="s">
+        <v>203</v>
+      </c>
+      <c r="I173" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J173" s="12" t="s">
+        <v>527</v>
+      </c>
+      <c r="K173" s="6">
+        <v>166</v>
+      </c>
+      <c r="O173" s="6">
+        <v>166</v>
+      </c>
+      <c r="W173" s="8" t="s">
+        <v>800</v>
+      </c>
+      <c r="X173" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="Y173" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA173" s="8" t="s">
+        <v>802</v>
+      </c>
+      <c r="AC173" s="8" t="s">
+        <v>803</v>
+      </c>
+      <c r="AD173" s="8"/>
+      <c r="AE173" s="8"/>
+      <c r="AF173" s="8"/>
+      <c r="AG173" s="8"/>
+      <c r="AH173" s="8"/>
+      <c r="AJ173" s="8"/>
+      <c r="AK173" s="8"/>
+      <c r="AL173" s="8"/>
+      <c r="AM173" s="8"/>
+      <c r="AN173" s="8"/>
+      <c r="AP173" s="8">
+        <v>34150</v>
+      </c>
+      <c r="BG173" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH173" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI173" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ173" s="8" t="s">
+        <v>1065</v>
+      </c>
+      <c r="BK173" s="10">
+        <v>1392</v>
+      </c>
+      <c r="BL173" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM173" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP173" s="6">
+        <v>166</v>
+      </c>
+      <c r="BQ173" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR173" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY173" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG173" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH173" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI173" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="174" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A174" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B174" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C174" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D174" t="s">
+        <v>193</v>
+      </c>
+      <c r="E174" t="s">
+        <v>197</v>
+      </c>
+      <c r="F174" t="s">
+        <v>200</v>
+      </c>
+      <c r="H174" t="s">
+        <v>203</v>
+      </c>
+      <c r="I174" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J174" s="12" t="s">
+        <v>528</v>
+      </c>
+      <c r="K174" s="6">
+        <v>167</v>
+      </c>
+      <c r="O174" s="6">
+        <v>167</v>
+      </c>
+      <c r="W174" s="8"/>
+      <c r="X174" s="8"/>
+      <c r="Y174" s="8"/>
+      <c r="Z174" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA174" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="AC174" s="8" t="s">
+        <v>776</v>
+      </c>
+      <c r="AD174" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE174" s="8" t="s">
+        <v>878</v>
+      </c>
+      <c r="AF174" s="8">
+        <v>203</v>
+      </c>
+      <c r="AG174" s="8" t="s">
+        <v>879</v>
+      </c>
+      <c r="AH174" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ174" s="8">
+        <v>10</v>
+      </c>
+      <c r="AK174" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL174" s="8">
+        <v>5</v>
+      </c>
+      <c r="AM174" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN174" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO174" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP174" s="8">
+        <v>34100</v>
+      </c>
+      <c r="BG174" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH174" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI174" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ174" s="8" t="s">
+        <v>1043</v>
+      </c>
+      <c r="BK174" s="10">
+        <v>54833</v>
+      </c>
+      <c r="BL174" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM174" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP174" s="6">
+        <v>167</v>
+      </c>
+      <c r="BQ174" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR174" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="BY174" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG174" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH174" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI174" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="175" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A175" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B175" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C175" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D175" t="s">
+        <v>193</v>
+      </c>
+      <c r="E175" t="s">
+        <v>197</v>
+      </c>
+      <c r="F175" t="s">
+        <v>200</v>
+      </c>
+      <c r="H175" t="s">
+        <v>203</v>
+      </c>
+      <c r="I175" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J175" s="12" t="s">
+        <v>529</v>
+      </c>
+      <c r="K175" s="6">
+        <v>168</v>
+      </c>
+      <c r="O175" s="6">
+        <v>168</v>
+      </c>
+      <c r="W175" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="X175" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="Y175" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA175" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="AC175" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="AD175" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE175" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="AF175" s="6">
+        <v>113</v>
+      </c>
+      <c r="AG175" s="6"/>
+      <c r="AH175" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="AJ175" s="6">
+        <v>10</v>
+      </c>
+      <c r="AK175" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AL175" s="6">
+        <v>5</v>
+      </c>
+      <c r="AM175" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN175" s="6">
+        <v>10</v>
+      </c>
+      <c r="AO175" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP175" s="6">
+        <v>34168</v>
+      </c>
+      <c r="BG175" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH175" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI175" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ175" s="6" t="s">
+        <v>1066</v>
+      </c>
+      <c r="BK175" s="6">
+        <v>1663.87</v>
+      </c>
+      <c r="BL175" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM175" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP175" s="6">
+        <v>168</v>
+      </c>
+      <c r="BQ175" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR175" s="6" t="s">
+        <v>1094</v>
+      </c>
+      <c r="BY175" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG175" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH175" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI175" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="176" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A176" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B176" s="7">
+        <v>45566</v>
+      </c>
+      <c r="C176" s="7">
+        <v>45657</v>
+      </c>
+      <c r="D176" t="s">
+        <v>193</v>
+      </c>
+      <c r="E176" t="s">
+        <v>197</v>
+      </c>
+      <c r="F176" t="s">
+        <v>200</v>
+      </c>
+      <c r="H176" t="s">
+        <v>203</v>
+      </c>
+      <c r="I176" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J176" s="12" t="s">
+        <v>530</v>
+      </c>
+      <c r="K176" s="6">
+        <v>169</v>
+      </c>
+      <c r="O176" s="6">
+        <v>169</v>
+      </c>
+      <c r="W176" s="8"/>
+      <c r="X176" s="8"/>
+      <c r="Y176" s="8"/>
+      <c r="Z176" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA176" s="8" t="s">
+        <v>804</v>
+      </c>
+      <c r="AC176" s="8" t="s">
+        <v>805</v>
+      </c>
+      <c r="AD176" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="AE176" s="8" t="s">
+        <v>887</v>
+      </c>
+      <c r="AF176" s="8" t="s">
+        <v>888</v>
+      </c>
+      <c r="AG176" s="8">
+        <v>1009</v>
+      </c>
+      <c r="AH176" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ176" s="8">
+        <v>1</v>
+      </c>
+      <c r="AK176" s="8" t="s">
+        <v>925</v>
+      </c>
+      <c r="AL176" s="8">
+        <v>141</v>
+      </c>
+      <c r="AM176" s="8" t="s">
+        <v>928</v>
+      </c>
+      <c r="AN176" s="8">
+        <v>21</v>
+      </c>
+      <c r="AO176" t="s">
+        <v>272</v>
+      </c>
+      <c r="AP176" s="8">
+        <v>72760</v>
+      </c>
+      <c r="BG176" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH176" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI176" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ176" s="8" t="s">
+        <v>1067</v>
+      </c>
+      <c r="BK176" s="10">
+        <v>40600</v>
+      </c>
+      <c r="BL176" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM176" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP176" s="6">
+        <v>169</v>
+      </c>
+      <c r="BQ176" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR176" s="8" t="s">
+        <v>1094</v>
+      </c>
+      <c r="BY176" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG176" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH176" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI176" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="177" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A177" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B177" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C177" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D177" t="s">
+        <v>193</v>
+      </c>
+      <c r="E177" t="s">
+        <v>197</v>
+      </c>
+      <c r="F177" t="s">
+        <v>200</v>
+      </c>
+      <c r="H177" t="s">
+        <v>203</v>
+      </c>
+      <c r="I177" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J177" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="K177" s="6">
+        <v>170</v>
+      </c>
+      <c r="O177" s="6">
+        <v>170</v>
+      </c>
+      <c r="W177" s="8"/>
+      <c r="X177" s="8"/>
+      <c r="Y177" s="8"/>
+      <c r="Z177" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA177" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="AC177" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="AD177" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE177" s="8" t="s">
+        <v>860</v>
+      </c>
+      <c r="AF177" s="8">
+        <v>173</v>
+      </c>
+      <c r="AG177" s="8" t="s">
+        <v>889</v>
+      </c>
+      <c r="AH177" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ177" s="8">
+        <v>12</v>
+      </c>
+      <c r="AK177" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="AL177" s="8">
+        <v>12</v>
+      </c>
+      <c r="AM177" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="AN177" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO177" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP177" s="8">
+        <v>35168</v>
+      </c>
+      <c r="BG177" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH177" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI177" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ177" s="8" t="s">
+        <v>984</v>
+      </c>
+      <c r="BK177" s="17">
+        <v>1972</v>
+      </c>
+      <c r="BL177" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM177" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP177" s="6">
+        <v>170</v>
+      </c>
+      <c r="BQ177" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR177" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY177" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG177" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH177" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI177" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="178" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A178" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B178" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C178" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D178" t="s">
+        <v>193</v>
+      </c>
+      <c r="E178" t="s">
+        <v>197</v>
+      </c>
+      <c r="F178" t="s">
+        <v>200</v>
+      </c>
+      <c r="H178" t="s">
+        <v>203</v>
+      </c>
+      <c r="I178" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J178" s="12" t="s">
+        <v>422</v>
+      </c>
+      <c r="K178" s="6">
+        <v>171</v>
+      </c>
+      <c r="O178" s="6">
+        <v>171</v>
+      </c>
+      <c r="W178" s="8"/>
+      <c r="X178" s="8"/>
+      <c r="Y178" s="8"/>
+      <c r="Z178" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA178" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="AC178" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="AD178" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE178" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF178" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="AG178" s="8"/>
+      <c r="AH178" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ178" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK178" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL178" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM178" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN178" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO178" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP178" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG178" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH178" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI178" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ178" s="8" t="s">
+        <v>985</v>
+      </c>
+      <c r="BK178" s="17">
+        <v>8337.5</v>
+      </c>
+      <c r="BL178" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM178" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP178" s="6">
+        <v>171</v>
+      </c>
+      <c r="BQ178" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR178" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY178" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG178" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH178" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI178" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="179" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A179" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B179" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C179" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D179" t="s">
+        <v>193</v>
+      </c>
+      <c r="E179" t="s">
+        <v>197</v>
+      </c>
+      <c r="F179" t="s">
+        <v>200</v>
+      </c>
+      <c r="H179" t="s">
+        <v>203</v>
+      </c>
+      <c r="I179" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J179" s="12" t="s">
+        <v>423</v>
+      </c>
+      <c r="K179" s="6">
+        <v>172</v>
+      </c>
+      <c r="O179" s="6">
+        <v>172</v>
+      </c>
+      <c r="W179" s="6"/>
+      <c r="X179" s="6"/>
+      <c r="Y179" s="6"/>
+      <c r="Z179" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA179" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC179" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD179" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE179" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF179" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG179" s="6"/>
+      <c r="AH179" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ179" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK179" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL179" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM179" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN179" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO179" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP179" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG179" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH179" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI179" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ179" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK179" s="18">
+        <v>1155</v>
+      </c>
+      <c r="BL179" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM179" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP179" s="6">
+        <v>172</v>
+      </c>
+      <c r="BQ179" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR179" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY179" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG179" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH179" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI179" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="180" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A180" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B180" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C180" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D180" t="s">
+        <v>193</v>
+      </c>
+      <c r="E180" t="s">
+        <v>197</v>
+      </c>
+      <c r="F180" t="s">
+        <v>200</v>
+      </c>
+      <c r="H180" t="s">
+        <v>203</v>
+      </c>
+      <c r="I180" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J180" s="12" t="s">
+        <v>424</v>
+      </c>
+      <c r="K180" s="6">
+        <v>173</v>
+      </c>
+      <c r="O180" s="6">
+        <v>173</v>
+      </c>
+      <c r="W180" s="6"/>
+      <c r="X180" s="6"/>
+      <c r="Y180" s="6"/>
+      <c r="Z180" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA180" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="AC180" s="6" t="s">
+        <v>682</v>
+      </c>
+      <c r="AD180" s="6"/>
+      <c r="AE180" s="6"/>
+      <c r="AF180" s="6"/>
+      <c r="AG180" s="6"/>
+      <c r="AH180" s="6"/>
+      <c r="AJ180" s="6"/>
+      <c r="AK180" s="6"/>
+      <c r="AL180" s="6"/>
+      <c r="AM180" s="6"/>
+      <c r="AN180" s="6"/>
+      <c r="AP180" s="6">
+        <v>35090</v>
+      </c>
+      <c r="BG180" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH180" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI180" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ180" s="6" t="s">
+        <v>987</v>
+      </c>
+      <c r="BK180" s="18">
+        <v>9071.7000000000007</v>
+      </c>
+      <c r="BL180" s="7">
+        <v>45566</v>
+      </c>
+      <c r="BM180" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP180" s="6">
+        <v>173</v>
+      </c>
+      <c r="BQ180" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR180" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY180" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG180" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH180" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI180" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="181" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A181" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B181" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C181" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D181" t="s">
+        <v>193</v>
+      </c>
+      <c r="E181" t="s">
+        <v>199</v>
+      </c>
+      <c r="F181" t="s">
+        <v>200</v>
+      </c>
+      <c r="H181" t="s">
+        <v>203</v>
+      </c>
+      <c r="I181" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J181" s="12" t="s">
+        <v>425</v>
+      </c>
+      <c r="K181" s="6">
+        <v>174</v>
+      </c>
+      <c r="O181" s="6">
+        <v>174</v>
+      </c>
+      <c r="W181" s="6"/>
+      <c r="X181" s="6"/>
+      <c r="Y181" s="6"/>
+      <c r="Z181" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA181" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="AC181" s="6"/>
+      <c r="AD181" s="6"/>
+      <c r="AE181" s="6"/>
+      <c r="AF181" s="6"/>
+      <c r="AG181" s="6"/>
+      <c r="AH181" s="6"/>
+      <c r="AJ181" s="6"/>
+      <c r="AK181" s="6"/>
+      <c r="AL181" s="6"/>
+      <c r="AM181" s="6"/>
+      <c r="AN181" s="6"/>
+      <c r="AP181" s="6"/>
+      <c r="BG181" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH181" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI181" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ181" s="6" t="s">
+        <v>988</v>
+      </c>
+      <c r="BK181" s="18">
+        <v>560</v>
+      </c>
+      <c r="BL181" s="7">
+        <v>45566</v>
+      </c>
+      <c r="BM181" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP181" s="6">
+        <v>174</v>
+      </c>
+      <c r="BQ181" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR181" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY181" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG181" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH181" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI181" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="182" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A182" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B182" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C182" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D182" t="s">
+        <v>193</v>
+      </c>
+      <c r="E182" t="s">
+        <v>197</v>
+      </c>
+      <c r="F182" t="s">
+        <v>200</v>
+      </c>
+      <c r="H182" t="s">
+        <v>203</v>
+      </c>
+      <c r="I182" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J182" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="K182" s="6">
+        <v>175</v>
+      </c>
+      <c r="O182" s="6">
+        <v>175</v>
+      </c>
+      <c r="W182" s="6"/>
+      <c r="X182" s="6"/>
+      <c r="Y182" s="6"/>
+      <c r="Z182" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA182" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC182" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD182" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE182" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF182" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG182" s="6"/>
+      <c r="AH182" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ182" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK182" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL182" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM182" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN182" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO182" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP182" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG182" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH182" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI182" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ182" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK182" s="18">
+        <v>1320</v>
+      </c>
+      <c r="BL182" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM182" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP182" s="6">
+        <v>175</v>
+      </c>
+      <c r="BQ182" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR182" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY182" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG182" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH182" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI182" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="183" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A183" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B183" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C183" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D183" t="s">
+        <v>193</v>
+      </c>
+      <c r="E183" t="s">
+        <v>197</v>
+      </c>
+      <c r="F183" t="s">
+        <v>200</v>
+      </c>
+      <c r="H183" t="s">
+        <v>203</v>
+      </c>
+      <c r="I183" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J183" s="12" t="s">
+        <v>427</v>
+      </c>
+      <c r="K183" s="6">
+        <v>176</v>
+      </c>
+      <c r="O183" s="6">
+        <v>176</v>
+      </c>
+      <c r="W183" s="8"/>
+      <c r="X183" s="8"/>
+      <c r="Y183" s="8"/>
+      <c r="Z183" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA183" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="AC183" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="AD183" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE183" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="AF183" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="AG183" s="8"/>
+      <c r="AH183" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ183" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK183" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL183" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM183" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN183" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO183" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP183" s="8">
+        <v>27020</v>
+      </c>
+      <c r="BG183" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH183" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI183" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ183" s="8" t="s">
+        <v>989</v>
+      </c>
+      <c r="BK183" s="17">
+        <v>249.1</v>
+      </c>
+      <c r="BL183" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM183" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP183" s="6">
+        <v>176</v>
+      </c>
+      <c r="BQ183" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR183" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY183" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG183" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH183" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI183" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="184" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A184" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B184" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C184" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D184" t="s">
+        <v>193</v>
+      </c>
+      <c r="E184" t="s">
+        <v>197</v>
+      </c>
+      <c r="F184" t="s">
+        <v>200</v>
+      </c>
+      <c r="H184" t="s">
+        <v>203</v>
+      </c>
+      <c r="I184" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J184" s="12" t="s">
+        <v>428</v>
+      </c>
+      <c r="K184" s="6">
+        <v>177</v>
+      </c>
+      <c r="O184" s="6">
+        <v>177</v>
+      </c>
+      <c r="W184" s="6"/>
+      <c r="X184" s="6"/>
+      <c r="Y184" s="6"/>
+      <c r="Z184" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA184" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC184" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD184" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE184" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF184" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG184" s="6"/>
+      <c r="AH184" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ184" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK184" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL184" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM184" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN184" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO184" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP184" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG184" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH184" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI184" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ184" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK184" s="18">
+        <v>1155</v>
+      </c>
+      <c r="BL184" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM184" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP184" s="6">
+        <v>177</v>
+      </c>
+      <c r="BQ184" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR184" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY184" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG184" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH184" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI184" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="185" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A185" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B185" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C185" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D185" t="s">
+        <v>193</v>
+      </c>
+      <c r="E185" t="s">
+        <v>197</v>
+      </c>
+      <c r="F185" t="s">
+        <v>200</v>
+      </c>
+      <c r="H185" t="s">
+        <v>203</v>
+      </c>
+      <c r="I185" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J185" s="12" t="s">
+        <v>429</v>
+      </c>
+      <c r="K185" s="6">
+        <v>178</v>
+      </c>
+      <c r="O185" s="6">
+        <v>178</v>
+      </c>
+      <c r="W185" s="6"/>
+      <c r="X185" s="6"/>
+      <c r="Y185" s="6"/>
+      <c r="Z185" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA185" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC185" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD185" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE185" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF185" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG185" s="6"/>
+      <c r="AH185" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ185" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK185" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL185" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM185" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN185" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO185" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP185" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG185" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH185" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI185" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ185" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK185" s="18">
+        <v>990</v>
+      </c>
+      <c r="BL185" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM185" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP185" s="6">
+        <v>178</v>
+      </c>
+      <c r="BQ185" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR185" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY185" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG185" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH185" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI185" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="186" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A186" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B186" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C186" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D186" t="s">
+        <v>193</v>
+      </c>
+      <c r="E186" t="s">
+        <v>197</v>
+      </c>
+      <c r="F186" t="s">
+        <v>200</v>
+      </c>
+      <c r="H186" t="s">
+        <v>203</v>
+      </c>
+      <c r="I186" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J186" s="12" t="s">
+        <v>430</v>
+      </c>
+      <c r="K186" s="6">
+        <v>179</v>
+      </c>
+      <c r="O186" s="6">
+        <v>179</v>
+      </c>
+      <c r="W186" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="X186" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="Y186" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA186" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="AC186" s="14" t="s">
+        <v>689</v>
+      </c>
+      <c r="AD186" s="8"/>
+      <c r="AE186" s="8"/>
+      <c r="AF186" s="8"/>
+      <c r="AG186" s="8"/>
+      <c r="AH186" s="8"/>
+      <c r="AJ186" s="8"/>
+      <c r="AK186" s="8"/>
+      <c r="AL186" s="8"/>
+      <c r="AM186" s="8"/>
+      <c r="AN186" s="8"/>
+      <c r="AP186" s="8">
+        <v>35047</v>
+      </c>
+      <c r="BG186" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH186" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI186" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ186" s="8" t="s">
+        <v>990</v>
+      </c>
+      <c r="BK186" s="17">
+        <v>14802.75</v>
+      </c>
+      <c r="BL186" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM186" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP186" s="6">
+        <v>179</v>
+      </c>
+      <c r="BQ186" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR186" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY186" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG186" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH186" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI186" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="187" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A187" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B187" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C187" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D187" t="s">
+        <v>193</v>
+      </c>
+      <c r="E187" t="s">
+        <v>199</v>
+      </c>
+      <c r="F187" t="s">
+        <v>200</v>
+      </c>
+      <c r="H187" t="s">
+        <v>203</v>
+      </c>
+      <c r="I187" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J187" s="12" t="s">
+        <v>431</v>
+      </c>
+      <c r="K187" s="6">
+        <v>180</v>
+      </c>
+      <c r="O187" s="6">
+        <v>180</v>
+      </c>
+      <c r="W187" s="6"/>
+      <c r="X187" s="6"/>
+      <c r="Y187" s="6"/>
+      <c r="Z187" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA187" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="AC187" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="AD187" s="6"/>
+      <c r="AE187" s="6"/>
+      <c r="AF187" s="6"/>
+      <c r="AG187" s="6"/>
+      <c r="AH187" s="6"/>
+      <c r="AJ187" s="6"/>
+      <c r="AK187" s="6"/>
+      <c r="AL187" s="6"/>
+      <c r="AM187" s="6"/>
+      <c r="AN187" s="6"/>
+      <c r="AP187" s="6">
+        <v>35018</v>
+      </c>
+      <c r="BG187" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH187" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI187" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ187" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="BK187" s="18">
+        <v>600</v>
+      </c>
+      <c r="BL187" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM187" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP187" s="6">
+        <v>180</v>
+      </c>
+      <c r="BQ187" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR187" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY187" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG187" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH187" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI187" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="188" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A188" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B188" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C188" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D188" t="s">
+        <v>193</v>
+      </c>
+      <c r="E188" t="s">
+        <v>199</v>
+      </c>
+      <c r="F188" t="s">
+        <v>200</v>
+      </c>
+      <c r="H188" t="s">
+        <v>203</v>
+      </c>
+      <c r="I188" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J188" s="12" t="s">
+        <v>432</v>
+      </c>
+      <c r="K188" s="6">
+        <v>181</v>
+      </c>
+      <c r="O188" s="6">
+        <v>181</v>
+      </c>
+      <c r="W188" s="6"/>
+      <c r="X188" s="6"/>
+      <c r="Y188" s="6"/>
+      <c r="Z188" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA188" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="AC188" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="AD188" s="6"/>
+      <c r="AE188" s="6"/>
+      <c r="AF188" s="6"/>
+      <c r="AG188" s="6"/>
+      <c r="AH188" s="6"/>
+      <c r="AJ188" s="6"/>
+      <c r="AK188" s="6"/>
+      <c r="AL188" s="6"/>
+      <c r="AM188" s="6"/>
+      <c r="AN188" s="6"/>
+      <c r="AP188" s="6">
+        <v>35018</v>
+      </c>
+      <c r="BG188" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH188" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI188" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ188" s="6" t="s">
+        <v>992</v>
+      </c>
+      <c r="BK188" s="18">
+        <v>700</v>
+      </c>
+      <c r="BL188" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM188" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP188" s="6">
+        <v>181</v>
+      </c>
+      <c r="BQ188" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR188" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY188" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG188" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH188" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI188" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="189" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A189" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B189" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C189" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D189" t="s">
+        <v>193</v>
+      </c>
+      <c r="E189" t="s">
+        <v>197</v>
+      </c>
+      <c r="F189" t="s">
+        <v>200</v>
+      </c>
+      <c r="H189" t="s">
+        <v>203</v>
+      </c>
+      <c r="I189" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J189" s="12" t="s">
+        <v>433</v>
+      </c>
+      <c r="K189" s="6">
+        <v>182</v>
+      </c>
+      <c r="O189" s="6">
+        <v>182</v>
+      </c>
+      <c r="W189" s="8"/>
+      <c r="X189" s="8"/>
+      <c r="Y189" s="8"/>
+      <c r="Z189" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA189" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="AC189" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="AD189" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE189" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF189" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="AG189" s="8"/>
+      <c r="AH189" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ189" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK189" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL189" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM189" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN189" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO189" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP189" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG189" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH189" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI189" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ189" s="8" t="s">
+        <v>993</v>
+      </c>
+      <c r="BK189" s="17">
+        <v>11994.4</v>
+      </c>
+      <c r="BL189" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM189" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP189" s="6">
+        <v>182</v>
+      </c>
+      <c r="BQ189" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR189" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY189" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG189" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH189" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI189" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="190" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A190" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B190" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C190" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D190" t="s">
+        <v>193</v>
+      </c>
+      <c r="E190" t="s">
+        <v>197</v>
+      </c>
+      <c r="F190" t="s">
+        <v>200</v>
+      </c>
+      <c r="H190" t="s">
+        <v>203</v>
+      </c>
+      <c r="I190" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J190" s="12" t="s">
+        <v>434</v>
+      </c>
+      <c r="K190" s="6">
+        <v>183</v>
+      </c>
+      <c r="O190" s="6">
+        <v>183</v>
+      </c>
+      <c r="W190" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="X190" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="Y190" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA190" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="AC190" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="AD190" s="6"/>
+      <c r="AE190" s="6"/>
+      <c r="AF190" s="6"/>
+      <c r="AG190" s="6"/>
+      <c r="AH190" s="6"/>
+      <c r="AJ190" s="6"/>
+      <c r="AK190" s="6"/>
+      <c r="AL190" s="6"/>
+      <c r="AM190" s="6"/>
+      <c r="AN190" s="6"/>
+      <c r="AP190" s="6">
+        <v>35067</v>
+      </c>
+      <c r="BG190" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH190" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI190" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ190" s="6" t="s">
+        <v>994</v>
+      </c>
+      <c r="BK190" s="18">
+        <v>56805.07</v>
+      </c>
+      <c r="BL190" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM190" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP190" s="6">
+        <v>183</v>
+      </c>
+      <c r="BQ190" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR190" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY190" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG190" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH190" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI190" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="191" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A191" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B191" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C191" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D191" t="s">
+        <v>193</v>
+      </c>
+      <c r="E191" t="s">
+        <v>199</v>
+      </c>
+      <c r="F191" t="s">
+        <v>200</v>
+      </c>
+      <c r="H191" t="s">
+        <v>203</v>
+      </c>
+      <c r="I191" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J191" s="12" t="s">
+        <v>435</v>
+      </c>
+      <c r="K191" s="6">
+        <v>184</v>
+      </c>
+      <c r="O191" s="6">
+        <v>184</v>
+      </c>
+      <c r="W191" s="6"/>
+      <c r="X191" s="6"/>
+      <c r="Y191" s="6"/>
+      <c r="Z191" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA191" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="AC191" s="6" t="s">
+        <v>698</v>
+      </c>
+      <c r="AD191" s="6"/>
+      <c r="AE191" s="6"/>
+      <c r="AF191" s="6"/>
+      <c r="AG191" s="6"/>
+      <c r="AH191" s="6"/>
+      <c r="AJ191" s="6"/>
+      <c r="AK191" s="6"/>
+      <c r="AL191" s="6"/>
+      <c r="AM191" s="6"/>
+      <c r="AN191" s="6"/>
+      <c r="AP191" s="6">
+        <v>34162</v>
+      </c>
+      <c r="BG191" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH191" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI191" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ191" s="6" t="s">
+        <v>995</v>
+      </c>
+      <c r="BK191" s="18">
+        <v>9748.91</v>
+      </c>
+      <c r="BL191" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM191" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP191" s="6">
+        <v>184</v>
+      </c>
+      <c r="BQ191" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR191" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY191" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG191" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH191" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI191" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="192" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A192" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B192" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C192" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D192" t="s">
+        <v>193</v>
+      </c>
+      <c r="E192" t="s">
+        <v>197</v>
+      </c>
+      <c r="F192" t="s">
+        <v>200</v>
+      </c>
+      <c r="H192" t="s">
+        <v>203</v>
+      </c>
+      <c r="I192" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J192" s="12" t="s">
+        <v>436</v>
+      </c>
+      <c r="K192" s="6">
+        <v>185</v>
+      </c>
+      <c r="O192" s="6">
+        <v>185</v>
+      </c>
+      <c r="W192" s="6"/>
+      <c r="X192" s="6"/>
+      <c r="Y192" s="6"/>
+      <c r="Z192" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA192" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC192" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD192" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE192" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF192" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG192" s="6"/>
+      <c r="AH192" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ192" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK192" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL192" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM192" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN192" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO192" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP192" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG192" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH192" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI192" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ192" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK192" s="18">
+        <v>1155</v>
+      </c>
+      <c r="BL192" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM192" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP192" s="6">
+        <v>185</v>
+      </c>
+      <c r="BQ192" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR192" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY192" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG192" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH192" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI192" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="193" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A193" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B193" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C193" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D193" t="s">
+        <v>193</v>
+      </c>
+      <c r="E193" t="s">
+        <v>197</v>
+      </c>
+      <c r="F193" t="s">
+        <v>200</v>
+      </c>
+      <c r="H193" t="s">
+        <v>203</v>
+      </c>
+      <c r="I193" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J193" s="12" t="s">
+        <v>437</v>
+      </c>
+      <c r="K193" s="6">
+        <v>186</v>
+      </c>
+      <c r="O193" s="6">
+        <v>186</v>
+      </c>
+      <c r="W193" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="X193" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="Y193" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA193" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="AC193" s="8" t="s">
+        <v>703</v>
+      </c>
+      <c r="AD193" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE193" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="AF193" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="AG193" s="8"/>
+      <c r="AH193" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ193" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK193" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL193" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM193" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN193" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO193" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP193" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG193" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH193" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI193" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ193" s="8" t="s">
+        <v>996</v>
+      </c>
+      <c r="BK193" s="17">
+        <v>1004.39</v>
+      </c>
+      <c r="BL193" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM193" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP193" s="6">
+        <v>186</v>
+      </c>
+      <c r="BQ193" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR193" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY193" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG193" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH193" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI193" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="194" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A194" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B194" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C194" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D194" t="s">
+        <v>193</v>
+      </c>
+      <c r="E194" t="s">
+        <v>199</v>
+      </c>
+      <c r="F194" t="s">
+        <v>200</v>
+      </c>
+      <c r="H194" t="s">
+        <v>203</v>
+      </c>
+      <c r="I194" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J194" s="12" t="s">
+        <v>438</v>
+      </c>
+      <c r="K194" s="6">
+        <v>187</v>
+      </c>
+      <c r="O194" s="6">
+        <v>187</v>
+      </c>
+      <c r="W194" s="8"/>
+      <c r="X194" s="8"/>
+      <c r="Y194" s="8"/>
+      <c r="Z194" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA194" s="8" t="s">
+        <v>704</v>
+      </c>
+      <c r="AC194" s="8" t="s">
+        <v>705</v>
+      </c>
+      <c r="AD194" s="8"/>
+      <c r="AE194" s="8"/>
+      <c r="AF194" s="8"/>
+      <c r="AG194" s="8"/>
+      <c r="AH194" s="8"/>
+      <c r="AJ194" s="8"/>
+      <c r="AK194" s="8"/>
+      <c r="AL194" s="8"/>
+      <c r="AM194" s="8"/>
+      <c r="AN194" s="8"/>
+      <c r="AP194" s="8">
+        <v>6600</v>
+      </c>
+      <c r="BG194" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH194" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI194" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ194" s="8" t="s">
+        <v>997</v>
+      </c>
+      <c r="BK194" s="17">
+        <v>120694.72</v>
+      </c>
+      <c r="BL194" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM194" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP194" s="6">
+        <v>187</v>
+      </c>
+      <c r="BQ194" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR194" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY194" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG194" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH194" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI194" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="195" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A195" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B195" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C195" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D195" t="s">
+        <v>193</v>
+      </c>
+      <c r="E195" t="s">
+        <v>197</v>
+      </c>
+      <c r="F195" t="s">
+        <v>200</v>
+      </c>
+      <c r="H195" t="s">
+        <v>203</v>
+      </c>
+      <c r="I195" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J195" s="12" t="s">
+        <v>439</v>
+      </c>
+      <c r="K195" s="6">
+        <v>188</v>
+      </c>
+      <c r="O195" s="6">
+        <v>188</v>
+      </c>
+      <c r="W195" s="6"/>
+      <c r="X195" s="6"/>
+      <c r="Y195" s="6"/>
+      <c r="Z195" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA195" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC195" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD195" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE195" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF195" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG195" s="6"/>
+      <c r="AH195" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ195" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK195" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL195" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM195" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN195" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO195" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP195" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG195" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH195" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI195" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ195" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK195" s="18">
+        <v>1320</v>
+      </c>
+      <c r="BL195" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM195" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP195" s="6">
+        <v>188</v>
+      </c>
+      <c r="BQ195" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR195" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY195" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG195" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH195" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI195" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="196" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A196" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B196" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C196" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D196" t="s">
+        <v>193</v>
+      </c>
+      <c r="E196" t="s">
+        <v>197</v>
+      </c>
+      <c r="F196" t="s">
+        <v>200</v>
+      </c>
+      <c r="H196" t="s">
+        <v>203</v>
+      </c>
+      <c r="I196" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J196" s="12" t="s">
+        <v>440</v>
+      </c>
+      <c r="K196" s="6">
+        <v>189</v>
+      </c>
+      <c r="O196" s="6">
+        <v>189</v>
+      </c>
+      <c r="W196" s="8"/>
+      <c r="X196" s="8"/>
+      <c r="Y196" s="8"/>
+      <c r="Z196" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA196" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="AC196" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="AD196" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE196" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF196" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="AG196" s="8"/>
+      <c r="AH196" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ196" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK196" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL196" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM196" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN196" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO196" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP196" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG196" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH196" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI196" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ196" s="8" t="s">
+        <v>998</v>
+      </c>
+      <c r="BK196" s="17">
+        <v>1450</v>
+      </c>
+      <c r="BL196" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM196" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP196" s="6">
+        <v>189</v>
+      </c>
+      <c r="BQ196" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR196" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY196" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG196" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH196" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI196" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="197" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A197" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B197" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C197" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D197" t="s">
+        <v>193</v>
+      </c>
+      <c r="E197" t="s">
+        <v>199</v>
+      </c>
+      <c r="F197" t="s">
+        <v>200</v>
+      </c>
+      <c r="H197" t="s">
+        <v>203</v>
+      </c>
+      <c r="I197" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J197" s="12" t="s">
+        <v>441</v>
+      </c>
+      <c r="K197" s="6">
+        <v>190</v>
+      </c>
+      <c r="O197" s="6">
+        <v>190</v>
+      </c>
+      <c r="W197" s="6"/>
+      <c r="X197" s="6"/>
+      <c r="Y197" s="6"/>
+      <c r="Z197" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA197" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="AC197" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AD197" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE197" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="AF197" s="6">
+        <v>252</v>
+      </c>
+      <c r="AG197" s="6"/>
+      <c r="AH197" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ197" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK197" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AL197" s="6">
+        <v>16</v>
+      </c>
+      <c r="AM197" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AN197" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO197" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP197" s="6">
+        <v>4519</v>
+      </c>
+      <c r="BG197" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH197" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI197" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ197" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="BK197" s="18">
+        <v>7499</v>
+      </c>
+      <c r="BL197" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM197" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP197" s="6">
+        <v>190</v>
+      </c>
+      <c r="BQ197" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR197" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY197" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG197" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH197" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI197" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="198" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A198" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B198" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C198" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D198" t="s">
+        <v>193</v>
+      </c>
+      <c r="E198" t="s">
+        <v>199</v>
+      </c>
+      <c r="F198" t="s">
+        <v>200</v>
+      </c>
+      <c r="H198" t="s">
+        <v>203</v>
+      </c>
+      <c r="I198" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J198" s="12" t="s">
+        <v>442</v>
+      </c>
+      <c r="K198" s="6">
+        <v>191</v>
+      </c>
+      <c r="O198" s="6">
+        <v>191</v>
+      </c>
+      <c r="W198" s="6"/>
+      <c r="X198" s="6"/>
+      <c r="Y198" s="6"/>
+      <c r="Z198" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA198" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="AC198" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AD198" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE198" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="AF198" s="6">
+        <v>252</v>
+      </c>
+      <c r="AG198" s="6"/>
+      <c r="AH198" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ198" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK198" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AL198" s="6">
+        <v>16</v>
+      </c>
+      <c r="AM198" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AN198" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO198" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP198" s="6">
+        <v>4519</v>
+      </c>
+      <c r="BG198" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH198" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI198" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ198" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="BK198" s="18">
+        <v>2398</v>
+      </c>
+      <c r="BL198" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM198" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP198" s="6">
+        <v>191</v>
+      </c>
+      <c r="BQ198" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR198" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY198" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG198" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH198" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI198" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="199" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A199" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B199" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C199" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D199" t="s">
+        <v>193</v>
+      </c>
+      <c r="E199" t="s">
+        <v>197</v>
+      </c>
+      <c r="F199" t="s">
+        <v>200</v>
+      </c>
+      <c r="H199" t="s">
+        <v>203</v>
+      </c>
+      <c r="I199" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J199" s="12" t="s">
+        <v>443</v>
+      </c>
+      <c r="K199" s="6">
+        <v>192</v>
+      </c>
+      <c r="O199" s="6">
+        <v>192</v>
+      </c>
+      <c r="W199" s="6"/>
+      <c r="X199" s="6"/>
+      <c r="Y199" s="6"/>
+      <c r="Z199" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA199" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC199" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD199" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE199" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF199" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG199" s="6"/>
+      <c r="AH199" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ199" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK199" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL199" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM199" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN199" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO199" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP199" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG199" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH199" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI199" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ199" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK199" s="18">
+        <v>1320</v>
+      </c>
+      <c r="BL199" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM199" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP199" s="6">
+        <v>192</v>
+      </c>
+      <c r="BQ199" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR199" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY199" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG199" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH199" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI199" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="200" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A200" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B200" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C200" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D200" t="s">
+        <v>193</v>
+      </c>
+      <c r="E200" t="s">
+        <v>197</v>
+      </c>
+      <c r="F200" t="s">
+        <v>200</v>
+      </c>
+      <c r="H200" t="s">
+        <v>203</v>
+      </c>
+      <c r="I200" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J200" s="12" t="s">
+        <v>444</v>
+      </c>
+      <c r="K200" s="6">
+        <v>193</v>
+      </c>
+      <c r="O200" s="6">
+        <v>193</v>
+      </c>
+      <c r="W200" s="8"/>
+      <c r="X200" s="8"/>
+      <c r="Y200" s="8"/>
+      <c r="Z200" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA200" s="8" t="s">
+        <v>706</v>
+      </c>
+      <c r="AC200" s="8" t="s">
+        <v>707</v>
+      </c>
+      <c r="AD200" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE200" s="8" t="s">
+        <v>869</v>
+      </c>
+      <c r="AF200" s="8"/>
+      <c r="AG200" s="8"/>
+      <c r="AH200" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ200" s="8">
+        <v>7</v>
+      </c>
+      <c r="AK200" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AL200" s="8">
+        <v>7</v>
+      </c>
+      <c r="AM200" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AN200" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO200" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP200" s="8">
+        <v>35000</v>
+      </c>
+      <c r="BG200" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH200" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI200" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ200" s="8" t="s">
+        <v>999</v>
+      </c>
+      <c r="BK200" s="17">
+        <v>1002.38</v>
+      </c>
+      <c r="BL200" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM200" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP200" s="6">
+        <v>193</v>
+      </c>
+      <c r="BQ200" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR200" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY200" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG200" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH200" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI200" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="201" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A201" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B201" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C201" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D201" t="s">
+        <v>193</v>
+      </c>
+      <c r="E201" t="s">
+        <v>197</v>
+      </c>
+      <c r="F201" t="s">
+        <v>200</v>
+      </c>
+      <c r="H201" t="s">
+        <v>203</v>
+      </c>
+      <c r="I201" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J201" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="K201" s="6">
+        <v>194</v>
+      </c>
+      <c r="O201" s="6">
+        <v>194</v>
+      </c>
+      <c r="W201" s="6"/>
+      <c r="X201" s="6"/>
+      <c r="Y201" s="6"/>
+      <c r="Z201" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA201" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC201" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD201" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE201" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF201" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG201" s="6"/>
+      <c r="AH201" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ201" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK201" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL201" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM201" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN201" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO201" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP201" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG201" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH201" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI201" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ201" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK201" s="18">
+        <v>1155</v>
+      </c>
+      <c r="BL201" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM201" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP201" s="6">
+        <v>194</v>
+      </c>
+      <c r="BQ201" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR201" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY201" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG201" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH201" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI201" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="202" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A202" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B202" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C202" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D202" t="s">
+        <v>193</v>
+      </c>
+      <c r="E202" t="s">
+        <v>197</v>
+      </c>
+      <c r="F202" t="s">
+        <v>200</v>
+      </c>
+      <c r="H202" t="s">
+        <v>203</v>
+      </c>
+      <c r="I202" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J202" s="12" t="s">
+        <v>446</v>
+      </c>
+      <c r="K202" s="6">
+        <v>195</v>
+      </c>
+      <c r="O202" s="6">
+        <v>195</v>
+      </c>
+      <c r="W202" s="8"/>
+      <c r="X202" s="8"/>
+      <c r="Y202" s="8"/>
+      <c r="Z202" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA202" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="AC202" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="AD202" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE202" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="AF202" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="AG202" s="8"/>
+      <c r="AH202" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ202" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK202" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL202" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM202" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN202" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO202" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP202" s="8">
+        <v>27020</v>
+      </c>
+      <c r="BG202" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH202" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI202" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ202" s="8" t="s">
+        <v>1000</v>
+      </c>
+      <c r="BK202" s="17">
+        <v>8053.68</v>
+      </c>
+      <c r="BL202" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM202" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP202" s="6">
+        <v>195</v>
+      </c>
+      <c r="BQ202" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR202" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY202" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG202" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH202" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI202" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="203" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A203" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B203" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C203" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D203" t="s">
+        <v>193</v>
+      </c>
+      <c r="E203" t="s">
+        <v>197</v>
+      </c>
+      <c r="F203" t="s">
+        <v>200</v>
+      </c>
+      <c r="H203" t="s">
+        <v>203</v>
+      </c>
+      <c r="I203" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J203" s="12" t="s">
+        <v>447</v>
+      </c>
+      <c r="K203" s="6">
+        <v>196</v>
+      </c>
+      <c r="O203" s="6">
+        <v>196</v>
+      </c>
+      <c r="W203" s="8"/>
+      <c r="X203" s="8"/>
+      <c r="Y203" s="8"/>
+      <c r="Z203" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA203" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="AC203" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="AD203" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE203" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF203" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="AG203" s="8"/>
+      <c r="AH203" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ203" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK203" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL203" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM203" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN203" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO203" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP203" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG203" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH203" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI203" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ203" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="BK203" s="17">
+        <v>9815.02</v>
+      </c>
+      <c r="BL203" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM203" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP203" s="6">
+        <v>196</v>
+      </c>
+      <c r="BQ203" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR203" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY203" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG203" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH203" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI203" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="204" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A204" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B204" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C204" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D204" t="s">
+        <v>193</v>
+      </c>
+      <c r="E204" t="s">
+        <v>199</v>
+      </c>
+      <c r="F204" t="s">
+        <v>200</v>
+      </c>
+      <c r="H204" t="s">
+        <v>203</v>
+      </c>
+      <c r="I204" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J204" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="K204" s="6">
+        <v>197</v>
+      </c>
+      <c r="O204" s="6">
+        <v>197</v>
+      </c>
+      <c r="W204" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="X204" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="Y204" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="Z204" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA204" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="AC204" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="AD204" s="6"/>
+      <c r="AE204" s="6"/>
+      <c r="AF204" s="6"/>
+      <c r="AG204" s="6"/>
+      <c r="AH204" s="6"/>
+      <c r="AJ204" s="6"/>
+      <c r="AK204" s="6"/>
+      <c r="AL204" s="6"/>
+      <c r="AM204" s="6"/>
+      <c r="AN204" s="6"/>
+      <c r="AP204" s="6">
+        <v>27368</v>
+      </c>
+      <c r="BG204" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH204" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI204" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ204" s="6" t="s">
+        <v>1002</v>
+      </c>
+      <c r="BK204" s="18">
+        <v>20189.8</v>
+      </c>
+      <c r="BL204" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM204" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP204" s="6">
+        <v>197</v>
+      </c>
+      <c r="BQ204" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR204" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY204" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG204" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH204" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI204" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="205" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A205" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B205" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C205" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D205" t="s">
+        <v>193</v>
+      </c>
+      <c r="E205" t="s">
+        <v>197</v>
+      </c>
+      <c r="F205" t="s">
+        <v>200</v>
+      </c>
+      <c r="H205" t="s">
+        <v>203</v>
+      </c>
+      <c r="I205" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J205" s="12" t="s">
+        <v>449</v>
+      </c>
+      <c r="K205" s="6">
+        <v>198</v>
+      </c>
+      <c r="O205" s="6">
+        <v>198</v>
+      </c>
+      <c r="W205" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="X205" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="Y205" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="Z205" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA205" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="AC205" s="8" t="s">
+        <v>703</v>
+      </c>
+      <c r="AD205" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE205" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="AF205" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="AG205" s="8"/>
+      <c r="AH205" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ205" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK205" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL205" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM205" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN205" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO205" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP205" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG205" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH205" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI205" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ205" s="8" t="s">
+        <v>1003</v>
+      </c>
+      <c r="BK205" s="17">
+        <v>10374.33</v>
+      </c>
+      <c r="BL205" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM205" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP205" s="6">
+        <v>198</v>
+      </c>
+      <c r="BQ205" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR205" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY205" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG205" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH205" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI205" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="206" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A206" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B206" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C206" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D206" t="s">
+        <v>193</v>
+      </c>
+      <c r="E206" t="s">
+        <v>197</v>
+      </c>
+      <c r="F206" t="s">
+        <v>200</v>
+      </c>
+      <c r="H206" t="s">
+        <v>203</v>
+      </c>
+      <c r="I206" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J206" s="12" t="s">
+        <v>450</v>
+      </c>
+      <c r="K206" s="6">
+        <v>199</v>
+      </c>
+      <c r="O206" s="6">
+        <v>199</v>
+      </c>
+      <c r="W206" s="8"/>
+      <c r="X206" s="8"/>
+      <c r="Y206" s="8"/>
+      <c r="Z206" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA206" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="AC206" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="AD206" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE206" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="AF206" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="AG206" s="8"/>
+      <c r="AH206" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ206" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK206" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL206" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM206" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN206" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO206" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP206" s="8">
+        <v>27020</v>
+      </c>
+      <c r="BG206" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH206" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI206" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ206" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="BK206" s="17">
+        <v>10457.450000000001</v>
+      </c>
+      <c r="BL206" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM206" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP206" s="6">
+        <v>199</v>
+      </c>
+      <c r="BQ206" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR206" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY206" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG206" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH206" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI206" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="207" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A207" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B207" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C207" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D207" t="s">
+        <v>193</v>
+      </c>
+      <c r="E207" t="s">
+        <v>197</v>
+      </c>
+      <c r="F207" t="s">
+        <v>200</v>
+      </c>
+      <c r="H207" t="s">
+        <v>203</v>
+      </c>
+      <c r="I207" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J207" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="K207" s="6">
+        <v>200</v>
+      </c>
+      <c r="O207" s="6">
+        <v>200</v>
+      </c>
+      <c r="W207" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="X207" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="Y207" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="Z207" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA207" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="AC207" s="8" t="s">
+        <v>703</v>
+      </c>
+      <c r="AD207" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE207" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="AF207" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="AG207" s="8"/>
+      <c r="AH207" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ207" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK207" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL207" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM207" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN207" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO207" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP207" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG207" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH207" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI207" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ207" s="8" t="s">
+        <v>1005</v>
+      </c>
+      <c r="BK207" s="17">
+        <v>14424.48</v>
+      </c>
+      <c r="BL207" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM207" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP207" s="6">
+        <v>200</v>
+      </c>
+      <c r="BQ207" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR207" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY207" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG207" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH207" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI207" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="208" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A208" s="8">
+        <v>2024</v>
+      </c>
+      <c r="B208" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C208" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D208" t="s">
+        <v>193</v>
+      </c>
+      <c r="E208" t="s">
+        <v>197</v>
+      </c>
+      <c r="F208" t="s">
+        <v>200</v>
+      </c>
+      <c r="H208" t="s">
+        <v>203</v>
+      </c>
+      <c r="I208" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J208" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="K208" s="6">
+        <v>201</v>
+      </c>
+      <c r="O208" s="6">
+        <v>201</v>
+      </c>
+      <c r="W208" s="8"/>
+      <c r="X208" s="8"/>
+      <c r="Y208" s="8"/>
+      <c r="Z208" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA208" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="AC208" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="AD208" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE208" s="8" t="s">
+        <v>860</v>
+      </c>
+      <c r="AF208" s="8">
+        <v>173</v>
+      </c>
+      <c r="AG208" s="8" t="s">
+        <v>889</v>
+      </c>
+      <c r="AH208" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ208" s="8">
+        <v>12</v>
+      </c>
+      <c r="AK208" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="AL208" s="8">
+        <v>12</v>
+      </c>
+      <c r="AM208" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="AN208" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO208" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP208" s="8">
+        <v>35168</v>
+      </c>
+      <c r="BG208" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH208" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI208" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ208" s="8" t="s">
+        <v>984</v>
+      </c>
+      <c r="BK208" s="17">
+        <v>1972</v>
+      </c>
+      <c r="BL208" s="9">
+        <v>45566</v>
+      </c>
+      <c r="BM208" s="9">
+        <v>45657</v>
+      </c>
+      <c r="BP208" s="6">
+        <v>201</v>
+      </c>
+      <c r="BQ208" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR208" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY208" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG208" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH208" s="9">
+        <v>45657</v>
+      </c>
+      <c r="CI208" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="209" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A209" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B209" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C209" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D209" t="s">
+        <v>193</v>
+      </c>
+      <c r="E209" t="s">
+        <v>197</v>
+      </c>
+      <c r="F209" t="s">
+        <v>200</v>
+      </c>
+      <c r="H209" t="s">
+        <v>203</v>
+      </c>
+      <c r="I209" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J209" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="K209" s="6">
+        <v>202</v>
+      </c>
+      <c r="O209" s="6">
+        <v>202</v>
+      </c>
+      <c r="W209" s="8"/>
+      <c r="X209" s="8"/>
+      <c r="Y209" s="8"/>
+      <c r="Z209" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA209" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="AC209" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="AD209" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE209" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="AF209" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="AG209" s="8"/>
+      <c r="AH209" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ209" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK209" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL209" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM209" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN209" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO209" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP209" s="8">
+        <v>27020</v>
+      </c>
+      <c r="BG209" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH209" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI209" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ209" s="8" t="s">
+        <v>1006</v>
+      </c>
+      <c r="BK209" s="17">
+        <v>1885.47</v>
+      </c>
+      <c r="BL209" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM209" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP209" s="6">
+        <v>202</v>
+      </c>
+      <c r="BQ209" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR209" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY209" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG209" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH209" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI209" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="210" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A210" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B210" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C210" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D210" t="s">
+        <v>193</v>
+      </c>
+      <c r="E210" t="s">
+        <v>197</v>
+      </c>
+      <c r="F210" t="s">
+        <v>200</v>
+      </c>
+      <c r="H210" t="s">
+        <v>203</v>
+      </c>
+      <c r="I210" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J210" s="12" t="s">
+        <v>454</v>
+      </c>
+      <c r="K210" s="6">
+        <v>203</v>
+      </c>
+      <c r="O210" s="6">
+        <v>203</v>
+      </c>
+      <c r="W210" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="X210" s="8" t="s">
+        <v>714</v>
+      </c>
+      <c r="Y210" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="Z210" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA210" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="AC210" s="8" t="s">
+        <v>716</v>
+      </c>
+      <c r="AD210" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE210" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="AF210" s="8">
+        <v>1067</v>
+      </c>
+      <c r="AG210" s="8"/>
+      <c r="AH210" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ210" s="8">
+        <v>7</v>
+      </c>
+      <c r="AK210" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AL210" s="8">
+        <v>7</v>
+      </c>
+      <c r="AM210" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AN210" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO210" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP210" s="8">
+        <v>35040</v>
+      </c>
+      <c r="BG210" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH210" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI210" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ210" s="6" t="s">
+        <v>1007</v>
+      </c>
+      <c r="BK210" s="17">
+        <v>2389.6</v>
+      </c>
+      <c r="BL210" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM210" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP210" s="6">
+        <v>203</v>
+      </c>
+      <c r="BQ210" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR210" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY210" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG210" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH210" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI210" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="211" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A211" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B211" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C211" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D211" t="s">
+        <v>193</v>
+      </c>
+      <c r="E211" t="s">
+        <v>199</v>
+      </c>
+      <c r="F211" t="s">
+        <v>200</v>
+      </c>
+      <c r="H211" t="s">
+        <v>203</v>
+      </c>
+      <c r="I211" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J211" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="K211" s="6">
+        <v>204</v>
+      </c>
+      <c r="O211" s="6">
+        <v>204</v>
+      </c>
+      <c r="W211" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="X211" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="Y211" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="Z211" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA211" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="AC211" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="AD211" s="6"/>
+      <c r="AE211" s="6"/>
+      <c r="AF211" s="6"/>
+      <c r="AG211" s="6"/>
+      <c r="AH211" s="6"/>
+      <c r="AJ211" s="6"/>
+      <c r="AK211" s="6"/>
+      <c r="AL211" s="6"/>
+      <c r="AM211" s="6"/>
+      <c r="AN211" s="6"/>
+      <c r="AP211" s="6">
+        <v>27368</v>
+      </c>
+      <c r="BG211" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH211" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI211" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ211" s="6" t="s">
+        <v>1002</v>
+      </c>
+      <c r="BK211" s="18">
+        <v>20532</v>
+      </c>
+      <c r="BL211" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM211" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP211" s="6">
+        <v>204</v>
+      </c>
+      <c r="BQ211" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR211" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY211" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG211" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH211" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI211" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="212" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A212" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B212" s="11">
+        <v>45566</v>
+      </c>
+      <c r="C212" s="11">
+        <v>45657</v>
+      </c>
+      <c r="D212" t="s">
+        <v>193</v>
+      </c>
+      <c r="E212" t="s">
+        <v>197</v>
+      </c>
+      <c r="F212" t="s">
+        <v>200</v>
+      </c>
+      <c r="H212" t="s">
+        <v>203</v>
+      </c>
+      <c r="I212" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J212" s="12" t="s">
+        <v>531</v>
+      </c>
+      <c r="K212" s="6">
+        <v>205</v>
+      </c>
+      <c r="O212" s="6">
+        <v>205</v>
+      </c>
+      <c r="W212" s="6"/>
+      <c r="X212" s="6"/>
+      <c r="Y212" s="6"/>
+      <c r="Z212" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA212" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="AC212" s="6" t="s">
+        <v>682</v>
+      </c>
+      <c r="AD212" s="6"/>
+      <c r="AE212" s="6"/>
+      <c r="AF212" s="6"/>
+      <c r="AG212" s="6"/>
+      <c r="AH212" s="6"/>
+      <c r="AJ212" s="6"/>
+      <c r="AK212" s="6"/>
+      <c r="AL212" s="6"/>
+      <c r="AM212" s="6"/>
+      <c r="AN212" s="6"/>
+      <c r="AP212" s="6">
+        <v>35090</v>
+      </c>
+      <c r="BG212" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH212" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI212" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ212" s="6" t="s">
+        <v>1068</v>
+      </c>
+      <c r="BK212" s="18">
+        <v>930</v>
+      </c>
+      <c r="BL212" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM212" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP212" s="6">
+        <v>205</v>
+      </c>
+      <c r="BQ212" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR212" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY212" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG212" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH212" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI212" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="213" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A213" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B213" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C213" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D213" t="s">
+        <v>193</v>
+      </c>
+      <c r="E213" t="s">
+        <v>197</v>
+      </c>
+      <c r="F213" t="s">
+        <v>200</v>
+      </c>
+      <c r="H213" t="s">
+        <v>203</v>
+      </c>
+      <c r="I213" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J213" s="12" t="s">
+        <v>532</v>
+      </c>
+      <c r="K213" s="6">
+        <v>206</v>
+      </c>
+      <c r="O213" s="6">
+        <v>206</v>
+      </c>
+      <c r="W213" s="6"/>
+      <c r="X213" s="6"/>
+      <c r="Y213" s="6"/>
+      <c r="Z213" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA213" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC213" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD213" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE213" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF213" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG213" s="6"/>
+      <c r="AH213" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ213" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK213" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL213" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM213" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN213" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO213" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP213" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG213" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH213" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI213" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ213" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK213" s="18">
+        <v>1485</v>
+      </c>
+      <c r="BL213" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM213" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP213" s="6">
+        <v>206</v>
+      </c>
+      <c r="BQ213" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR213" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY213" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG213" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH213" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI213" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="214" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A214" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B214" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C214" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D214" t="s">
+        <v>193</v>
+      </c>
+      <c r="E214" t="s">
+        <v>197</v>
+      </c>
+      <c r="F214" t="s">
+        <v>200</v>
+      </c>
+      <c r="H214" t="s">
+        <v>203</v>
+      </c>
+      <c r="I214" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J214" s="12" t="s">
+        <v>533</v>
+      </c>
+      <c r="K214" s="6">
+        <v>207</v>
+      </c>
+      <c r="O214" s="6">
+        <v>207</v>
+      </c>
+      <c r="W214" s="8"/>
+      <c r="X214" s="8"/>
+      <c r="Y214" s="8"/>
+      <c r="Z214" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA214" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="AC214" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="AD214" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE214" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF214" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="AG214" s="8"/>
+      <c r="AH214" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ214" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK214" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL214" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM214" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN214" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO214" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP214" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG214" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH214" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI214" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ214" s="8" t="s">
+        <v>1069</v>
+      </c>
+      <c r="BK214" s="17">
+        <v>9273.0400000000009</v>
+      </c>
+      <c r="BL214" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM214" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP214" s="6">
+        <v>207</v>
+      </c>
+      <c r="BQ214" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR214" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY214" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG214" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH214" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI214" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="215" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A215" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B215" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C215" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D215" t="s">
+        <v>193</v>
+      </c>
+      <c r="E215" t="s">
+        <v>199</v>
+      </c>
+      <c r="F215" t="s">
+        <v>200</v>
+      </c>
+      <c r="H215" t="s">
+        <v>203</v>
+      </c>
+      <c r="I215" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J215" s="12" t="s">
+        <v>534</v>
+      </c>
+      <c r="K215" s="6">
+        <v>208</v>
+      </c>
+      <c r="O215" s="6">
+        <v>208</v>
+      </c>
+      <c r="W215" s="6"/>
+      <c r="X215" s="6"/>
+      <c r="Y215" s="6"/>
+      <c r="Z215" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA215" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="AC215" s="6" t="s">
+        <v>807</v>
+      </c>
+      <c r="AD215" s="6"/>
+      <c r="AE215" s="6"/>
+      <c r="AF215" s="6"/>
+      <c r="AG215" s="6"/>
+      <c r="AH215" s="6"/>
+      <c r="AJ215" s="6"/>
+      <c r="AK215" s="6"/>
+      <c r="AL215" s="6"/>
+      <c r="AM215" s="6"/>
+      <c r="AN215" s="6"/>
+      <c r="AP215" s="6">
+        <v>35000</v>
+      </c>
+      <c r="BG215" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH215" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI215" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ215" s="6" t="s">
+        <v>1070</v>
+      </c>
+      <c r="BK215" s="18">
+        <v>17888</v>
+      </c>
+      <c r="BL215" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM215" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP215" s="6">
+        <v>208</v>
+      </c>
+      <c r="BQ215" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR215" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY215" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG215" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH215" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI215" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="216" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A216" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B216" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C216" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D216" t="s">
+        <v>193</v>
+      </c>
+      <c r="E216" t="s">
+        <v>197</v>
+      </c>
+      <c r="F216" t="s">
+        <v>200</v>
+      </c>
+      <c r="H216" t="s">
+        <v>203</v>
+      </c>
+      <c r="I216" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J216" s="12" t="s">
+        <v>535</v>
+      </c>
+      <c r="K216" s="6">
+        <v>209</v>
+      </c>
+      <c r="O216" s="6">
+        <v>209</v>
+      </c>
+      <c r="W216" s="6"/>
+      <c r="X216" s="6"/>
+      <c r="Y216" s="6"/>
+      <c r="Z216" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA216" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC216" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD216" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE216" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF216" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG216" s="6"/>
+      <c r="AH216" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ216" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK216" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL216" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM216" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN216" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO216" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP216" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG216" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH216" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI216" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ216" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK216" s="18">
+        <v>1320</v>
+      </c>
+      <c r="BL216" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM216" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP216" s="6">
+        <v>209</v>
+      </c>
+      <c r="BQ216" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR216" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY216" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG216" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH216" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI216" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="217" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A217" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B217" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C217" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D217" t="s">
+        <v>193</v>
+      </c>
+      <c r="E217" t="s">
+        <v>197</v>
+      </c>
+      <c r="F217" t="s">
+        <v>200</v>
+      </c>
+      <c r="H217" t="s">
+        <v>203</v>
+      </c>
+      <c r="I217" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J217" s="12" t="s">
+        <v>536</v>
+      </c>
+      <c r="K217" s="6">
         <v>210</v>
       </c>
-      <c r="AG8" s="5"/>
-      <c r="AH8" s="5" t="s">
+      <c r="O217" s="6">
+        <v>210</v>
+      </c>
+      <c r="W217" s="6"/>
+      <c r="X217" s="6"/>
+      <c r="Y217" s="6"/>
+      <c r="Z217" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA217" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC217" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD217" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE217" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF217" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG217" s="6"/>
+      <c r="AH217" s="6" t="s">
         <v>237</v>
       </c>
-      <c r="AI8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AJ8" s="5">
+      <c r="AJ217" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK217" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL217" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM217" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN217" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO217" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP217" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG217" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH217" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI217" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ217" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK217" s="18">
+        <v>1320</v>
+      </c>
+      <c r="BL217" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM217" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP217" s="6">
+        <v>210</v>
+      </c>
+      <c r="BQ217" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR217" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY217" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG217" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH217" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI217" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="218" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A218" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B218" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C218" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D218" t="s">
+        <v>193</v>
+      </c>
+      <c r="E218" t="s">
+        <v>199</v>
+      </c>
+      <c r="F218" t="s">
+        <v>200</v>
+      </c>
+      <c r="H218" t="s">
+        <v>203</v>
+      </c>
+      <c r="I218" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J218" s="12" t="s">
+        <v>537</v>
+      </c>
+      <c r="K218" s="6">
+        <v>211</v>
+      </c>
+      <c r="O218" s="6">
+        <v>211</v>
+      </c>
+      <c r="W218" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="X218" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="Y218" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="Z218" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA218" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="AC218" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="AD218" s="6"/>
+      <c r="AE218" s="6"/>
+      <c r="AF218" s="6"/>
+      <c r="AG218" s="6"/>
+      <c r="AH218" s="6"/>
+      <c r="AJ218" s="6"/>
+      <c r="AK218" s="6"/>
+      <c r="AL218" s="6"/>
+      <c r="AM218" s="6"/>
+      <c r="AN218" s="6"/>
+      <c r="AP218" s="6">
+        <v>35067</v>
+      </c>
+      <c r="BG218" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH218" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI218" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ218" s="6" t="s">
+        <v>1071</v>
+      </c>
+      <c r="BK218" s="18">
+        <v>60486.879999999997</v>
+      </c>
+      <c r="BL218" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM218" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP218" s="6">
+        <v>211</v>
+      </c>
+      <c r="BQ218" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR218" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY218" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG218" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH218" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI218" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="219" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A219" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B219" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C219" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D219" t="s">
+        <v>193</v>
+      </c>
+      <c r="E219" t="s">
+        <v>197</v>
+      </c>
+      <c r="F219" t="s">
+        <v>200</v>
+      </c>
+      <c r="H219" t="s">
+        <v>203</v>
+      </c>
+      <c r="I219" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J219" s="12" t="s">
+        <v>538</v>
+      </c>
+      <c r="K219" s="6">
+        <v>212</v>
+      </c>
+      <c r="O219" s="6">
+        <v>212</v>
+      </c>
+      <c r="W219" s="8"/>
+      <c r="X219" s="8"/>
+      <c r="Y219" s="8"/>
+      <c r="Z219" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA219" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="AC219" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="AD219" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE219" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="AF219" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="AG219" s="8"/>
+      <c r="AH219" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ219" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK219" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL219" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM219" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN219" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO219" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP219" s="8">
+        <v>27020</v>
+      </c>
+      <c r="BG219" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH219" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI219" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ219" s="8" t="s">
+        <v>1072</v>
+      </c>
+      <c r="BK219" s="17">
+        <v>2322.4699999999998</v>
+      </c>
+      <c r="BL219" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM219" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP219" s="6">
+        <v>212</v>
+      </c>
+      <c r="BQ219" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR219" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY219" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG219" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH219" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI219" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="220" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A220" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B220" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C220" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D220" t="s">
+        <v>193</v>
+      </c>
+      <c r="E220" t="s">
+        <v>197</v>
+      </c>
+      <c r="F220" t="s">
+        <v>200</v>
+      </c>
+      <c r="H220" t="s">
+        <v>203</v>
+      </c>
+      <c r="I220" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J220" s="12" t="s">
+        <v>539</v>
+      </c>
+      <c r="K220" s="6">
+        <v>213</v>
+      </c>
+      <c r="O220" s="6">
+        <v>213</v>
+      </c>
+      <c r="W220" s="6"/>
+      <c r="X220" s="6"/>
+      <c r="Y220" s="6"/>
+      <c r="Z220" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA220" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC220" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD220" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE220" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF220" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG220" s="6"/>
+      <c r="AH220" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ220" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK220" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL220" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM220" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN220" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO220" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP220" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG220" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH220" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI220" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ220" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK220" s="18">
+        <v>1155</v>
+      </c>
+      <c r="BL220" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM220" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP220" s="6">
+        <v>213</v>
+      </c>
+      <c r="BQ220" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR220" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY220" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG220" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH220" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI220" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="221" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A221" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B221" s="11">
+        <v>45566</v>
+      </c>
+      <c r="C221" s="11">
+        <v>45657</v>
+      </c>
+      <c r="D221" t="s">
+        <v>193</v>
+      </c>
+      <c r="E221" t="s">
+        <v>197</v>
+      </c>
+      <c r="F221" t="s">
+        <v>200</v>
+      </c>
+      <c r="H221" t="s">
+        <v>203</v>
+      </c>
+      <c r="I221" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J221" s="12" t="s">
+        <v>540</v>
+      </c>
+      <c r="K221" s="6">
+        <v>214</v>
+      </c>
+      <c r="O221" s="6">
+        <v>214</v>
+      </c>
+      <c r="W221" s="6"/>
+      <c r="X221" s="6"/>
+      <c r="Y221" s="6"/>
+      <c r="Z221" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA221" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="AC221" s="6" t="s">
+        <v>682</v>
+      </c>
+      <c r="AD221" s="6"/>
+      <c r="AE221" s="6"/>
+      <c r="AF221" s="6"/>
+      <c r="AG221" s="6"/>
+      <c r="AH221" s="6"/>
+      <c r="AJ221" s="6"/>
+      <c r="AK221" s="6"/>
+      <c r="AL221" s="6"/>
+      <c r="AM221" s="6"/>
+      <c r="AN221" s="6"/>
+      <c r="AP221" s="6">
+        <v>35090</v>
+      </c>
+      <c r="BG221" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH221" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI221" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ221" s="6" t="s">
+        <v>1073</v>
+      </c>
+      <c r="BK221" s="18">
+        <v>24090.99</v>
+      </c>
+      <c r="BL221" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM221" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP221" s="6">
+        <v>214</v>
+      </c>
+      <c r="BQ221" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR221" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY221" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG221" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH221" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI221" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="222" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A222" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B222" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C222" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D222" t="s">
+        <v>193</v>
+      </c>
+      <c r="E222" t="s">
+        <v>197</v>
+      </c>
+      <c r="F222" t="s">
+        <v>200</v>
+      </c>
+      <c r="H222" t="s">
+        <v>203</v>
+      </c>
+      <c r="I222" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J222" s="12" t="s">
+        <v>541</v>
+      </c>
+      <c r="K222" s="6">
+        <v>215</v>
+      </c>
+      <c r="O222" s="6">
+        <v>215</v>
+      </c>
+      <c r="W222" s="6"/>
+      <c r="X222" s="6"/>
+      <c r="Y222" s="6"/>
+      <c r="Z222" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA222" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC222" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD222" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE222" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF222" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG222" s="6"/>
+      <c r="AH222" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ222" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK222" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL222" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM222" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN222" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO222" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP222" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG222" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH222" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI222" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ222" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK222" s="18">
+        <v>1485</v>
+      </c>
+      <c r="BL222" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM222" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP222" s="6">
+        <v>215</v>
+      </c>
+      <c r="BQ222" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR222" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY222" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG222" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH222" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI222" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="223" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A223" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B223" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C223" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D223" t="s">
+        <v>193</v>
+      </c>
+      <c r="E223" t="s">
+        <v>199</v>
+      </c>
+      <c r="F223" t="s">
+        <v>200</v>
+      </c>
+      <c r="H223" t="s">
+        <v>203</v>
+      </c>
+      <c r="I223" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J223" s="12" t="s">
+        <v>542</v>
+      </c>
+      <c r="K223" s="6">
+        <v>216</v>
+      </c>
+      <c r="O223" s="6">
+        <v>216</v>
+      </c>
+      <c r="W223" s="6"/>
+      <c r="X223" s="6"/>
+      <c r="Y223" s="6"/>
+      <c r="Z223" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA223" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="AC223" s="6" t="s">
+        <v>698</v>
+      </c>
+      <c r="AD223" s="6"/>
+      <c r="AE223" s="6"/>
+      <c r="AF223" s="6"/>
+      <c r="AG223" s="6"/>
+      <c r="AH223" s="6"/>
+      <c r="AJ223" s="6"/>
+      <c r="AK223" s="6"/>
+      <c r="AL223" s="6"/>
+      <c r="AM223" s="6"/>
+      <c r="AN223" s="6"/>
+      <c r="AP223" s="6">
+        <v>34162</v>
+      </c>
+      <c r="BG223" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH223" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI223" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ223" s="6" t="s">
+        <v>1074</v>
+      </c>
+      <c r="BK223" s="18">
+        <v>12314.41</v>
+      </c>
+      <c r="BL223" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM223" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP223" s="6">
+        <v>216</v>
+      </c>
+      <c r="BQ223" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR223" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY223" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG223" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH223" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI223" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="224" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A224" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B224" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C224" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D224" t="s">
+        <v>193</v>
+      </c>
+      <c r="E224" t="s">
+        <v>199</v>
+      </c>
+      <c r="F224" t="s">
+        <v>200</v>
+      </c>
+      <c r="H224" t="s">
+        <v>203</v>
+      </c>
+      <c r="I224" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J224" s="12" t="s">
+        <v>541</v>
+      </c>
+      <c r="K224" s="6">
+        <v>217</v>
+      </c>
+      <c r="O224" s="6">
+        <v>217</v>
+      </c>
+      <c r="W224" s="6"/>
+      <c r="X224" s="6"/>
+      <c r="Y224" s="6"/>
+      <c r="Z224" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA224" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="AC224" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="AD224" s="6"/>
+      <c r="AE224" s="6"/>
+      <c r="AF224" s="6"/>
+      <c r="AG224" s="6"/>
+      <c r="AH224" s="6"/>
+      <c r="AJ224" s="6"/>
+      <c r="AK224" s="6"/>
+      <c r="AL224" s="6"/>
+      <c r="AM224" s="6"/>
+      <c r="AN224" s="6"/>
+      <c r="AP224" s="6">
+        <v>35018</v>
+      </c>
+      <c r="BG224" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH224" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI224" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ224" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="BK224" s="18">
+        <v>550</v>
+      </c>
+      <c r="BL224" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM224" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP224" s="6">
+        <v>217</v>
+      </c>
+      <c r="BQ224" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR224" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY224" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG224" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH224" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI224" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="225" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A225" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B225" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C225" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D225" t="s">
+        <v>193</v>
+      </c>
+      <c r="E225" t="s">
+        <v>199</v>
+      </c>
+      <c r="F225" t="s">
+        <v>200</v>
+      </c>
+      <c r="H225" t="s">
+        <v>203</v>
+      </c>
+      <c r="I225" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J225" s="12" t="s">
+        <v>541</v>
+      </c>
+      <c r="K225" s="6">
+        <v>218</v>
+      </c>
+      <c r="O225" s="6">
+        <v>218</v>
+      </c>
+      <c r="W225" s="6"/>
+      <c r="X225" s="6"/>
+      <c r="Y225" s="6"/>
+      <c r="Z225" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA225" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="AC225" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="AD225" s="6"/>
+      <c r="AE225" s="6"/>
+      <c r="AF225" s="6"/>
+      <c r="AG225" s="6"/>
+      <c r="AH225" s="6"/>
+      <c r="AJ225" s="6"/>
+      <c r="AK225" s="6"/>
+      <c r="AL225" s="6"/>
+      <c r="AM225" s="6"/>
+      <c r="AN225" s="6"/>
+      <c r="AP225" s="6">
+        <v>35018</v>
+      </c>
+      <c r="BG225" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH225" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI225" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ225" s="6" t="s">
+        <v>992</v>
+      </c>
+      <c r="BK225" s="18">
+        <v>750</v>
+      </c>
+      <c r="BL225" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM225" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP225" s="6">
+        <v>218</v>
+      </c>
+      <c r="BQ225" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR225" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY225" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG225" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH225" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI225" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="226" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A226" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B226" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C226" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D226" t="s">
+        <v>193</v>
+      </c>
+      <c r="E226" t="s">
+        <v>197</v>
+      </c>
+      <c r="F226" t="s">
+        <v>200</v>
+      </c>
+      <c r="H226" t="s">
+        <v>203</v>
+      </c>
+      <c r="I226" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J226" s="12" t="s">
+        <v>543</v>
+      </c>
+      <c r="K226" s="6">
+        <v>219</v>
+      </c>
+      <c r="O226" s="6">
+        <v>219</v>
+      </c>
+      <c r="W226" s="8"/>
+      <c r="X226" s="8"/>
+      <c r="Y226" s="8"/>
+      <c r="Z226" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA226" s="8" t="s">
+        <v>808</v>
+      </c>
+      <c r="AC226" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="AD226" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE226" s="8" t="s">
+        <v>848</v>
+      </c>
+      <c r="AF226" s="8">
+        <v>282</v>
+      </c>
+      <c r="AG226" s="8"/>
+      <c r="AH226" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="AJ226" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK226" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL226" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM226" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN226" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO226" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP226" s="8">
+        <v>27019</v>
+      </c>
+      <c r="BG226" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH226" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI226" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ226" s="8" t="s">
+        <v>1075</v>
+      </c>
+      <c r="BK226" s="17">
+        <v>10000</v>
+      </c>
+      <c r="BL226" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM226" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP226" s="6">
+        <v>219</v>
+      </c>
+      <c r="BQ226" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR226" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY226" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG226" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH226" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI226" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="227" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A227" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B227" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C227" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D227" t="s">
+        <v>193</v>
+      </c>
+      <c r="E227" t="s">
+        <v>197</v>
+      </c>
+      <c r="F227" t="s">
+        <v>200</v>
+      </c>
+      <c r="H227" t="s">
+        <v>203</v>
+      </c>
+      <c r="I227" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J227" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="K227" s="6">
+        <v>220</v>
+      </c>
+      <c r="O227" s="6">
+        <v>220</v>
+      </c>
+      <c r="W227" s="6"/>
+      <c r="X227" s="6"/>
+      <c r="Y227" s="6"/>
+      <c r="Z227" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA227" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC227" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD227" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE227" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF227" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG227" s="6"/>
+      <c r="AH227" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ227" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK227" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL227" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM227" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN227" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO227" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP227" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG227" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH227" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI227" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ227" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK227" s="18">
+        <v>1155</v>
+      </c>
+      <c r="BL227" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM227" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP227" s="6">
+        <v>220</v>
+      </c>
+      <c r="BQ227" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR227" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY227" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG227" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH227" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI227" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="228" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A228" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B228" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C228" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D228" t="s">
+        <v>193</v>
+      </c>
+      <c r="E228" t="s">
+        <v>197</v>
+      </c>
+      <c r="F228" t="s">
+        <v>200</v>
+      </c>
+      <c r="H228" t="s">
+        <v>203</v>
+      </c>
+      <c r="I228" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J228" s="12" t="s">
+        <v>545</v>
+      </c>
+      <c r="K228" s="6">
+        <v>221</v>
+      </c>
+      <c r="O228" s="6">
+        <v>221</v>
+      </c>
+      <c r="W228" s="8" t="s">
+        <v>809</v>
+      </c>
+      <c r="X228" s="8" t="s">
+        <v>810</v>
+      </c>
+      <c r="Y228" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z228" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA228" s="8" t="s">
+        <v>811</v>
+      </c>
+      <c r="AC228" s="8" t="s">
+        <v>812</v>
+      </c>
+      <c r="AD228" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE228" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="AF228" s="8">
+        <v>220</v>
+      </c>
+      <c r="AG228" s="8" t="s">
+        <v>899</v>
+      </c>
+      <c r="AH228" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ228" s="8">
+        <v>7</v>
+      </c>
+      <c r="AK228" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AL228" s="8">
+        <v>7</v>
+      </c>
+      <c r="AM228" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AN228" s="8">
         <v>10</v>
       </c>
-      <c r="AK8" s="5" t="s">
+      <c r="AO228" t="s">
         <v>275</v>
       </c>
-      <c r="AL8" s="5">
+      <c r="AP228" s="8">
+        <v>35000</v>
+      </c>
+      <c r="BG228" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH228" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI228" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ228" s="8" t="s">
+        <v>1076</v>
+      </c>
+      <c r="BK228" s="17">
+        <v>2668</v>
+      </c>
+      <c r="BL228" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM228" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP228" s="6">
+        <v>221</v>
+      </c>
+      <c r="BQ228" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR228" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY228" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG228" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH228" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI228" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="229" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A229" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B229" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C229" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D229" t="s">
+        <v>193</v>
+      </c>
+      <c r="E229" t="s">
+        <v>199</v>
+      </c>
+      <c r="F229" t="s">
+        <v>200</v>
+      </c>
+      <c r="H229" t="s">
+        <v>203</v>
+      </c>
+      <c r="I229" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J229" s="12" t="s">
+        <v>546</v>
+      </c>
+      <c r="K229" s="6">
+        <v>222</v>
+      </c>
+      <c r="O229" s="6">
+        <v>222</v>
+      </c>
+      <c r="W229" s="6"/>
+      <c r="X229" s="6"/>
+      <c r="Y229" s="6"/>
+      <c r="Z229" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA229" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="AC229" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AD229" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE229" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="AF229" s="6">
+        <v>252</v>
+      </c>
+      <c r="AG229" s="6"/>
+      <c r="AH229" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ229" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK229" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AL229" s="6">
+        <v>16</v>
+      </c>
+      <c r="AM229" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AN229" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO229" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP229" s="6">
+        <v>4519</v>
+      </c>
+      <c r="BG229" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH229" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI229" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ229" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="BK229" s="18">
+        <v>7499</v>
+      </c>
+      <c r="BL229" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM229" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP229" s="6">
+        <v>222</v>
+      </c>
+      <c r="BQ229" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR229" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY229" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG229" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH229" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI229" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="230" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A230" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B230" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C230" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D230" t="s">
+        <v>193</v>
+      </c>
+      <c r="E230" t="s">
+        <v>199</v>
+      </c>
+      <c r="F230" t="s">
+        <v>200</v>
+      </c>
+      <c r="H230" t="s">
+        <v>203</v>
+      </c>
+      <c r="I230" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J230" s="12" t="s">
+        <v>547</v>
+      </c>
+      <c r="K230" s="6">
+        <v>223</v>
+      </c>
+      <c r="O230" s="6">
+        <v>223</v>
+      </c>
+      <c r="W230" s="6"/>
+      <c r="X230" s="6"/>
+      <c r="Y230" s="6"/>
+      <c r="Z230" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA230" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="AC230" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AD230" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE230" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="AF230" s="6">
+        <v>252</v>
+      </c>
+      <c r="AG230" s="6"/>
+      <c r="AH230" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ230" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK230" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AL230" s="6">
+        <v>16</v>
+      </c>
+      <c r="AM230" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AN230" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO230" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP230" s="6">
+        <v>4519</v>
+      </c>
+      <c r="BG230" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH230" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI230" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ230" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="BK230" s="18">
+        <v>2398</v>
+      </c>
+      <c r="BL230" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM230" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP230" s="6">
+        <v>223</v>
+      </c>
+      <c r="BQ230" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR230" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY230" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG230" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH230" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI230" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="231" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A231" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B231" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C231" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D231" t="s">
+        <v>193</v>
+      </c>
+      <c r="E231" t="s">
+        <v>197</v>
+      </c>
+      <c r="F231" t="s">
+        <v>200</v>
+      </c>
+      <c r="H231" t="s">
+        <v>203</v>
+      </c>
+      <c r="I231" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J231" s="12" t="s">
+        <v>548</v>
+      </c>
+      <c r="K231" s="6">
+        <v>224</v>
+      </c>
+      <c r="O231" s="6">
+        <v>224</v>
+      </c>
+      <c r="W231" s="8" t="s">
+        <v>813</v>
+      </c>
+      <c r="X231" s="8" t="s">
+        <v>814</v>
+      </c>
+      <c r="Y231" s="8" t="s">
+        <v>815</v>
+      </c>
+      <c r="Z231" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA231" s="8" t="s">
+        <v>816</v>
+      </c>
+      <c r="AC231" s="8" t="s">
+        <v>817</v>
+      </c>
+      <c r="AD231" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE231" s="8" t="s">
+        <v>890</v>
+      </c>
+      <c r="AF231" s="8">
+        <v>2051</v>
+      </c>
+      <c r="AG231" s="8"/>
+      <c r="AH231" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ231" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK231" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL231" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM231" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN231" s="8">
         <v>5</v>
       </c>
-      <c r="AM8" s="5" t="s">
+      <c r="AO231" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP231" s="8">
+        <v>27087</v>
+      </c>
+      <c r="BG231" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH231" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI231" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ231" s="8" t="s">
+        <v>1077</v>
+      </c>
+      <c r="BK231" s="17">
+        <v>2025</v>
+      </c>
+      <c r="BL231" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM231" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP231" s="6">
+        <v>224</v>
+      </c>
+      <c r="BQ231" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR231" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY231" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG231" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH231" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI231" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="232" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A232" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B232" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C232" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D232" t="s">
+        <v>193</v>
+      </c>
+      <c r="E232" t="s">
+        <v>197</v>
+      </c>
+      <c r="F232" t="s">
+        <v>200</v>
+      </c>
+      <c r="H232" t="s">
+        <v>203</v>
+      </c>
+      <c r="I232" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J232" s="12" t="s">
+        <v>549</v>
+      </c>
+      <c r="K232" s="6">
+        <v>225</v>
+      </c>
+      <c r="O232" s="6">
+        <v>225</v>
+      </c>
+      <c r="W232" s="8"/>
+      <c r="X232" s="8"/>
+      <c r="Y232" s="8"/>
+      <c r="Z232" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA232" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="AC232" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="AD232" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE232" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="AF232" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="AG232" s="8"/>
+      <c r="AH232" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ232" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK232" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL232" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM232" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN232" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO232" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP232" s="8">
+        <v>27020</v>
+      </c>
+      <c r="BG232" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH232" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI232" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ232" s="8" t="s">
+        <v>1078</v>
+      </c>
+      <c r="BK232" s="17">
+        <v>19824.650000000001</v>
+      </c>
+      <c r="BL232" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM232" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP232" s="6">
+        <v>225</v>
+      </c>
+      <c r="BQ232" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR232" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY232" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG232" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH232" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI232" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="233" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A233" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B233" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C233" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D233" t="s">
+        <v>193</v>
+      </c>
+      <c r="E233" t="s">
+        <v>197</v>
+      </c>
+      <c r="F233" t="s">
+        <v>200</v>
+      </c>
+      <c r="H233" t="s">
+        <v>203</v>
+      </c>
+      <c r="I233" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J233" s="12" t="s">
+        <v>550</v>
+      </c>
+      <c r="K233" s="6">
+        <v>226</v>
+      </c>
+      <c r="O233" s="6">
+        <v>226</v>
+      </c>
+      <c r="W233" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="X233" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="Y233" s="6" t="s">
+        <v>819</v>
+      </c>
+      <c r="Z233" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA233" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="AC233" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="AD233" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="AE233" s="6" t="s">
+        <v>891</v>
+      </c>
+      <c r="AF233" s="6">
+        <v>124</v>
+      </c>
+      <c r="AG233" s="6"/>
+      <c r="AH233" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ233" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK233" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL233" s="6">
+        <v>35</v>
+      </c>
+      <c r="AM233" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN233" s="6">
+        <v>5</v>
+      </c>
+      <c r="AO233" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP233" s="6">
+        <v>27110</v>
+      </c>
+      <c r="BG233" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH233" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI233" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ233" s="6" t="s">
+        <v>1079</v>
+      </c>
+      <c r="BK233" s="18">
+        <v>29788.799999999999</v>
+      </c>
+      <c r="BL233" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM233" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP233" s="6">
+        <v>226</v>
+      </c>
+      <c r="BQ233" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR233" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY233" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG233" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH233" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI233" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="234" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A234" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B234" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C234" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D234" t="s">
+        <v>193</v>
+      </c>
+      <c r="E234" t="s">
+        <v>197</v>
+      </c>
+      <c r="F234" t="s">
+        <v>200</v>
+      </c>
+      <c r="H234" t="s">
+        <v>203</v>
+      </c>
+      <c r="I234" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J234" s="12" t="s">
+        <v>551</v>
+      </c>
+      <c r="K234" s="6">
+        <v>227</v>
+      </c>
+      <c r="O234" s="6">
+        <v>227</v>
+      </c>
+      <c r="W234" s="8"/>
+      <c r="X234" s="8"/>
+      <c r="Y234" s="8"/>
+      <c r="Z234" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA234" s="8" t="s">
+        <v>822</v>
+      </c>
+      <c r="AC234" s="8" t="s">
+        <v>823</v>
+      </c>
+      <c r="AD234" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE234" s="8" t="s">
+        <v>892</v>
+      </c>
+      <c r="AF234" s="8" t="s">
+        <v>893</v>
+      </c>
+      <c r="AG234" s="8"/>
+      <c r="AH234" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ234" s="8">
+        <v>7</v>
+      </c>
+      <c r="AK234" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AL234" s="8">
+        <v>7</v>
+      </c>
+      <c r="AM234" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AN234" s="8">
+        <v>10</v>
+      </c>
+      <c r="AO234" t="s">
         <v>275</v>
       </c>
-      <c r="AN8" s="5">
+      <c r="AP234" s="8">
+        <v>35000</v>
+      </c>
+      <c r="BG234" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH234" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI234" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ234" s="8" t="s">
+        <v>1080</v>
+      </c>
+      <c r="BK234" s="17">
+        <v>698.04</v>
+      </c>
+      <c r="BL234" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM234" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP234" s="6">
+        <v>227</v>
+      </c>
+      <c r="BQ234" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR234" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY234" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG234" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH234" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI234" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="235" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A235" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B235" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C235" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D235" t="s">
+        <v>193</v>
+      </c>
+      <c r="E235" t="s">
+        <v>197</v>
+      </c>
+      <c r="F235" t="s">
+        <v>200</v>
+      </c>
+      <c r="H235" t="s">
+        <v>203</v>
+      </c>
+      <c r="I235" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J235" s="12" t="s">
+        <v>552</v>
+      </c>
+      <c r="K235" s="6">
+        <v>228</v>
+      </c>
+      <c r="O235" s="6">
+        <v>228</v>
+      </c>
+      <c r="W235" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="X235" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="Y235" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="Z235" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA235" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="AC235" s="8" t="s">
+        <v>703</v>
+      </c>
+      <c r="AD235" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE235" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="AF235" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="AG235" s="8"/>
+      <c r="AH235" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ235" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK235" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL235" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM235" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN235" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO235" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP235" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG235" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH235" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI235" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ235" s="8" t="s">
+        <v>1081</v>
+      </c>
+      <c r="BK235" s="17">
+        <v>25114.46</v>
+      </c>
+      <c r="BL235" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM235" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP235" s="6">
+        <v>228</v>
+      </c>
+      <c r="BQ235" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR235" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY235" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG235" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH235" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI235" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="236" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A236" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B236" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C236" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D236" t="s">
+        <v>193</v>
+      </c>
+      <c r="E236" t="s">
+        <v>199</v>
+      </c>
+      <c r="F236" t="s">
+        <v>200</v>
+      </c>
+      <c r="H236" t="s">
+        <v>203</v>
+      </c>
+      <c r="I236" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J236" s="12" t="s">
+        <v>553</v>
+      </c>
+      <c r="K236" s="6">
+        <v>229</v>
+      </c>
+      <c r="O236" s="6">
+        <v>229</v>
+      </c>
+      <c r="W236" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="X236" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="Y236" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="Z236" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA236" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="AC236" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="AD236" s="6"/>
+      <c r="AE236" s="6"/>
+      <c r="AF236" s="6"/>
+      <c r="AG236" s="6"/>
+      <c r="AH236" s="6"/>
+      <c r="AJ236" s="6"/>
+      <c r="AK236" s="6"/>
+      <c r="AL236" s="6"/>
+      <c r="AM236" s="6"/>
+      <c r="AN236" s="6"/>
+      <c r="AP236" s="6">
+        <v>27368</v>
+      </c>
+      <c r="BG236" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH236" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI236" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ236" s="6" t="s">
+        <v>1002</v>
+      </c>
+      <c r="BK236" s="18">
+        <v>28000.080000000002</v>
+      </c>
+      <c r="BL236" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM236" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP236" s="6">
+        <v>229</v>
+      </c>
+      <c r="BQ236" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR236" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY236" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG236" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH236" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI236" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="237" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A237" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B237" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C237" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D237" t="s">
+        <v>193</v>
+      </c>
+      <c r="E237" t="s">
+        <v>197</v>
+      </c>
+      <c r="F237" t="s">
+        <v>200</v>
+      </c>
+      <c r="H237" t="s">
+        <v>203</v>
+      </c>
+      <c r="I237" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J237" s="12" t="s">
+        <v>554</v>
+      </c>
+      <c r="K237" s="6">
+        <v>230</v>
+      </c>
+      <c r="O237" s="6">
+        <v>230</v>
+      </c>
+      <c r="W237" s="6" t="s">
+        <v>824</v>
+      </c>
+      <c r="X237" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="Y237" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="Z237" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AA237" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="AC237" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="AD237" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE237" s="6" t="s">
+        <v>865</v>
+      </c>
+      <c r="AF237" s="6">
+        <v>1800</v>
+      </c>
+      <c r="AG237" s="6" t="s">
+        <v>894</v>
+      </c>
+      <c r="AH237" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ237" s="6">
+        <v>35</v>
+      </c>
+      <c r="AK237" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL237" s="6">
+        <v>35</v>
+      </c>
+      <c r="AM237" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN237" s="6">
+        <v>5</v>
+      </c>
+      <c r="AO237" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP237" s="6">
+        <v>27020</v>
+      </c>
+      <c r="BG237" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH237" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI237" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ237" s="6" t="s">
+        <v>1082</v>
+      </c>
+      <c r="BK237" s="18">
+        <v>13000.05</v>
+      </c>
+      <c r="BL237" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM237" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP237" s="6">
+        <v>230</v>
+      </c>
+      <c r="BQ237" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR237" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY237" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG237" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH237" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI237" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="238" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A238" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B238" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C238" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D238" t="s">
+        <v>193</v>
+      </c>
+      <c r="E238" t="s">
+        <v>199</v>
+      </c>
+      <c r="F238" t="s">
+        <v>200</v>
+      </c>
+      <c r="H238" t="s">
+        <v>203</v>
+      </c>
+      <c r="I238" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J238" s="12" t="s">
+        <v>555</v>
+      </c>
+      <c r="K238" s="6">
+        <v>231</v>
+      </c>
+      <c r="O238" s="6">
+        <v>231</v>
+      </c>
+      <c r="W238" s="8"/>
+      <c r="X238" s="8"/>
+      <c r="Y238" s="8"/>
+      <c r="Z238" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA238" s="8" t="s">
+        <v>828</v>
+      </c>
+      <c r="AC238" s="8" t="s">
+        <v>829</v>
+      </c>
+      <c r="AD238" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE238" s="8" t="s">
+        <v>895</v>
+      </c>
+      <c r="AF238" s="8" t="s">
+        <v>896</v>
+      </c>
+      <c r="AG238" s="8" t="s">
+        <v>897</v>
+      </c>
+      <c r="AH238" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ238" s="8">
+        <v>14</v>
+      </c>
+      <c r="AK238" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="AL238" s="8">
+        <v>14</v>
+      </c>
+      <c r="AM238" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="AN238" s="8">
+        <v>9</v>
+      </c>
+      <c r="AO238" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP238" s="8">
+        <v>3810</v>
+      </c>
+      <c r="BG238" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH238" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI238" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ238" s="8" t="s">
+        <v>1083</v>
+      </c>
+      <c r="BK238" s="17">
+        <v>74107.3</v>
+      </c>
+      <c r="BL238" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM238" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP238" s="6">
+        <v>231</v>
+      </c>
+      <c r="BQ238" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR238" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY238" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG238" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH238" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI238" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="239" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A239" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B239" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C239" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D239" t="s">
+        <v>193</v>
+      </c>
+      <c r="E239" t="s">
+        <v>197</v>
+      </c>
+      <c r="F239" t="s">
+        <v>200</v>
+      </c>
+      <c r="H239" t="s">
+        <v>203</v>
+      </c>
+      <c r="I239" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J239" s="12" t="s">
+        <v>556</v>
+      </c>
+      <c r="K239" s="6">
+        <v>232</v>
+      </c>
+      <c r="O239" s="6">
+        <v>232</v>
+      </c>
+      <c r="W239" s="6"/>
+      <c r="X239" s="6"/>
+      <c r="Y239" s="6"/>
+      <c r="Z239" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA239" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC239" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD239" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE239" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF239" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG239" s="6"/>
+      <c r="AH239" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ239" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK239" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL239" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM239" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN239" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO239" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP239" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG239" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH239" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI239" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ239" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK239" s="18">
+        <v>1155</v>
+      </c>
+      <c r="BL239" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM239" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP239" s="6">
+        <v>232</v>
+      </c>
+      <c r="BQ239" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR239" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY239" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG239" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH239" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI239" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="240" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A240" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B240" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C240" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D240" t="s">
+        <v>193</v>
+      </c>
+      <c r="E240" t="s">
+        <v>199</v>
+      </c>
+      <c r="F240" t="s">
+        <v>200</v>
+      </c>
+      <c r="H240" t="s">
+        <v>203</v>
+      </c>
+      <c r="I240" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J240" s="12" t="s">
+        <v>557</v>
+      </c>
+      <c r="K240" s="6">
+        <v>233</v>
+      </c>
+      <c r="O240" s="6">
+        <v>233</v>
+      </c>
+      <c r="W240" s="6"/>
+      <c r="X240" s="6"/>
+      <c r="Y240" s="6"/>
+      <c r="Z240" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA240" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="AC240" s="6" t="s">
+        <v>807</v>
+      </c>
+      <c r="AD240" s="6"/>
+      <c r="AE240" s="6"/>
+      <c r="AF240" s="6"/>
+      <c r="AG240" s="6"/>
+      <c r="AH240" s="6"/>
+      <c r="AJ240" s="6"/>
+      <c r="AK240" s="6"/>
+      <c r="AL240" s="6"/>
+      <c r="AM240" s="6"/>
+      <c r="AN240" s="6"/>
+      <c r="AP240" s="6">
+        <v>35000</v>
+      </c>
+      <c r="BG240" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH240" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI240" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ240" s="6" t="s">
+        <v>1070</v>
+      </c>
+      <c r="BK240" s="18">
+        <v>14572</v>
+      </c>
+      <c r="BL240" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM240" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP240" s="6">
+        <v>233</v>
+      </c>
+      <c r="BQ240" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR240" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY240" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG240" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH240" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI240" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="241" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A241" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B241" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C241" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D241" t="s">
+        <v>193</v>
+      </c>
+      <c r="E241" t="s">
+        <v>199</v>
+      </c>
+      <c r="F241" t="s">
+        <v>200</v>
+      </c>
+      <c r="H241" t="s">
+        <v>203</v>
+      </c>
+      <c r="I241" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J241" s="12" t="s">
+        <v>558</v>
+      </c>
+      <c r="K241" s="6">
+        <v>234</v>
+      </c>
+      <c r="O241" s="6">
+        <v>234</v>
+      </c>
+      <c r="W241" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="X241" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="Y241" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="Z241" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA241" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="AC241" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="AD241" s="6"/>
+      <c r="AE241" s="6"/>
+      <c r="AF241" s="6"/>
+      <c r="AG241" s="6"/>
+      <c r="AH241" s="6"/>
+      <c r="AJ241" s="6"/>
+      <c r="AK241" s="6"/>
+      <c r="AL241" s="6"/>
+      <c r="AM241" s="6"/>
+      <c r="AN241" s="6"/>
+      <c r="AP241" s="6">
+        <v>35067</v>
+      </c>
+      <c r="BG241" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH241" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI241" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ241" s="6" t="s">
+        <v>1084</v>
+      </c>
+      <c r="BK241" s="18">
+        <v>61012.85</v>
+      </c>
+      <c r="BL241" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM241" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP241" s="6">
+        <v>234</v>
+      </c>
+      <c r="BQ241" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR241" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY241" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG241" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH241" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI241" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="242" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A242" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B242" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C242" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D242" t="s">
+        <v>193</v>
+      </c>
+      <c r="E242" t="s">
+        <v>197</v>
+      </c>
+      <c r="F242" t="s">
+        <v>200</v>
+      </c>
+      <c r="H242" t="s">
+        <v>203</v>
+      </c>
+      <c r="I242" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J242" s="12" t="s">
+        <v>559</v>
+      </c>
+      <c r="K242" s="6">
+        <v>235</v>
+      </c>
+      <c r="O242" s="6">
+        <v>235</v>
+      </c>
+      <c r="W242" s="6" t="s">
+        <v>830</v>
+      </c>
+      <c r="X242" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="Y242" s="6" t="s">
+        <v>832</v>
+      </c>
+      <c r="Z242" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA242" s="6" t="s">
+        <v>833</v>
+      </c>
+      <c r="AC242" s="6" t="s">
+        <v>834</v>
+      </c>
+      <c r="AD242" s="6"/>
+      <c r="AE242" s="6"/>
+      <c r="AF242" s="6"/>
+      <c r="AG242" s="6"/>
+      <c r="AH242" s="6"/>
+      <c r="AJ242" s="6"/>
+      <c r="AK242" s="6"/>
+      <c r="AL242" s="6"/>
+      <c r="AM242" s="6"/>
+      <c r="AN242" s="6"/>
+      <c r="AP242" s="6">
+        <v>27080</v>
+      </c>
+      <c r="BG242" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH242" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI242" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ242" s="6" t="s">
+        <v>1085</v>
+      </c>
+      <c r="BK242" s="18">
+        <v>81433.740000000005</v>
+      </c>
+      <c r="BL242" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM242" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP242" s="6">
+        <v>235</v>
+      </c>
+      <c r="BQ242" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR242" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY242" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG242" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH242" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI242" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="243" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A243" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B243" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C243" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D243" t="s">
+        <v>193</v>
+      </c>
+      <c r="E243" t="s">
+        <v>199</v>
+      </c>
+      <c r="F243" t="s">
+        <v>200</v>
+      </c>
+      <c r="H243" t="s">
+        <v>203</v>
+      </c>
+      <c r="I243" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J243" s="12" t="s">
+        <v>560</v>
+      </c>
+      <c r="K243" s="6">
+        <v>236</v>
+      </c>
+      <c r="O243" s="6">
+        <v>236</v>
+      </c>
+      <c r="W243" s="6"/>
+      <c r="X243" s="6"/>
+      <c r="Y243" s="6"/>
+      <c r="Z243" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA243" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="AC243" s="6" t="s">
+        <v>698</v>
+      </c>
+      <c r="AD243" s="6"/>
+      <c r="AE243" s="6"/>
+      <c r="AF243" s="6"/>
+      <c r="AG243" s="6"/>
+      <c r="AH243" s="6"/>
+      <c r="AJ243" s="6"/>
+      <c r="AK243" s="6"/>
+      <c r="AL243" s="6"/>
+      <c r="AM243" s="6"/>
+      <c r="AN243" s="6"/>
+      <c r="AP243" s="6">
+        <v>34162</v>
+      </c>
+      <c r="BG243" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH243" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI243" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ243" s="6" t="s">
+        <v>1086</v>
+      </c>
+      <c r="BK243" s="18">
+        <v>13112.57</v>
+      </c>
+      <c r="BL243" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM243" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP243" s="6">
+        <v>236</v>
+      </c>
+      <c r="BQ243" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR243" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY243" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG243" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH243" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI243" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="244" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A244" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B244" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C244" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D244" t="s">
+        <v>193</v>
+      </c>
+      <c r="E244" t="s">
+        <v>197</v>
+      </c>
+      <c r="F244" t="s">
+        <v>200</v>
+      </c>
+      <c r="H244" t="s">
+        <v>203</v>
+      </c>
+      <c r="I244" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J244" s="12" t="s">
+        <v>561</v>
+      </c>
+      <c r="K244" s="6">
+        <v>237</v>
+      </c>
+      <c r="O244" s="6">
+        <v>237</v>
+      </c>
+      <c r="W244" s="6"/>
+      <c r="X244" s="6"/>
+      <c r="Y244" s="6"/>
+      <c r="Z244" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA244" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="AC244" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="AD244" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE244" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="AF244" s="6">
+        <v>485</v>
+      </c>
+      <c r="AG244" s="6"/>
+      <c r="AH244" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ244" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK244" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AL244" s="6">
+        <v>4</v>
+      </c>
+      <c r="AM244" s="6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN244" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO244" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP244" s="6">
+        <v>5349</v>
+      </c>
+      <c r="BG244" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH244" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI244" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ244" s="6" t="s">
+        <v>986</v>
+      </c>
+      <c r="BK244" s="18">
+        <v>660</v>
+      </c>
+      <c r="BL244" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM244" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP244" s="6">
+        <v>237</v>
+      </c>
+      <c r="BQ244" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR244" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY244" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG244" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH244" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI244" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="245" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A245" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B245" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C245" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D245" t="s">
+        <v>193</v>
+      </c>
+      <c r="E245" t="s">
+        <v>199</v>
+      </c>
+      <c r="F245" t="s">
+        <v>200</v>
+      </c>
+      <c r="H245" t="s">
+        <v>203</v>
+      </c>
+      <c r="I245" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J245" s="12" t="s">
+        <v>562</v>
+      </c>
+      <c r="K245" s="6">
+        <v>238</v>
+      </c>
+      <c r="O245" s="6">
+        <v>238</v>
+      </c>
+      <c r="W245" s="6"/>
+      <c r="X245" s="6"/>
+      <c r="Y245" s="6"/>
+      <c r="Z245" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA245" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="AC245" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="AD245" s="6"/>
+      <c r="AE245" s="6"/>
+      <c r="AF245" s="6"/>
+      <c r="AG245" s="6"/>
+      <c r="AH245" s="6"/>
+      <c r="AJ245" s="6"/>
+      <c r="AK245" s="6"/>
+      <c r="AL245" s="6"/>
+      <c r="AM245" s="6"/>
+      <c r="AN245" s="6"/>
+      <c r="AP245" s="6">
+        <v>35018</v>
+      </c>
+      <c r="BG245" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH245" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI245" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ245" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="BK245" s="18">
+        <v>550</v>
+      </c>
+      <c r="BL245" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM245" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP245" s="6">
+        <v>238</v>
+      </c>
+      <c r="BQ245" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR245" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY245" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG245" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH245" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI245" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="246" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A246" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B246" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C246" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D246" t="s">
+        <v>193</v>
+      </c>
+      <c r="E246" t="s">
+        <v>199</v>
+      </c>
+      <c r="F246" t="s">
+        <v>200</v>
+      </c>
+      <c r="H246" t="s">
+        <v>203</v>
+      </c>
+      <c r="I246" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J246" s="12" t="s">
+        <v>563</v>
+      </c>
+      <c r="K246" s="6">
+        <v>239</v>
+      </c>
+      <c r="O246" s="6">
+        <v>239</v>
+      </c>
+      <c r="W246" s="6"/>
+      <c r="X246" s="6"/>
+      <c r="Y246" s="6"/>
+      <c r="Z246" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA246" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="AC246" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="AD246" s="6"/>
+      <c r="AE246" s="6"/>
+      <c r="AF246" s="6"/>
+      <c r="AG246" s="6"/>
+      <c r="AH246" s="6"/>
+      <c r="AJ246" s="6"/>
+      <c r="AK246" s="6"/>
+      <c r="AL246" s="6"/>
+      <c r="AM246" s="6"/>
+      <c r="AN246" s="6"/>
+      <c r="AP246" s="6">
+        <v>35018</v>
+      </c>
+      <c r="BG246" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH246" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI246" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ246" s="6" t="s">
+        <v>992</v>
+      </c>
+      <c r="BK246" s="18">
+        <v>750</v>
+      </c>
+      <c r="BL246" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM246" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP246" s="6">
+        <v>239</v>
+      </c>
+      <c r="BQ246" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR246" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY246" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG246" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH246" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI246" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="247" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A247" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B247" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C247" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D247" t="s">
+        <v>193</v>
+      </c>
+      <c r="E247" t="s">
+        <v>199</v>
+      </c>
+      <c r="F247" t="s">
+        <v>200</v>
+      </c>
+      <c r="H247" t="s">
+        <v>203</v>
+      </c>
+      <c r="I247" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J247" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="K247" s="6">
+        <v>240</v>
+      </c>
+      <c r="O247" s="6">
+        <v>240</v>
+      </c>
+      <c r="W247" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="X247" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="Y247" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="Z247" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA247" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="AC247" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="AD247" s="6"/>
+      <c r="AE247" s="6"/>
+      <c r="AF247" s="6"/>
+      <c r="AG247" s="6"/>
+      <c r="AH247" s="6"/>
+      <c r="AJ247" s="6"/>
+      <c r="AK247" s="6"/>
+      <c r="AL247" s="6"/>
+      <c r="AM247" s="6"/>
+      <c r="AN247" s="6"/>
+      <c r="AP247" s="6">
+        <v>35067</v>
+      </c>
+      <c r="BG247" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH247" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI247" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ247" s="6" t="s">
+        <v>1087</v>
+      </c>
+      <c r="BK247" s="18">
+        <v>59434.93</v>
+      </c>
+      <c r="BL247" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM247" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP247" s="6">
+        <v>240</v>
+      </c>
+      <c r="BQ247" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR247" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY247" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG247" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH247" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI247" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="248" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A248" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B248" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C248" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D248" t="s">
+        <v>193</v>
+      </c>
+      <c r="E248" t="s">
+        <v>199</v>
+      </c>
+      <c r="F248" t="s">
+        <v>200</v>
+      </c>
+      <c r="H248" t="s">
+        <v>203</v>
+      </c>
+      <c r="I248" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J248" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="K248" s="6">
+        <v>241</v>
+      </c>
+      <c r="O248" s="6">
+        <v>241</v>
+      </c>
+      <c r="W248" s="6"/>
+      <c r="X248" s="6"/>
+      <c r="Y248" s="6"/>
+      <c r="Z248" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA248" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="AC248" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AD248" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE248" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="AF248" s="6">
+        <v>252</v>
+      </c>
+      <c r="AG248" s="6"/>
+      <c r="AH248" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ248" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK248" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AL248" s="6">
+        <v>16</v>
+      </c>
+      <c r="AM248" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AN248" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO248" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP248" s="6">
+        <v>4519</v>
+      </c>
+      <c r="BG248" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH248" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI248" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ248" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="BK248" s="18">
+        <v>2478</v>
+      </c>
+      <c r="BL248" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM248" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP248" s="6">
+        <v>241</v>
+      </c>
+      <c r="BQ248" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR248" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY248" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG248" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH248" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI248" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="249" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A249" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B249" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C249" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D249" t="s">
+        <v>193</v>
+      </c>
+      <c r="E249" t="s">
+        <v>199</v>
+      </c>
+      <c r="F249" t="s">
+        <v>200</v>
+      </c>
+      <c r="H249" t="s">
+        <v>203</v>
+      </c>
+      <c r="I249" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J249" s="12" t="s">
+        <v>566</v>
+      </c>
+      <c r="K249" s="6">
+        <v>242</v>
+      </c>
+      <c r="O249" s="6">
+        <v>242</v>
+      </c>
+      <c r="W249" s="6"/>
+      <c r="X249" s="6"/>
+      <c r="Y249" s="6"/>
+      <c r="Z249" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA249" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="AC249" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AD249" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE249" s="6" t="s">
+        <v>858</v>
+      </c>
+      <c r="AF249" s="6">
+        <v>252</v>
+      </c>
+      <c r="AG249" s="6"/>
+      <c r="AH249" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ249" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK249" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AL249" s="6">
+        <v>16</v>
+      </c>
+      <c r="AM249" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="AN249" s="6">
+        <v>9</v>
+      </c>
+      <c r="AO249" t="s">
+        <v>300</v>
+      </c>
+      <c r="AP249" s="6">
+        <v>4519</v>
+      </c>
+      <c r="BG249" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH249" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI249" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ249" s="6" t="s">
+        <v>991</v>
+      </c>
+      <c r="BK249" s="18">
+        <v>7499</v>
+      </c>
+      <c r="BL249" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM249" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP249" s="6">
+        <v>242</v>
+      </c>
+      <c r="BQ249" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR249" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY249" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG249" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH249" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI249" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="250" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A250" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B250" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C250" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D250" t="s">
+        <v>193</v>
+      </c>
+      <c r="E250" t="s">
+        <v>197</v>
+      </c>
+      <c r="F250" t="s">
+        <v>200</v>
+      </c>
+      <c r="H250" t="s">
+        <v>203</v>
+      </c>
+      <c r="I250" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J250" s="12" t="s">
+        <v>567</v>
+      </c>
+      <c r="K250" s="6">
+        <v>243</v>
+      </c>
+      <c r="O250" s="6">
+        <v>243</v>
+      </c>
+      <c r="W250" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="X250" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="Y250" s="6" t="s">
+        <v>819</v>
+      </c>
+      <c r="Z250" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA250" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="AC250" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="AD250" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="AE250" s="6" t="s">
+        <v>891</v>
+      </c>
+      <c r="AF250" s="6">
+        <v>124</v>
+      </c>
+      <c r="AG250" s="6"/>
+      <c r="AH250" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ250" s="6">
+        <v>1</v>
+      </c>
+      <c r="AK250" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL250" s="6">
+        <v>35</v>
+      </c>
+      <c r="AM250" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN250" s="6">
+        <v>5</v>
+      </c>
+      <c r="AO250" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP250" s="6">
+        <v>27110</v>
+      </c>
+      <c r="BG250" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH250" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI250" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ250" s="6" t="s">
+        <v>1088</v>
+      </c>
+      <c r="BK250" s="18">
+        <v>14888.6</v>
+      </c>
+      <c r="BL250" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM250" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP250" s="6">
+        <v>243</v>
+      </c>
+      <c r="BQ250" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR250" s="6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY250" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG250" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH250" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI250" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="251" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A251" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B251" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C251" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D251" t="s">
+        <v>193</v>
+      </c>
+      <c r="E251" t="s">
+        <v>197</v>
+      </c>
+      <c r="F251" t="s">
+        <v>200</v>
+      </c>
+      <c r="H251" t="s">
+        <v>203</v>
+      </c>
+      <c r="I251" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J251" s="12" t="s">
+        <v>568</v>
+      </c>
+      <c r="K251" s="6">
+        <v>244</v>
+      </c>
+      <c r="O251" s="6">
+        <v>244</v>
+      </c>
+      <c r="W251" s="8"/>
+      <c r="X251" s="8"/>
+      <c r="Y251" s="8"/>
+      <c r="Z251" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA251" s="8" t="s">
+        <v>822</v>
+      </c>
+      <c r="AC251" s="8" t="s">
+        <v>823</v>
+      </c>
+      <c r="AD251" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AE251" s="8" t="s">
+        <v>892</v>
+      </c>
+      <c r="AF251" s="8" t="s">
+        <v>893</v>
+      </c>
+      <c r="AG251" s="8"/>
+      <c r="AH251" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ251" s="8">
+        <v>7</v>
+      </c>
+      <c r="AK251" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AL251" s="8">
+        <v>7</v>
+      </c>
+      <c r="AM251" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="AN251" s="8">
         <v>10</v>
       </c>
-      <c r="AO8" s="5" t="s">
+      <c r="AO251" t="s">
         <v>275</v>
       </c>
-      <c r="AP8" s="5">
-[...44 lines deleted...]
-      <c r="BQ8" s="3" t="s">
+      <c r="AP251" s="8">
+        <v>35000</v>
+      </c>
+      <c r="BG251" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH251" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI251" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ251" s="8" t="s">
+        <v>1089</v>
+      </c>
+      <c r="BK251" s="17">
+        <v>10361.85</v>
+      </c>
+      <c r="BL251" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM251" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP251" s="6">
+        <v>244</v>
+      </c>
+      <c r="BQ251" t="s">
         <v>303</v>
       </c>
-      <c r="BR8" s="5" t="s">
-[...27 lines deleted...]
-      <c r="A9" s="3">
+      <c r="BR251" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY251" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG251" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH251" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI251" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="252" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A252" s="6">
         <v>2024</v>
       </c>
-      <c r="B9" s="4">
-[...5 lines deleted...]
-      <c r="D9" s="3" t="s">
+      <c r="B252" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C252" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D252" t="s">
         <v>193</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="E252" t="s">
         <v>197</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="F252" t="s">
         <v>200</v>
       </c>
-      <c r="G9" s="5"/>
-[...1 lines deleted...]
-      <c r="I9" s="3" t="s">
+      <c r="H252" t="s">
+        <v>203</v>
+      </c>
+      <c r="I252" s="8" t="s">
         <v>361</v>
       </c>
-      <c r="J9" s="6" t="s">
-[...27 lines deleted...]
-      <c r="Z9" s="5" t="s">
+      <c r="J252" s="12" t="s">
+        <v>569</v>
+      </c>
+      <c r="K252" s="6">
+        <v>245</v>
+      </c>
+      <c r="O252" s="6">
+        <v>245</v>
+      </c>
+      <c r="W252" s="8"/>
+      <c r="X252" s="8"/>
+      <c r="Y252" s="8"/>
+      <c r="Z252" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA252" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="AC252" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="AD252" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AE252" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="AF252" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="AG252" s="8"/>
+      <c r="AH252" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ252" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK252" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL252" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM252" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN252" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO252" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP252" s="8">
+        <v>27020</v>
+      </c>
+      <c r="BG252" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH252" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI252" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ252" s="8" t="s">
+        <v>1090</v>
+      </c>
+      <c r="BK252" s="17">
+        <v>14976.76</v>
+      </c>
+      <c r="BL252" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM252" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP252" s="6">
+        <v>245</v>
+      </c>
+      <c r="BQ252" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR252" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY252" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG252" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH252" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI252" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="253" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A253" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B253" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C253" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D253" t="s">
+        <v>193</v>
+      </c>
+      <c r="E253" t="s">
+        <v>197</v>
+      </c>
+      <c r="F253" t="s">
+        <v>200</v>
+      </c>
+      <c r="H253" t="s">
+        <v>203</v>
+      </c>
+      <c r="I253" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J253" s="12" t="s">
+        <v>570</v>
+      </c>
+      <c r="K253" s="6">
+        <v>246</v>
+      </c>
+      <c r="O253" s="6">
+        <v>246</v>
+      </c>
+      <c r="W253" s="8"/>
+      <c r="X253" s="8"/>
+      <c r="Y253" s="8"/>
+      <c r="Z253" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA253" s="8" t="s">
+        <v>835</v>
+      </c>
+      <c r="AC253" s="8" t="s">
+        <v>836</v>
+      </c>
+      <c r="AD253" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE253" s="8" t="s">
+        <v>898</v>
+      </c>
+      <c r="AF253" s="8">
+        <v>1232</v>
+      </c>
+      <c r="AG253" s="8"/>
+      <c r="AH253" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ253" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK253" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL253" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM253" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN253" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO253" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP253" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG253" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH253" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI253" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ253" s="8" t="s">
+        <v>1091</v>
+      </c>
+      <c r="BK253" s="17">
+        <v>10224.120000000001</v>
+      </c>
+      <c r="BL253" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM253" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP253" s="6">
+        <v>246</v>
+      </c>
+      <c r="BQ253" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR253" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY253" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG253" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH253" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI253" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="254" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A254" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B254" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C254" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D254" t="s">
+        <v>193</v>
+      </c>
+      <c r="E254" t="s">
+        <v>197</v>
+      </c>
+      <c r="F254" t="s">
+        <v>200</v>
+      </c>
+      <c r="H254" t="s">
+        <v>203</v>
+      </c>
+      <c r="I254" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J254" s="12" t="s">
+        <v>571</v>
+      </c>
+      <c r="K254" s="6">
+        <v>247</v>
+      </c>
+      <c r="O254" s="6">
+        <v>247</v>
+      </c>
+      <c r="W254" s="8"/>
+      <c r="X254" s="8"/>
+      <c r="Y254" s="8"/>
+      <c r="Z254" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA254" s="8" t="s">
+        <v>835</v>
+      </c>
+      <c r="AC254" s="8" t="s">
+        <v>836</v>
+      </c>
+      <c r="AD254" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="AE254" s="8" t="s">
+        <v>898</v>
+      </c>
+      <c r="AF254" s="8">
+        <v>1232</v>
+      </c>
+      <c r="AG254" s="8"/>
+      <c r="AH254" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AJ254" s="8">
+        <v>35</v>
+      </c>
+      <c r="AK254" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AL254" s="8">
+        <v>35</v>
+      </c>
+      <c r="AM254" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="AN254" s="8">
+        <v>5</v>
+      </c>
+      <c r="AO254" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP254" s="8">
+        <v>27000</v>
+      </c>
+      <c r="BG254" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH254" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI254" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ254" s="8" t="s">
+        <v>1092</v>
+      </c>
+      <c r="BK254" s="17">
+        <v>9996.65</v>
+      </c>
+      <c r="BL254" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM254" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP254" s="6">
+        <v>247</v>
+      </c>
+      <c r="BQ254" t="s">
+        <v>303</v>
+      </c>
+      <c r="BR254" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="BY254" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG254" s="6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="CH254" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI254" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="255" spans="1:87" x14ac:dyDescent="0.25">
+      <c r="A255" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B255" s="9">
+        <v>45566</v>
+      </c>
+      <c r="C255" s="9">
+        <v>45657</v>
+      </c>
+      <c r="D255" t="s">
+        <v>193</v>
+      </c>
+      <c r="E255" t="s">
+        <v>199</v>
+      </c>
+      <c r="F255" t="s">
+        <v>200</v>
+      </c>
+      <c r="H255" t="s">
+        <v>203</v>
+      </c>
+      <c r="I255" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="J255" s="12" t="s">
+        <v>572</v>
+      </c>
+      <c r="K255" s="6">
+        <v>248</v>
+      </c>
+      <c r="O255" s="6">
+        <v>248</v>
+      </c>
+      <c r="W255" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="X255" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="Y255" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="Z255" s="6" t="s">
         <v>205</v>
       </c>
-      <c r="AA9" s="5" t="s">
-[...85 lines deleted...]
-      <c r="BQ9" s="3" t="s">
+      <c r="AA255" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="AC255" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="AM255" s="6"/>
+      <c r="AN255" s="6"/>
+      <c r="AP255" s="6">
+        <v>27368</v>
+      </c>
+      <c r="BG255" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="BH255" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="BI255" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="BJ255" s="6" t="s">
+        <v>1002</v>
+      </c>
+      <c r="BK255" s="18">
+        <v>27532.6</v>
+      </c>
+      <c r="BL255" s="11">
+        <v>45566</v>
+      </c>
+      <c r="BM255" s="7">
+        <v>45657</v>
+      </c>
+      <c r="BP255" s="6">
+        <v>248</v>
+      </c>
+      <c r="BQ255" t="s">
         <v>303</v>
       </c>
-      <c r="BR9" s="5" t="s">
-[...38461 lines deleted...]
-      <c r="J251" s="6" t="s">
+      <c r="BR255" s="6" t="s">
         <v>1093</v>
       </c>
-      <c r="K251" s="5">
-[...157 lines deleted...]
-      <c r="J252" s="6" t="s">
+      <c r="BY255" t="s">
+        <v>203</v>
+      </c>
+      <c r="CG255" s="6" t="s">
         <v>1095</v>
       </c>
-      <c r="K252" s="5">
-[...86 lines deleted...]
-      <c r="BJ252" s="5" t="s">
+      <c r="CH255" s="7">
+        <v>45657</v>
+      </c>
+      <c r="CI255" t="s">
         <v>1096</v>
       </c>
-      <c r="BK252" s="14">
-[...510 lines deleted...]
-      <c r="CI255" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A6:CI6"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="G3:I3"/>
   </mergeCells>
-  <dataValidations count="18">
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D38 D10 D14:D15 D23 D46 D25 D59 D67:D69 D72:D76 D79 D81:D86 D89:D93 D95:D100 D102 D124 D144 D157 D160 D162 D172 D199:D203 D205:D210 D177:D179 D182:D186 D189 D191:D196 D213:D217 D219:D220 D222:D223 D226:D228 D231:D232 D234:D235 D238:D240 D243:D244 D251:D254">
+  <dataValidations count="15">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D8:D255" xr:uid="{790A6D6F-7E10-4274-933C-6EBEE01E5089}">
       <formula1>Hidden_13</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E38 E10 E15 E46 E25 E76 E81 E90 E67:E68 E73 E79 E83:E84 E86 E92:E93 E95:E100 E102 E144 E149 E157 E160 E162 E172 E200 E177:E178 E183 E189 E193:E194 E196 E202:E203 E205:E210 E186 E191 E214:E215 E218:E219 E223 E226 E228 E231:E232 E234:E235 E237:E238 E240:E243 E247 E251:E254">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E8:E255" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>Hidden_24</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="F38 F10 F14:F15 F23 F46 F25 F59 F76 F81 F90 F67:F68 F73 F79 F83:F84 F86 F92:F93 F95:F100 F102 F124 F144 F157 F160 F162 F172 F200 F177:F178 F183 F189 F193:F194 F196 F202:F203 F205:F210 F186 F191 F214:F215 F219 F223 F226 F228 F231:F232 F234:F235 F238 F240 F243 F251:F254">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="F8:F255" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>Hidden_35</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="H51 H38 H43 H76 H81 H90 H67:H68 H73 H79 H83:H84 H86 H92:H93 H95:H100 H102 H124 H126 H139 H144 H146:H147 H149 H157 H160 H162 H172 H174 H200 H177:H178 H183 H189 H193:H194 H196 H202:H203 H205:H210 H186 H191 H214 H219 H223 H226 H228 H231:H232 H234:H235 H238 H243 H251:H254">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="H8:H255" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>Hidden_47</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="Z76 Z81 Z90 Z67:Z68 Z73 Z79 Z83:Z84 Z86 Z92:Z93 Z95:Z100 Z102 Z124 Z144 Z157 Z160 Z162 Z172 Z200 Z177:Z178 Z183 Z189 Z193:Z194 Z196 Z202:Z203 Z205:Z210 Z186 Z191 Z214 Z219 Z223 Z226 Z228 Z231:Z232 Z234:Z235 Z238 Z243 Z251:Z254">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="Z8:Z201" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>Hidden_525</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AD16 AD20 AD33 AD56 AD52:AD53 AD50 AD43:AD47 AD40:AD41 AD37:AD38 AD61 AD76 AD81 AD90 AD67:AD68 AD73 AD79 AD83:AD84 AD86 AD92:AD93 AD95:AD100 AD102 AD116 AD118 AD121 AD124 AD132 AD134 AD141 AD144 AD150 AD148 AD153 AD157 AD160 AD162 AD164:AD165 AD168:AD169 AD172 AD200 AD176:AD178 AD183 AD189 AD193:AD194 AD196 AD202:AD203 AD205:AD210 AD186 AD191 AD214 AD219 AD223 AD226 AD228 AD231:AD232 AD234:AD235 AD238 AD243 AD251:AD254">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AD8:AD13 AD16 AD20 AD33 AD56 AD52:AD53 AD50 AD43:AD47 AD40:AD41 AD37:AD38 AD61 AD76 AD81 AD90 AD67:AD68 AD73 AD79 AD83:AD84 AD86 AD92:AD93 AD95:AD100 AD102 AD116 AD118 AD121 AD124 AD132 AD134 AD141 AD144 AD150 AD148 AD153 AD157 AD160 AD162 AD164:AD165 AD168:AD169 AD172 AD200 AD176:AD178 AD183 AD189 AD193:AD194 AD196 AD202:AD203 AD205:AD210 AD186 AD191 AD214 AD219 AD223 AD226 AD228 AD231:AD232 AD234:AD235 AD238 AD243 AD251:AD254" xr:uid="{00000000-0002-0000-0000-000005000000}">
       <formula1>Hidden_629</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AH33 AH16:AH20 AH22:AH23 AH25:AH26 AH38:AH41 AH56 AH50 AH45:AH47 AH43 AH76 AH81 AH90 AH67:AH68 AH73 AH79 AH83:AH84 AH86 AH92:AH93 AH95:AH100 AH102 AH116 AH121 AH124 AH141 AH144 AH153 AH157 AH160 AH162 AH164:AH165 AH168:AH169 AH172 AH200 AH177:AH178 AH183 AH189 AH193:AH194 AH196 AH202:AH203 AH205:AH210 AH186 AH191 AH214 AH219 AH223 AH226 AH228 AH231:AH232 AH234:AH235 AH238 AH243 AH251:AH254">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AH8:AH23 AH33 AH25:AH26 AH38:AH41 AH56 AH50 AH45:AH47 AH43 AH76 AH81 AH90 AH67:AH68 AH73 AH79 AH83:AH84 AH86 AH92:AH93 AH95:AH100 AH102 AH116 AH121 AH124 AH141 AH144 AH153 AH157 AH160 AH162 AH164:AH165 AH168:AH169 AH172 AH200 AH177:AH178 AH183 AH189 AH193:AH194 AH196 AH202:AH203 AH205:AH210 AH186 AH191 AH214 AH219 AH223 AH226 AH228 AH231:AH232 AH234:AH235 AH238 AH243 AH251:AH254" xr:uid="{00000000-0002-0000-0000-000006000000}">
       <formula1>Hidden_733</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AO76 AO81 AO90 AO67:AO68 AO73 AO79 AO83:AO84 AO86 AO92:AO93 AO95:AO100 AO102 AO124 AO144 AO157 AO160 AO162 AO172 AO200 AO177:AO178 AO183 AO189 AO193:AO194 AO196 AO202:AO203 AO205:AO210 AO186 AO191 AO214 AO219 AO223 AO226 AO228 AO231:AO232 AO234:AO235 AO243 AO251:AO254">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AO8:AO254" xr:uid="{DE37B818-D0EE-4B92-ACF2-D8CE97F452D4}">
       <formula1>Hidden_840</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="BQ64 BQ8:BQ10 BQ34 BQ12:BQ15 BQ55 BQ17:BQ19 BQ21 BQ23:BQ25 BQ28:BQ32 BQ57:BQ60 BQ37:BQ40 BQ43:BQ53 BQ76 BQ90 BQ66:BQ68 BQ73 BQ79 BQ83:BQ84 BQ86 BQ92:BQ93 BQ95:BQ100 BQ102 BQ104 BQ114 BQ120 BQ124 BQ126:BQ128 BQ130:BQ131 BQ135:BQ136 BQ138:BQ140 BQ144 BQ146:BQ147 BQ149 BQ151 BQ157 BQ160 BQ162 BQ166 BQ172 BQ174:BQ175 BQ177:BQ178 BQ183 BQ189 BQ193:BQ194 BQ196 BQ202:BQ203 BQ205:BQ210 BQ186 BQ200 BQ214 BQ219 BQ226 BQ228 BQ231:BQ232 BQ234:BQ235 BQ238 BQ251:BQ254">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="BQ8:BQ255" xr:uid="{00000000-0002-0000-0000-000008000000}">
       <formula1>Hidden_968</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="BX51 BX38 BX43 BX76 BX81 BX90 BX67:BX68 BX73 BX79 BX83:BX84 BX86 BX92:BX93 BX95:BX100 BX102 BX124 BX126 BX139 BX144 BX146 BX149 BX157 BX160 BX162 BX172 BX200 BX177:BX178 BX183 BX189 BX193:BX194 BX196 BX202:BX203 BX205:BX210 BX186 BX191 BX214 BX219 BX223 BX226 BX228 BX231:BX232 BX234:BX235 BX238 BX243 BX251:BX254">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="BX8:BX201" xr:uid="{00000000-0002-0000-0000-000009000000}">
       <formula1>Hidden_1075</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="BY16:BY21 BY24 BY30:BY31 BY57 BY33 BY37:BY38 BY40 BY43:BY44 BY50:BY53 BY55 BY76 BY81 BY90 BY66:BY68 BY73 BY79 BY83:BY84 BY86 BY92:BY93 BY95:BY100 BY102 BY104 BY124 BY126 BY129:BY130 BY135 BY138:BY140 BY144 BY146 BY149 BY157 BY160 BY162 BY168:BY169 BY172 BY175 BY200 BY177:BY178 BY183 BY189 BY193:BY194 BY196 BY202:BY203 BY205:BY210 BY186 BY191 BY214 BY219 BY223 BY226 BY228 BY231:BY232 BY234:BY235 BY238 BY243 BY251:BY254">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="BY8:BY255" xr:uid="{00000000-0002-0000-0000-00000A000000}">
       <formula1>Hidden_1176</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="BS215 BS240">
-      <formula1>Hidden_856</formula1>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AD25 AD14:AD15 AD23 AD59 AD215 AD240" xr:uid="{53301FC5-2743-4B9E-BDD1-7C173662E284}">
+      <formula1>Hidden_517</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AD30 AD17:AD19 AD126">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AD30 AD17:AD19 AD126" xr:uid="{2F70A1AF-4D97-4C62-BE99-8CAA6E664E5F}">
       <formula1>Hidden_416</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AD25 AD14:AD15 AD23 AD59 AD215 AD240">
-      <formula1>Hidden_517</formula1>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AH48 AH55 AH30:AH31 AH126" xr:uid="{AC78D59F-B2E5-4F1C-82C0-46586DC1FDED}">
+      <formula1>Hidden_520</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AH14:AH15 AH59 AH215 AH240">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="AH59 AH215 AH240" xr:uid="{3C37613D-45A5-4713-BAE2-2756A3160725}">
       <formula1>Hidden_621</formula1>
-    </dataValidation>
-[...7 lines deleted...]
-      <formula1>Hidden_520</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="J83" r:id="rId1"/>
-[...139 lines deleted...]
-    <hyperlink ref="J243" r:id="rId141"/>
+    <hyperlink ref="J83" r:id="rId1" xr:uid="{5F1DF7CA-5074-4179-A355-4969160FFEF0}"/>
+    <hyperlink ref="J71" r:id="rId2" xr:uid="{DD9D82BA-C5B6-4767-823B-F761B0FD5903}"/>
+    <hyperlink ref="J84" r:id="rId3" xr:uid="{F3FFB011-1C94-447E-BC54-44DD73E19A03}"/>
+    <hyperlink ref="J40" r:id="rId4" xr:uid="{B8128474-26CD-4509-80D7-9FE5A17C6DF0}"/>
+    <hyperlink ref="J18" r:id="rId5" xr:uid="{51BD2A27-8159-441D-AFD3-02B9239BCD6B}"/>
+    <hyperlink ref="J17" r:id="rId6" xr:uid="{D17F2082-EE97-4155-BC72-E2FA579687EB}"/>
+    <hyperlink ref="J19" r:id="rId7" xr:uid="{B445DE85-185D-4EDD-AE71-8F1C5B579778}"/>
+    <hyperlink ref="J50" r:id="rId8" xr:uid="{C0664FB2-746F-41C8-A78A-CF952DD57613}"/>
+    <hyperlink ref="J30" r:id="rId9" xr:uid="{31B91CD8-608D-433B-973B-D50F891D95D0}"/>
+    <hyperlink ref="J62" r:id="rId10" xr:uid="{BAB1E219-2A87-4A5C-B172-E5316DF01F16}"/>
+    <hyperlink ref="J29" r:id="rId11" xr:uid="{6BF83FF3-3B4F-4C64-8436-4DF056F54C43}"/>
+    <hyperlink ref="J32" r:id="rId12" xr:uid="{B45EB467-3ED9-427B-9FD0-443DBA996221}"/>
+    <hyperlink ref="J39" r:id="rId13" xr:uid="{BC730A64-4B53-4B0E-B48A-69EEBC09AE3F}"/>
+    <hyperlink ref="J13" r:id="rId14" xr:uid="{C1F4677E-EA8A-4ADC-9474-AAC3611BD441}"/>
+    <hyperlink ref="J47" r:id="rId15" xr:uid="{0CDC0E66-AE40-4CCA-B94F-9B3594D248FE}"/>
+    <hyperlink ref="J45" r:id="rId16" xr:uid="{F716574B-4D2A-47C7-A713-8D35DA6D727C}"/>
+    <hyperlink ref="J43" r:id="rId17" xr:uid="{71512968-1C16-4355-8945-75E03D714D78}"/>
+    <hyperlink ref="J11" r:id="rId18" xr:uid="{BFAFEDAD-7DE6-4946-8EE1-8EC21846BF23}"/>
+    <hyperlink ref="J61" r:id="rId19" xr:uid="{8F41B389-1167-4340-9E4D-0DF6FED39FB0}"/>
+    <hyperlink ref="J16" r:id="rId20" xr:uid="{4FB45E1A-C55F-46C7-9519-08C56A982835}"/>
+    <hyperlink ref="J20" r:id="rId21" xr:uid="{E4D91BE1-CED5-42D5-BDB4-BB9A9695B462}"/>
+    <hyperlink ref="J33" r:id="rId22" xr:uid="{EEF7C100-3EF5-43C0-8B15-09300C43E0E0}"/>
+    <hyperlink ref="J49" r:id="rId23" xr:uid="{38FBC027-706F-4F14-BA1E-B2D439CECD39}"/>
+    <hyperlink ref="J26" r:id="rId24" xr:uid="{E104BC65-5B22-4E81-B278-AAE70B572B6D}"/>
+    <hyperlink ref="J41" r:id="rId25" xr:uid="{CE66CBA9-34D0-43E5-9D5F-0059F3B208E5}"/>
+    <hyperlink ref="J28" r:id="rId26" xr:uid="{E51A5EC4-FBCD-4EFF-A9EB-DC8879C0CD70}"/>
+    <hyperlink ref="J60" r:id="rId27" xr:uid="{9250EB15-B7CB-436E-AEB6-A1FFC677F802}"/>
+    <hyperlink ref="J59" r:id="rId28" xr:uid="{ABA9E729-B544-40DC-B526-3758E61B71C1}"/>
+    <hyperlink ref="J25" r:id="rId29" xr:uid="{6033C4ED-5D78-47D5-AFB8-3D484C68160A}"/>
+    <hyperlink ref="J46" r:id="rId30" xr:uid="{C4F2245A-077E-4C0D-8B39-F14FDAB35BF3}"/>
+    <hyperlink ref="J23" r:id="rId31" xr:uid="{B14AD8FD-67F3-4BC4-B2F7-269A0DAF0DDE}"/>
+    <hyperlink ref="J15" r:id="rId32" xr:uid="{ED5E3351-72CB-4A9F-8EA0-49885D65CD04}"/>
+    <hyperlink ref="J14" r:id="rId33" xr:uid="{5B123BD9-FFAD-4B51-BCBC-0D7FA2999E38}"/>
+    <hyperlink ref="J54" r:id="rId34" xr:uid="{92958FFB-7385-475C-9F1C-C25CAB2AE3F4}"/>
+    <hyperlink ref="J42" r:id="rId35" xr:uid="{D298DFC9-8346-4FFF-B5F2-700E8BEA81AD}"/>
+    <hyperlink ref="J9" r:id="rId36" xr:uid="{E792E05E-DEB3-4139-8F3A-B8DC9BC27085}"/>
+    <hyperlink ref="J8" r:id="rId37" xr:uid="{F522C90B-9F3B-4655-9E50-E37A1909650B}"/>
+    <hyperlink ref="J35" r:id="rId38" xr:uid="{E523DC68-C3AB-4016-A70A-875F159EF536}"/>
+    <hyperlink ref="J36" r:id="rId39" xr:uid="{3C1B1077-BE86-40EE-8D55-4F9981660615}"/>
+    <hyperlink ref="J51" r:id="rId40" xr:uid="{FCFC54D6-A7EA-46A4-995A-039EE3F78593}"/>
+    <hyperlink ref="J27" r:id="rId41" xr:uid="{BDF3E1E5-B850-4969-A4AD-E77349EF5183}"/>
+    <hyperlink ref="J10" r:id="rId42" xr:uid="{1F98BBFC-650A-4038-96F2-A6D965D8CF46}"/>
+    <hyperlink ref="J22" r:id="rId43" xr:uid="{6379154C-6530-4EEE-A1F3-6936C3056862}"/>
+    <hyperlink ref="J38" r:id="rId44" xr:uid="{D73F9A6C-7575-4604-894E-83DCD471D9BA}"/>
+    <hyperlink ref="J31" r:id="rId45" xr:uid="{9554B5EF-1F81-4EC5-A360-CE67E49BF548}"/>
+    <hyperlink ref="J55" r:id="rId46" xr:uid="{292331FA-3F89-4858-B237-28A04726A2BC}"/>
+    <hyperlink ref="J48" r:id="rId47" xr:uid="{95AA1ED7-CD1D-45A9-9EE6-9C474785D5D6}"/>
+    <hyperlink ref="J44" r:id="rId48" xr:uid="{DD7E2849-768B-4148-A71A-E5E580F85125}"/>
+    <hyperlink ref="J37" r:id="rId49" xr:uid="{43548034-E7EA-4576-9EDA-229944F65A14}"/>
+    <hyperlink ref="J53" r:id="rId50" xr:uid="{959F4E05-866C-4ABC-ACB3-77679D5F234A}"/>
+    <hyperlink ref="J52" r:id="rId51" xr:uid="{2AC8944F-7894-4F4E-A892-A37C4D64CBAA}"/>
+    <hyperlink ref="J24" r:id="rId52" xr:uid="{35697629-8DEC-40E9-A6C7-A82CC93741DC}"/>
+    <hyperlink ref="J21" r:id="rId53" xr:uid="{42C191CE-E803-4354-9CCD-90B763B6DC52}"/>
+    <hyperlink ref="J56" r:id="rId54" xr:uid="{E3F22B21-45E8-4E8E-B739-A38B70507983}"/>
+    <hyperlink ref="J65" r:id="rId55" xr:uid="{B2D74753-3F85-4823-89DD-078E3D350E7F}"/>
+    <hyperlink ref="J66" r:id="rId56" xr:uid="{78ED42CD-3898-45CB-87DA-BE553603FFC0}"/>
+    <hyperlink ref="J57" r:id="rId57" xr:uid="{D81D37E9-33CE-4AC4-B0C0-029B29C40344}"/>
+    <hyperlink ref="J12" r:id="rId58" xr:uid="{16072578-7AF9-4EC3-8215-46CB2F6143B0}"/>
+    <hyperlink ref="J58" r:id="rId59" xr:uid="{DB86E5CF-0F7A-4AF8-B111-F6F312B0708E}"/>
+    <hyperlink ref="J34" r:id="rId60" xr:uid="{70933E2E-49CB-4803-A35D-9B7180791B94}"/>
+    <hyperlink ref="J64" r:id="rId61" xr:uid="{D7D505CB-0E6B-4BF9-B323-FFE1DC76891D}"/>
+    <hyperlink ref="J110" r:id="rId62" xr:uid="{03C4DF1E-0C22-4FCF-8C6C-75AF2202E180}"/>
+    <hyperlink ref="J119" r:id="rId63" xr:uid="{E14B323F-8D5E-4AF6-9C32-27F30DB3DB08}"/>
+    <hyperlink ref="J102" r:id="rId64" xr:uid="{30B8CEDC-A312-48C4-9716-C3B56349E396}"/>
+    <hyperlink ref="J113" r:id="rId65" xr:uid="{2245D1BE-E269-4FB5-B7C4-F62FDC333A29}"/>
+    <hyperlink ref="J112" r:id="rId66" xr:uid="{DD1E8229-C8C3-43FA-B68F-B4C628424F73}"/>
+    <hyperlink ref="J146" r:id="rId67" xr:uid="{FF65D18E-6322-4C4A-AD22-E1F7BA1C5F6A}"/>
+    <hyperlink ref="J139" r:id="rId68" xr:uid="{44D9A402-E6DB-448B-849A-BDB3EAE15FC7}"/>
+    <hyperlink ref="J131" r:id="rId69" xr:uid="{9AFF9AAC-D71E-48EE-A41F-CD2B1F2EBE9A}"/>
+    <hyperlink ref="J126" r:id="rId70" xr:uid="{6414A48B-3806-4276-973E-5E289D9D6880}"/>
+    <hyperlink ref="J137" r:id="rId71" xr:uid="{1E19376E-0BC7-4127-BC76-C0610EFCD843}"/>
+    <hyperlink ref="J145" r:id="rId72" xr:uid="{8C0B2035-5BCA-44D4-9FCE-621060B6FBB6}"/>
+    <hyperlink ref="J143" r:id="rId73" xr:uid="{9D784B4D-7907-4B54-84F5-166390588C18}"/>
+    <hyperlink ref="J118" r:id="rId74" xr:uid="{15E9FEBB-8053-4E48-BD2B-34B36DA62D45}"/>
+    <hyperlink ref="J103" r:id="rId75" xr:uid="{53BFCE3A-A661-45F3-878D-D3439D224038}"/>
+    <hyperlink ref="J122" r:id="rId76" xr:uid="{C7CAD06C-6EC6-4294-9194-0A676291C67C}"/>
+    <hyperlink ref="J144" r:id="rId77" xr:uid="{C8F14998-F8C5-43ED-BAB9-A4A99D675982}"/>
+    <hyperlink ref="J134" r:id="rId78" xr:uid="{0354AA91-322C-4F97-A3AA-445E7BD9A18A}"/>
+    <hyperlink ref="J127" r:id="rId79" xr:uid="{A4FC74E3-81F4-4611-BF26-B9E581BAE21A}"/>
+    <hyperlink ref="J114" r:id="rId80" xr:uid="{871D8D4D-5738-4215-9187-BB9B76ADAA0A}"/>
+    <hyperlink ref="J136" r:id="rId81" xr:uid="{74F4ED06-7205-48DB-A354-BFE65327DC53}"/>
+    <hyperlink ref="J117" r:id="rId82" xr:uid="{83581F2D-E2BD-4093-AC16-579B67020620}"/>
+    <hyperlink ref="J124" r:id="rId83" xr:uid="{654224FA-FED3-4A67-A35B-F777022DDB78}"/>
+    <hyperlink ref="J132" r:id="rId84" xr:uid="{688752BB-EE8E-45AF-AB39-70E6C96F36EA}"/>
+    <hyperlink ref="J105" r:id="rId85" xr:uid="{5AE0BCA7-69AA-4629-AA77-055BD8CD9421}"/>
+    <hyperlink ref="J106" r:id="rId86" xr:uid="{A21CA75D-4D34-4FE2-A36F-DC2AE3F565F6}"/>
+    <hyperlink ref="J107" r:id="rId87" xr:uid="{4D434C35-250F-4242-BB40-3932D37833F3}"/>
+    <hyperlink ref="J125" r:id="rId88" xr:uid="{962DCE19-CF44-4CA2-A355-434C011DE333}"/>
+    <hyperlink ref="J108" r:id="rId89" xr:uid="{AF1D0A2C-3B82-425F-9C31-1EABBEAB3B95}"/>
+    <hyperlink ref="J109" r:id="rId90" xr:uid="{B8A73441-5C6D-40FF-8790-43F0FF0717EF}"/>
+    <hyperlink ref="J142" r:id="rId91" xr:uid="{22B48869-BEFC-4A45-95F1-EB06AE412837}"/>
+    <hyperlink ref="J129" r:id="rId92" xr:uid="{B5A4F617-40DE-47FF-B6F2-7C2ED9009F70}"/>
+    <hyperlink ref="J135" r:id="rId93" xr:uid="{0DFD8C54-C99A-4ED4-9252-A30DD0B0E826}"/>
+    <hyperlink ref="J130" r:id="rId94" xr:uid="{C4BDBAFF-81B0-4E4D-BCEE-AE31C10049E6}"/>
+    <hyperlink ref="J140" r:id="rId95" xr:uid="{5F408B7D-27DC-473C-AE3C-EF7D7A648A81}"/>
+    <hyperlink ref="J141" r:id="rId96" xr:uid="{FC6C4779-E64F-476E-9EFF-F8884B1A816D}"/>
+    <hyperlink ref="J116" r:id="rId97" xr:uid="{472144E2-446B-4D50-A0E0-986389D4B0B5}"/>
+    <hyperlink ref="J121" r:id="rId98" xr:uid="{A03BED40-48B4-42F2-AA48-C0109B99649A}"/>
+    <hyperlink ref="J138" r:id="rId99" xr:uid="{C5C7335A-8C14-4EBB-A7E6-9D2B3889974F}"/>
+    <hyperlink ref="J104" r:id="rId100" xr:uid="{27620C62-D544-4931-8F27-BC6D2D6BACFE}"/>
+    <hyperlink ref="J115" r:id="rId101" xr:uid="{18141594-6159-49F8-8332-97BB1DE2D761}"/>
+    <hyperlink ref="J128" r:id="rId102" xr:uid="{03F401CE-C10E-4BDA-A3CC-4BE3B07606C7}"/>
+    <hyperlink ref="J123" r:id="rId103" xr:uid="{8CC62909-4456-4A67-99BC-08C5A9369264}"/>
+    <hyperlink ref="J120" r:id="rId104" xr:uid="{965AB203-FDC0-4961-A72C-337766082CEB}"/>
+    <hyperlink ref="J133" r:id="rId105" xr:uid="{02E4ADCA-4A53-4414-90DF-1CFCC327A402}"/>
+    <hyperlink ref="J111" r:id="rId106" xr:uid="{7C4B8FB2-32E7-4CAF-AC6F-C4E64C33A72D}"/>
+    <hyperlink ref="J63" r:id="rId107" xr:uid="{5B31A72C-87AE-4E3A-9838-E8F02010598F}"/>
+    <hyperlink ref="J173" r:id="rId108" xr:uid="{F6D3DB08-8675-4E73-85B0-8EE6D8D562E4}"/>
+    <hyperlink ref="J157" r:id="rId109" xr:uid="{8E8C3E05-01A7-407C-A1C9-21F123BEA528}"/>
+    <hyperlink ref="J162" r:id="rId110" xr:uid="{87ADAC06-A67A-4B7D-998A-3C3EC9D624B1}"/>
+    <hyperlink ref="J166" r:id="rId111" xr:uid="{C19D85F2-3288-467B-A19E-20F12C716064}"/>
+    <hyperlink ref="J169" r:id="rId112" xr:uid="{E1DED5AD-983D-4AA3-A88C-9A3C11AF62F1}"/>
+    <hyperlink ref="J168" r:id="rId113" xr:uid="{8BCE3A6D-6F3E-4541-994A-0F4F5F995D30}"/>
+    <hyperlink ref="J170" r:id="rId114" xr:uid="{02D34ED7-0BAD-4C2E-945F-B752F03A6773}"/>
+    <hyperlink ref="J152" r:id="rId115" xr:uid="{078B75EC-D3C2-4BBC-B61A-7D5D9220F019}"/>
+    <hyperlink ref="J159" r:id="rId116" xr:uid="{0840232E-833C-4355-94AC-55183D784281}"/>
+    <hyperlink ref="J172" r:id="rId117" xr:uid="{196652CC-7599-4B23-BD6A-167421501E02}"/>
+    <hyperlink ref="J158" r:id="rId118" xr:uid="{D93B30EA-2613-4257-BA7D-9E1DE8EB8111}"/>
+    <hyperlink ref="J160" r:id="rId119" xr:uid="{E7096974-01FE-4DBD-ADF9-6F829B7F8B9F}"/>
+    <hyperlink ref="J161" r:id="rId120" xr:uid="{0C2E614C-A2D1-409E-83C9-B88D6D1BE62F}"/>
+    <hyperlink ref="J148" r:id="rId121" xr:uid="{FD840956-E562-425D-BC10-25BFE9303A32}"/>
+    <hyperlink ref="J154" r:id="rId122" xr:uid="{8F941584-3BF8-4C2F-8869-748B466DDD43}"/>
+    <hyperlink ref="J155" r:id="rId123" xr:uid="{32B88AD1-6F88-4BCC-8E63-DD0026BF4F03}"/>
+    <hyperlink ref="J156" r:id="rId124" xr:uid="{FAB5508B-5DD9-48A2-B477-6C68950A1CCB}"/>
+    <hyperlink ref="J167" r:id="rId125" xr:uid="{B7F8E71B-DC6E-4422-B570-7D842CDF48E3}"/>
+    <hyperlink ref="J150" r:id="rId126" xr:uid="{9D9D0357-673F-4AB4-8A4D-A1DAF35E4757}"/>
+    <hyperlink ref="J149" r:id="rId127" xr:uid="{4FD85E24-BC67-4FA9-9633-D67780E6F50D}"/>
+    <hyperlink ref="J165" r:id="rId128" xr:uid="{BF58AEC6-334F-4AF2-BC2C-E76A15B9519A}"/>
+    <hyperlink ref="J153" r:id="rId129" xr:uid="{7D99DA6F-F41A-4C08-8257-EEAB09EC8639}"/>
+    <hyperlink ref="J164" r:id="rId130" xr:uid="{F43D2B4D-70AB-4406-970B-9687432E704E}"/>
+    <hyperlink ref="J163" r:id="rId131" xr:uid="{764610A3-E4D7-4F2C-9933-1E5FFA2D6454}"/>
+    <hyperlink ref="J171" r:id="rId132" xr:uid="{E927AE6E-CA9F-4244-BE0E-63F21C68EF5D}"/>
+    <hyperlink ref="J147" r:id="rId133" xr:uid="{FBC99607-C5E0-4C06-A679-90804E32F601}"/>
+    <hyperlink ref="J151" r:id="rId134" xr:uid="{208D11DF-43EF-42C6-87ED-4D4F1D416D60}"/>
+    <hyperlink ref="J175" r:id="rId135" xr:uid="{6F29E3AF-A614-4595-947D-A4363A5D14B8}"/>
+    <hyperlink ref="J174" r:id="rId136" xr:uid="{7E4A44DD-56BB-48EB-B3DA-013787AD9791}"/>
+    <hyperlink ref="J176" r:id="rId137" xr:uid="{263FBF58-435D-41E6-8E07-8A1697C849A6}"/>
+    <hyperlink ref="J193" r:id="rId138" xr:uid="{575174C7-8716-4580-9CD6-87355C1926FB}"/>
+    <hyperlink ref="J181" r:id="rId139" xr:uid="{4B4A897E-BD9A-4F86-ABB3-C68DBCCA9970}"/>
+    <hyperlink ref="J194" r:id="rId140" xr:uid="{813D696D-C01C-4D80-B9C5-1D8548C65427}"/>
+    <hyperlink ref="J243" r:id="rId141" xr:uid="{AD8C0A68-B53F-4711-9083-DD8D807C4B37}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>304</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>307</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>203</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+  <dimension ref="A1:G251"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" workbookViewId="0"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A251"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="B1" t="s">
         <v>7</v>
       </c>
       <c r="C1" t="s">
         <v>7</v>
       </c>
       <c r="D1" t="s">
         <v>7</v>
       </c>
       <c r="E1" t="s">
         <v>9</v>
       </c>
@@ -45750,88 +35977,4727 @@
       </c>
     </row>
     <row r="3" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>129</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>318</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>319</v>
       </c>
     </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="6">
+        <v>1</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="6">
+        <v>2</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="6">
+        <v>3</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>579</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="8"/>
+      <c r="C7" s="8"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="6">
+        <v>6</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="6">
+        <v>7</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="6">
+        <v>8</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="6">
+        <v>9</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>595</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="6">
+        <v>10</v>
+      </c>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="6">
+        <v>11</v>
+      </c>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="6">
+        <v>12</v>
+      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
+        <v>13</v>
+      </c>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="6">
+        <v>14</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="6">
+        <v>15</v>
+      </c>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="6">
+        <v>16</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="6">
+        <v>17</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="6">
+        <v>18</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="6">
+        <v>19</v>
+      </c>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
+        <v>20</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="6">
+        <v>21</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="6">
+        <v>22</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>621</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>622</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="6">
+        <v>23</v>
+      </c>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="6">
+        <v>24</v>
+      </c>
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="6">
+        <v>25</v>
+      </c>
+      <c r="B28" s="8"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="6">
+        <v>26</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="6">
+        <v>27</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="6">
+        <v>28</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="6">
+        <v>29</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="6">
+        <v>30</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="6">
+        <v>31</v>
+      </c>
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="6">
+        <v>32</v>
+      </c>
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="G35" s="8" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="6">
+        <v>33</v>
+      </c>
+      <c r="B36" s="6"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="6">
+        <v>34</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="6">
+        <v>35</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>638</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="6">
+        <v>36</v>
+      </c>
+      <c r="B39" s="6"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>37</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>38</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="6">
+        <v>39</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" s="6">
+        <v>40</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="6">
+        <v>41</v>
+      </c>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" s="6">
+        <v>42</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="6">
+        <v>43</v>
+      </c>
+      <c r="B46" s="6"/>
+      <c r="C46" s="6"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="6">
+        <v>44</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" s="6">
+        <v>45</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" s="6">
+        <v>46</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" s="6">
+        <v>47</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>650</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>651</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" s="6">
+        <v>48</v>
+      </c>
+      <c r="B51" s="6"/>
+      <c r="C51" s="6"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" s="6">
+        <v>49</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" s="6">
+        <v>50</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" s="6">
+        <v>51</v>
+      </c>
+      <c r="B54" s="6"/>
+      <c r="C54" s="6"/>
+      <c r="D54" s="6"/>
+      <c r="E54" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" s="6">
+        <v>52</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" s="6">
+        <v>53</v>
+      </c>
+      <c r="B56" s="6"/>
+      <c r="C56" s="6"/>
+      <c r="D56" s="6"/>
+      <c r="E56" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>663</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" s="6">
+        <v>54</v>
+      </c>
+      <c r="B57" s="8"/>
+      <c r="C57" s="8"/>
+      <c r="D57" s="8"/>
+      <c r="E57" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>665</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" s="6">
+        <v>55</v>
+      </c>
+      <c r="B58" s="8"/>
+      <c r="C58" s="8"/>
+      <c r="D58" s="8"/>
+      <c r="E58" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="G58" s="8" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" s="6">
+        <v>56</v>
+      </c>
+      <c r="B59" s="8"/>
+      <c r="C59" s="8"/>
+      <c r="D59" s="8"/>
+      <c r="E59" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F59" s="8" t="s">
+        <v>669</v>
+      </c>
+      <c r="G59" s="8" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" s="6">
+        <v>57</v>
+      </c>
+      <c r="B60" s="6"/>
+      <c r="C60" s="6"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G60" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" s="6">
+        <v>58</v>
+      </c>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>673</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" s="6">
+        <v>59</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="G62" s="6" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" s="6">
+        <v>60</v>
+      </c>
+      <c r="B63" s="8"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="8"/>
+      <c r="E63" s="8"/>
+      <c r="F63" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="G63" s="8" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" s="6">
+        <v>61</v>
+      </c>
+      <c r="B64" s="8"/>
+      <c r="C64" s="8"/>
+      <c r="D64" s="8"/>
+      <c r="E64" s="8"/>
+      <c r="F64" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="G64" s="8" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" s="6">
+        <v>62</v>
+      </c>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+      <c r="D65" s="6"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" s="6">
+        <v>63</v>
+      </c>
+      <c r="B66" s="6"/>
+      <c r="C66" s="6"/>
+      <c r="D66" s="6"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="G66" s="6" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" s="6">
+        <v>64</v>
+      </c>
+      <c r="B67" s="6"/>
+      <c r="C67" s="6"/>
+      <c r="D67" s="6"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="G67" s="6"/>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" s="6">
+        <v>65</v>
+      </c>
+      <c r="B68" s="6"/>
+      <c r="C68" s="6"/>
+      <c r="D68" s="6"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G68" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" s="6">
+        <v>66</v>
+      </c>
+      <c r="B69" s="8"/>
+      <c r="C69" s="8"/>
+      <c r="D69" s="8"/>
+      <c r="E69" s="8"/>
+      <c r="F69" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" s="6">
+        <v>67</v>
+      </c>
+      <c r="B70" s="6"/>
+      <c r="C70" s="6"/>
+      <c r="D70" s="6"/>
+      <c r="E70" s="6"/>
+      <c r="F70" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G70" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" s="6">
+        <v>68</v>
+      </c>
+      <c r="B71" s="6"/>
+      <c r="C71" s="6"/>
+      <c r="D71" s="6"/>
+      <c r="E71" s="6"/>
+      <c r="F71" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G71" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" s="6">
+        <v>69</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="G72" s="14" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" s="6">
+        <v>70</v>
+      </c>
+      <c r="B73" s="6"/>
+      <c r="C73" s="6"/>
+      <c r="D73" s="6"/>
+      <c r="E73" s="6"/>
+      <c r="F73" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" s="6">
+        <v>71</v>
+      </c>
+      <c r="B74" s="6"/>
+      <c r="C74" s="6"/>
+      <c r="D74" s="6"/>
+      <c r="E74" s="6"/>
+      <c r="F74" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G74" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" s="6">
+        <v>72</v>
+      </c>
+      <c r="B75" s="8"/>
+      <c r="C75" s="8"/>
+      <c r="D75" s="8"/>
+      <c r="E75" s="8"/>
+      <c r="F75" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="G75" s="8" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" s="6">
+        <v>73</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="E76" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G76" s="6" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" s="6">
+        <v>74</v>
+      </c>
+      <c r="B77" s="6"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="G77" s="6" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" s="6">
+        <v>75</v>
+      </c>
+      <c r="B78" s="6"/>
+      <c r="C78" s="6"/>
+      <c r="D78" s="6"/>
+      <c r="E78" s="6"/>
+      <c r="F78" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G78" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" s="6">
+        <v>76</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="G79" s="8" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" s="6">
+        <v>77</v>
+      </c>
+      <c r="B80" s="8"/>
+      <c r="C80" s="8"/>
+      <c r="D80" s="8"/>
+      <c r="E80" s="8"/>
+      <c r="F80" s="8" t="s">
+        <v>704</v>
+      </c>
+      <c r="G80" s="8" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" s="6">
+        <v>78</v>
+      </c>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G81" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" s="6">
+        <v>79</v>
+      </c>
+      <c r="B82" s="8"/>
+      <c r="C82" s="8"/>
+      <c r="D82" s="8"/>
+      <c r="E82" s="8"/>
+      <c r="F82" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="G82" s="8" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" s="6">
+        <v>80</v>
+      </c>
+      <c r="B83" s="6"/>
+      <c r="C83" s="6"/>
+      <c r="D83" s="6"/>
+      <c r="E83" s="6"/>
+      <c r="F83" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" s="6">
+        <v>81</v>
+      </c>
+      <c r="B84" s="6"/>
+      <c r="C84" s="6"/>
+      <c r="D84" s="6"/>
+      <c r="E84" s="6"/>
+      <c r="F84" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G84" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" s="6">
+        <v>82</v>
+      </c>
+      <c r="B85" s="6"/>
+      <c r="C85" s="6"/>
+      <c r="D85" s="6"/>
+      <c r="E85" s="6"/>
+      <c r="F85" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G85" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" s="6">
+        <v>83</v>
+      </c>
+      <c r="B86" s="8"/>
+      <c r="C86" s="8"/>
+      <c r="D86" s="8"/>
+      <c r="E86" s="8"/>
+      <c r="F86" s="8" t="s">
+        <v>706</v>
+      </c>
+      <c r="G86" s="8" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" s="6">
+        <v>84</v>
+      </c>
+      <c r="B87" s="6"/>
+      <c r="C87" s="6"/>
+      <c r="D87" s="6"/>
+      <c r="E87" s="6"/>
+      <c r="F87" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G87" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" s="6">
+        <v>85</v>
+      </c>
+      <c r="B88" s="8"/>
+      <c r="C88" s="8"/>
+      <c r="D88" s="8"/>
+      <c r="E88" s="8"/>
+      <c r="F88" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="G88" s="8" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" s="6">
+        <v>86</v>
+      </c>
+      <c r="B89" s="8"/>
+      <c r="C89" s="8"/>
+      <c r="D89" s="8"/>
+      <c r="E89" s="8"/>
+      <c r="F89" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="G89" s="8" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" s="6">
+        <v>87</v>
+      </c>
+      <c r="B90" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F90" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="G90" s="6" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" s="6">
+        <v>88</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="G91" s="8" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" s="6">
+        <v>89</v>
+      </c>
+      <c r="B92" s="8"/>
+      <c r="C92" s="8"/>
+      <c r="D92" s="8"/>
+      <c r="E92" s="8"/>
+      <c r="F92" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="G92" s="8" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" s="6">
+        <v>90</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="G93" s="8" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" s="6">
+        <v>91</v>
+      </c>
+      <c r="B94" s="8"/>
+      <c r="C94" s="8"/>
+      <c r="D94" s="8"/>
+      <c r="E94" s="8"/>
+      <c r="F94" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="G94" s="8" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95" s="6">
+        <v>92</v>
+      </c>
+      <c r="B95" s="8"/>
+      <c r="C95" s="8"/>
+      <c r="D95" s="8"/>
+      <c r="E95" s="8"/>
+      <c r="F95" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="G95" s="8" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" s="6">
+        <v>93</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>714</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="G96" s="8" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" s="6">
+        <v>94</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="E97" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F97" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="G97" s="6" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" s="6">
+        <v>95</v>
+      </c>
+      <c r="B98" s="6"/>
+      <c r="C98" s="6"/>
+      <c r="D98" s="6"/>
+      <c r="E98" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F98" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="G98" s="6" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" s="6">
+        <v>96</v>
+      </c>
+      <c r="B99" s="6"/>
+      <c r="C99" s="6"/>
+      <c r="D99" s="6"/>
+      <c r="E99" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F99" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="G99" s="6" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" s="6">
+        <v>97</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="D100" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F100" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="G100" s="6" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" s="6">
+        <v>98</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E101" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F101" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G101" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" s="6">
+        <v>99</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E102" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F102" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G102" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103" s="6">
+        <v>100</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F103" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G103" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104" s="6">
+        <v>101</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E104" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F104" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G104" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" s="6">
+        <v>102</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E105" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F105" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G105" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A106" s="6">
+        <v>103</v>
+      </c>
+      <c r="B106" s="8"/>
+      <c r="C106" s="8"/>
+      <c r="D106" s="8"/>
+      <c r="E106" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="G106" s="8" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A107" s="6">
+        <v>104</v>
+      </c>
+      <c r="B107" s="8"/>
+      <c r="C107" s="8"/>
+      <c r="D107" s="8"/>
+      <c r="E107" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>669</v>
+      </c>
+      <c r="G107" s="8" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A108" s="6">
+        <v>105</v>
+      </c>
+      <c r="B108" s="8"/>
+      <c r="C108" s="8"/>
+      <c r="D108" s="8"/>
+      <c r="E108" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F108" s="6" t="s">
+        <v>719</v>
+      </c>
+      <c r="G108" s="6" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A109" s="6">
+        <v>106</v>
+      </c>
+      <c r="B109" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>722</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="E109" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="G109" s="6" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A110" s="6">
+        <v>107</v>
+      </c>
+      <c r="B110" s="6"/>
+      <c r="C110" s="6"/>
+      <c r="D110" s="6"/>
+      <c r="E110" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F110" s="6" t="s">
+        <v>663</v>
+      </c>
+      <c r="G110" s="6" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A111" s="6">
+        <v>108</v>
+      </c>
+      <c r="B111" s="8"/>
+      <c r="C111" s="8"/>
+      <c r="D111" s="8"/>
+      <c r="E111" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F111" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="G111" s="6" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A112" s="6">
+        <v>109</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E112" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F112" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="G112" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A113" s="6">
+        <v>110</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>728</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>729</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="E113" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F113" s="6" t="s">
+        <v>731</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A114" s="6">
+        <v>111</v>
+      </c>
+      <c r="B114" s="8"/>
+      <c r="C114" s="8"/>
+      <c r="D114" s="8"/>
+      <c r="E114" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F114" s="6" t="s">
+        <v>665</v>
+      </c>
+      <c r="G114" s="6" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A115" s="6">
+        <v>112</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>733</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>734</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>735</v>
+      </c>
+      <c r="E115" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>736</v>
+      </c>
+      <c r="G115" s="6" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" s="6">
+        <v>113</v>
+      </c>
+      <c r="B116" s="6"/>
+      <c r="C116" s="6"/>
+      <c r="D116" s="6"/>
+      <c r="E116" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F116" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G116" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A117" s="6">
+        <v>114</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E117" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F117" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="G117" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" s="6">
+        <v>115</v>
+      </c>
+      <c r="B118" s="6"/>
+      <c r="C118" s="6"/>
+      <c r="D118" s="6"/>
+      <c r="E118" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F118" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="G118" s="6" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A119" s="6">
+        <v>116</v>
+      </c>
+      <c r="B119" s="8" t="s">
+        <v>738</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>739</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="E119" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F119" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="G119" s="6" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120" s="6">
+        <v>117</v>
+      </c>
+      <c r="B120" s="6" t="s">
+        <v>742</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>730</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>743</v>
+      </c>
+      <c r="E120" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F120" s="6" t="s">
+        <v>744</v>
+      </c>
+      <c r="G120" s="6" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A121" s="6">
+        <v>118</v>
+      </c>
+      <c r="B121" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E121" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F121" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G121" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A122" s="6">
+        <v>119</v>
+      </c>
+      <c r="B122" s="6"/>
+      <c r="C122" s="6"/>
+      <c r="D122" s="6"/>
+      <c r="E122" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F122" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="G122" s="6" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123" s="6">
+        <v>120</v>
+      </c>
+      <c r="B123" s="6"/>
+      <c r="C123" s="6"/>
+      <c r="D123" s="6"/>
+      <c r="E123" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F123" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="G123" s="6" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124" s="6">
+        <v>121</v>
+      </c>
+      <c r="B124" s="6" t="s">
+        <v>746</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>747</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="E124" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F124" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="G124" s="6" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A125" s="6">
+        <v>122</v>
+      </c>
+      <c r="B125" s="6"/>
+      <c r="C125" s="6"/>
+      <c r="D125" s="6"/>
+      <c r="E125" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F125" s="6" t="s">
+        <v>751</v>
+      </c>
+      <c r="G125" s="6" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126" s="6">
+        <v>123</v>
+      </c>
+      <c r="B126" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E126" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F126" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G126" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A127" s="6">
+        <v>124</v>
+      </c>
+      <c r="B127" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="E127" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F127" s="6" t="s">
+        <v>755</v>
+      </c>
+      <c r="G127" s="6" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A128" s="6">
+        <v>125</v>
+      </c>
+      <c r="B128" s="8"/>
+      <c r="C128" s="8"/>
+      <c r="D128" s="8"/>
+      <c r="E128" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F128" s="6" t="s">
+        <v>757</v>
+      </c>
+      <c r="G128" s="6" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A129" s="6">
+        <v>126</v>
+      </c>
+      <c r="B129" s="8"/>
+      <c r="C129" s="8"/>
+      <c r="D129" s="8"/>
+      <c r="E129" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F129" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="G129" s="6" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A130" s="6">
+        <v>127</v>
+      </c>
+      <c r="B130" s="8"/>
+      <c r="C130" s="8"/>
+      <c r="D130" s="8"/>
+      <c r="E130" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F130" s="6" t="s">
+        <v>761</v>
+      </c>
+      <c r="G130" s="6" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A131" s="6">
+        <v>128</v>
+      </c>
+      <c r="B131" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E131" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F131" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G131" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A132" s="6">
+        <v>129</v>
+      </c>
+      <c r="B132" s="6" t="s">
+        <v>763</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>764</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>714</v>
+      </c>
+      <c r="E132" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F132" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="G132" s="6" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A133" s="6">
+        <v>130</v>
+      </c>
+      <c r="B133" s="8"/>
+      <c r="C133" s="8"/>
+      <c r="D133" s="8"/>
+      <c r="E133" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F133" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="G133" s="8" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A134" s="6">
+        <v>131</v>
+      </c>
+      <c r="B134" s="6"/>
+      <c r="C134" s="6"/>
+      <c r="D134" s="6"/>
+      <c r="E134" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F134" s="6" t="s">
+        <v>767</v>
+      </c>
+      <c r="G134" s="6" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135" s="6">
+        <v>132</v>
+      </c>
+      <c r="B135" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E135" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F135" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="G135" s="6" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A136" s="6">
+        <v>133</v>
+      </c>
+      <c r="B136" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E136" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F136" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G136" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A137" s="6">
+        <v>134</v>
+      </c>
+      <c r="B137" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E137" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F137" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="G137" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A138" s="6">
+        <v>135</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="D138" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="E138" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F138" s="6" t="s">
+        <v>771</v>
+      </c>
+      <c r="G138" s="6" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A139" s="6">
+        <v>136</v>
+      </c>
+      <c r="B139" s="8"/>
+      <c r="C139" s="8"/>
+      <c r="D139" s="8"/>
+      <c r="E139" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F139" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="G139" s="8" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A140" s="6">
+        <v>137</v>
+      </c>
+      <c r="B140" s="6"/>
+      <c r="C140" s="6"/>
+      <c r="D140" s="6"/>
+      <c r="E140" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F140" s="6" t="s">
+        <v>773</v>
+      </c>
+      <c r="G140" s="6" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A141" s="6">
+        <v>138</v>
+      </c>
+      <c r="B141" s="8"/>
+      <c r="C141" s="8"/>
+      <c r="D141" s="8"/>
+      <c r="E141" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F141" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="G141" s="8" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A142" s="6">
+        <v>139</v>
+      </c>
+      <c r="B142" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D142" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E142" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F142" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="G142" s="6" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A143" s="6">
+        <v>140</v>
+      </c>
+      <c r="B143" s="8"/>
+      <c r="C143" s="8"/>
+      <c r="D143" s="8"/>
+      <c r="E143" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F143" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="G143" s="8" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A144" s="6">
+        <v>141</v>
+      </c>
+      <c r="B144" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C144" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D144" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E144" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F144" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G144" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A145" s="6">
+        <v>142</v>
+      </c>
+      <c r="B145" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="D145" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="E145" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F145" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="G145" s="6" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A146" s="6">
+        <v>143</v>
+      </c>
+      <c r="B146" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D146" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E146" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F146" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G146" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A147" s="6">
+        <v>144</v>
+      </c>
+      <c r="B147" s="6"/>
+      <c r="C147" s="6"/>
+      <c r="D147" s="6"/>
+      <c r="E147" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F147" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G147" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A148" s="6">
+        <v>145</v>
+      </c>
+      <c r="B148" s="8"/>
+      <c r="C148" s="8"/>
+      <c r="D148" s="8"/>
+      <c r="E148" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F148" s="8" t="s">
+        <v>777</v>
+      </c>
+      <c r="G148" s="8" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A149" s="6">
+        <v>146</v>
+      </c>
+      <c r="B149" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E149" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F149" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="G149" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A150" s="6">
+        <v>147</v>
+      </c>
+      <c r="B150" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C150" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D150" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E150" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F150" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G150" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A151" s="6">
+        <v>148</v>
+      </c>
+      <c r="B151" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C151" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D151" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E151" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F151" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G151" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A152" s="6">
+        <v>149</v>
+      </c>
+      <c r="B152" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C152" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D152" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E152" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F152" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G152" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A153" s="6">
+        <v>150</v>
+      </c>
+      <c r="B153" s="6"/>
+      <c r="C153" s="6"/>
+      <c r="D153" s="6"/>
+      <c r="E153" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F153" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="G153" s="6" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A154" s="6">
+        <v>151</v>
+      </c>
+      <c r="B154" s="8" t="s">
+        <v>780</v>
+      </c>
+      <c r="C154" s="8" t="s">
+        <v>781</v>
+      </c>
+      <c r="D154" s="8" t="s">
+        <v>782</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F154" s="8" t="s">
+        <v>783</v>
+      </c>
+      <c r="G154" s="8" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A155" s="6">
+        <v>152</v>
+      </c>
+      <c r="B155" s="6"/>
+      <c r="C155" s="6"/>
+      <c r="D155" s="6"/>
+      <c r="E155" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F155" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="G155" s="6" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A156" s="6">
+        <v>153</v>
+      </c>
+      <c r="B156" s="6" t="s">
+        <v>742</v>
+      </c>
+      <c r="C156" s="6" t="s">
+        <v>730</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>743</v>
+      </c>
+      <c r="E156" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F156" s="6" t="s">
+        <v>744</v>
+      </c>
+      <c r="G156" s="6" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A157" s="6">
+        <v>154</v>
+      </c>
+      <c r="B157" s="8" t="s">
+        <v>785</v>
+      </c>
+      <c r="C157" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="D157" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="E157" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F157" s="8" t="s">
+        <v>787</v>
+      </c>
+      <c r="G157" s="8" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A158" s="6">
+        <v>155</v>
+      </c>
+      <c r="B158" s="6" t="s">
+        <v>789</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>790</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>786</v>
+      </c>
+      <c r="E158" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F158" s="6" t="s">
+        <v>791</v>
+      </c>
+      <c r="G158" s="6" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A159" s="6">
+        <v>156</v>
+      </c>
+      <c r="B159" s="8"/>
+      <c r="C159" s="8"/>
+      <c r="D159" s="8"/>
+      <c r="E159" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F159" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="G159" s="8" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A160" s="6">
+        <v>157</v>
+      </c>
+      <c r="B160" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E160" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F160" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="G160" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A161" s="6">
+        <v>158</v>
+      </c>
+      <c r="B161" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D161" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E161" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F161" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="G161" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A162" s="6">
+        <v>159</v>
+      </c>
+      <c r="B162" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="E162" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F162" s="6" t="s">
+        <v>755</v>
+      </c>
+      <c r="G162" s="6" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A163" s="6">
+        <v>160</v>
+      </c>
+      <c r="B163" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C163" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D163" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E163" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F163" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G163" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A164" s="6">
+        <v>161</v>
+      </c>
+      <c r="B164" s="6"/>
+      <c r="C164" s="6"/>
+      <c r="D164" s="6"/>
+      <c r="E164" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F164" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="G164" s="6" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A165" s="6">
+        <v>162</v>
+      </c>
+      <c r="B165" s="6"/>
+      <c r="C165" s="6"/>
+      <c r="D165" s="6"/>
+      <c r="E165" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F165" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="G165" s="6" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A166" s="6">
+        <v>163</v>
+      </c>
+      <c r="B166" s="8" t="s">
+        <v>795</v>
+      </c>
+      <c r="C166" s="8" t="s">
+        <v>602</v>
+      </c>
+      <c r="D166" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="E166" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F166" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="G166" s="6" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A167" s="6">
+        <v>164</v>
+      </c>
+      <c r="B167" s="8"/>
+      <c r="C167" s="8"/>
+      <c r="D167" s="8"/>
+      <c r="E167" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F167" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="G167" s="8" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A168" s="6">
+        <v>165</v>
+      </c>
+      <c r="B168" s="6"/>
+      <c r="C168" s="6"/>
+      <c r="D168" s="6"/>
+      <c r="E168" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F168" s="6" t="s">
+        <v>773</v>
+      </c>
+      <c r="G168" s="6" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A169" s="6">
+        <v>166</v>
+      </c>
+      <c r="B169" s="8" t="s">
+        <v>800</v>
+      </c>
+      <c r="C169" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="D169" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="E169" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F169" s="8" t="s">
+        <v>802</v>
+      </c>
+      <c r="G169" s="8" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A170" s="6">
+        <v>167</v>
+      </c>
+      <c r="B170" s="8"/>
+      <c r="C170" s="8"/>
+      <c r="D170" s="8"/>
+      <c r="E170" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F170" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="G170" s="8" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A171" s="6">
+        <v>168</v>
+      </c>
+      <c r="B171" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E171" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F171" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G171" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A172" s="6">
+        <v>169</v>
+      </c>
+      <c r="B172" s="8"/>
+      <c r="C172" s="8"/>
+      <c r="D172" s="8"/>
+      <c r="E172" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F172" s="8" t="s">
+        <v>804</v>
+      </c>
+      <c r="G172" s="8" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A173" s="6">
+        <v>170</v>
+      </c>
+      <c r="B173" s="15"/>
+      <c r="C173" s="15"/>
+      <c r="D173" s="15"/>
+      <c r="E173" s="15"/>
+      <c r="F173" s="15" t="s">
+        <v>675</v>
+      </c>
+      <c r="G173" s="15" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A174" s="6">
+        <v>171</v>
+      </c>
+      <c r="B174" s="15"/>
+      <c r="C174" s="15"/>
+      <c r="D174" s="15"/>
+      <c r="E174" s="15"/>
+      <c r="F174" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="G174" s="15" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A175" s="6">
+        <v>172</v>
+      </c>
+      <c r="B175" s="6"/>
+      <c r="C175" s="6"/>
+      <c r="D175" s="6"/>
+      <c r="E175" s="6"/>
+      <c r="F175" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G175" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A176" s="6">
+        <v>173</v>
+      </c>
+      <c r="B176" s="6"/>
+      <c r="C176" s="6"/>
+      <c r="D176" s="6"/>
+      <c r="E176" s="6"/>
+      <c r="F176" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="G176" s="6" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A177" s="6">
+        <v>174</v>
+      </c>
+      <c r="B177" s="6"/>
+      <c r="C177" s="6"/>
+      <c r="D177" s="6"/>
+      <c r="E177" s="6"/>
+      <c r="F177" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="G177" s="6"/>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A178" s="6">
+        <v>175</v>
+      </c>
+      <c r="B178" s="6"/>
+      <c r="C178" s="6"/>
+      <c r="D178" s="6"/>
+      <c r="E178" s="6"/>
+      <c r="F178" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G178" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A179" s="6">
+        <v>176</v>
+      </c>
+      <c r="B179" s="15"/>
+      <c r="C179" s="15"/>
+      <c r="D179" s="15"/>
+      <c r="E179" s="15"/>
+      <c r="F179" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G179" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A180" s="6">
+        <v>177</v>
+      </c>
+      <c r="B180" s="6"/>
+      <c r="C180" s="6"/>
+      <c r="D180" s="6"/>
+      <c r="E180" s="6"/>
+      <c r="F180" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G180" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A181" s="6">
+        <v>178</v>
+      </c>
+      <c r="B181" s="6"/>
+      <c r="C181" s="6"/>
+      <c r="D181" s="6"/>
+      <c r="E181" s="6"/>
+      <c r="F181" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G181" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A182" s="6">
+        <v>179</v>
+      </c>
+      <c r="B182" s="15" t="s">
+        <v>686</v>
+      </c>
+      <c r="C182" s="15" t="s">
+        <v>630</v>
+      </c>
+      <c r="D182" s="15" t="s">
+        <v>687</v>
+      </c>
+      <c r="E182" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F182" s="15" t="s">
+        <v>688</v>
+      </c>
+      <c r="G182" s="16" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A183" s="6">
+        <v>180</v>
+      </c>
+      <c r="B183" s="6"/>
+      <c r="C183" s="6"/>
+      <c r="D183" s="6"/>
+      <c r="E183" s="6"/>
+      <c r="F183" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G183" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A184" s="6">
+        <v>181</v>
+      </c>
+      <c r="B184" s="6"/>
+      <c r="C184" s="6"/>
+      <c r="D184" s="6"/>
+      <c r="E184" s="6"/>
+      <c r="F184" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G184" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A185" s="6">
+        <v>182</v>
+      </c>
+      <c r="B185" s="15"/>
+      <c r="C185" s="15"/>
+      <c r="D185" s="15"/>
+      <c r="E185" s="15"/>
+      <c r="F185" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="G185" s="15" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A186" s="6">
+        <v>183</v>
+      </c>
+      <c r="B186" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="E186" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F186" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G186" s="6" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A187" s="6">
+        <v>184</v>
+      </c>
+      <c r="B187" s="6"/>
+      <c r="C187" s="6"/>
+      <c r="D187" s="6"/>
+      <c r="E187" s="6"/>
+      <c r="F187" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="G187" s="6" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A188" s="6">
+        <v>185</v>
+      </c>
+      <c r="B188" s="6"/>
+      <c r="C188" s="6"/>
+      <c r="D188" s="6"/>
+      <c r="E188" s="6"/>
+      <c r="F188" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G188" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A189" s="6">
+        <v>186</v>
+      </c>
+      <c r="B189" s="15" t="s">
+        <v>699</v>
+      </c>
+      <c r="C189" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="D189" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="E189" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F189" s="15" t="s">
+        <v>702</v>
+      </c>
+      <c r="G189" s="15" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A190" s="6">
+        <v>187</v>
+      </c>
+      <c r="B190" s="15"/>
+      <c r="C190" s="15"/>
+      <c r="D190" s="15"/>
+      <c r="E190" s="15"/>
+      <c r="F190" s="15" t="s">
+        <v>704</v>
+      </c>
+      <c r="G190" s="15" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A191" s="6">
+        <v>188</v>
+      </c>
+      <c r="B191" s="6"/>
+      <c r="C191" s="6"/>
+      <c r="D191" s="6"/>
+      <c r="E191" s="6"/>
+      <c r="F191" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G191" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A192" s="6">
+        <v>189</v>
+      </c>
+      <c r="B192" s="15"/>
+      <c r="C192" s="15"/>
+      <c r="D192" s="15"/>
+      <c r="E192" s="15"/>
+      <c r="F192" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="G192" s="15" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A193" s="6">
+        <v>190</v>
+      </c>
+      <c r="B193" s="6"/>
+      <c r="C193" s="6"/>
+      <c r="D193" s="6"/>
+      <c r="E193" s="6"/>
+      <c r="F193" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G193" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A194" s="6">
+        <v>191</v>
+      </c>
+      <c r="B194" s="6"/>
+      <c r="C194" s="6"/>
+      <c r="D194" s="6"/>
+      <c r="E194" s="6"/>
+      <c r="F194" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G194" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A195" s="6">
+        <v>192</v>
+      </c>
+      <c r="B195" s="6"/>
+      <c r="C195" s="6"/>
+      <c r="D195" s="6"/>
+      <c r="E195" s="6"/>
+      <c r="F195" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G195" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A196" s="6">
+        <v>193</v>
+      </c>
+      <c r="B196" s="15"/>
+      <c r="C196" s="15"/>
+      <c r="D196" s="15"/>
+      <c r="E196" s="15"/>
+      <c r="F196" s="15" t="s">
+        <v>706</v>
+      </c>
+      <c r="G196" s="15" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A197" s="6">
+        <v>194</v>
+      </c>
+      <c r="B197" s="6"/>
+      <c r="C197" s="6"/>
+      <c r="D197" s="6"/>
+      <c r="E197" s="6"/>
+      <c r="F197" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G197" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A198" s="6">
+        <v>195</v>
+      </c>
+      <c r="B198" s="15"/>
+      <c r="C198" s="15"/>
+      <c r="D198" s="15"/>
+      <c r="E198" s="15"/>
+      <c r="F198" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G198" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A199" s="6">
+        <v>196</v>
+      </c>
+      <c r="B199" s="15"/>
+      <c r="C199" s="15"/>
+      <c r="D199" s="15"/>
+      <c r="E199" s="15"/>
+      <c r="F199" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="G199" s="15" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A200" s="6">
+        <v>197</v>
+      </c>
+      <c r="B200" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C200" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="E200" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F200" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="G200" s="6" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A201" s="6">
+        <v>198</v>
+      </c>
+      <c r="B201" s="15" t="s">
+        <v>699</v>
+      </c>
+      <c r="C201" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="D201" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="E201" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F201" s="15" t="s">
+        <v>702</v>
+      </c>
+      <c r="G201" s="15" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A202" s="6">
+        <v>199</v>
+      </c>
+      <c r="B202" s="15"/>
+      <c r="C202" s="15"/>
+      <c r="D202" s="15"/>
+      <c r="E202" s="15"/>
+      <c r="F202" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G202" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A203" s="6">
+        <v>200</v>
+      </c>
+      <c r="B203" s="15" t="s">
+        <v>699</v>
+      </c>
+      <c r="C203" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="D203" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="E203" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F203" s="15" t="s">
+        <v>702</v>
+      </c>
+      <c r="G203" s="15" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A204" s="6">
+        <v>201</v>
+      </c>
+      <c r="B204" s="15"/>
+      <c r="C204" s="15"/>
+      <c r="D204" s="15"/>
+      <c r="E204" s="15"/>
+      <c r="F204" s="15" t="s">
+        <v>675</v>
+      </c>
+      <c r="G204" s="15" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A205" s="6">
+        <v>202</v>
+      </c>
+      <c r="B205" s="15"/>
+      <c r="C205" s="15"/>
+      <c r="D205" s="15"/>
+      <c r="E205" s="15"/>
+      <c r="F205" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G205" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A206" s="6">
+        <v>203</v>
+      </c>
+      <c r="B206" s="15" t="s">
+        <v>713</v>
+      </c>
+      <c r="C206" s="15" t="s">
+        <v>714</v>
+      </c>
+      <c r="D206" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="E206" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F206" s="15" t="s">
+        <v>715</v>
+      </c>
+      <c r="G206" s="15" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A207" s="6">
+        <v>204</v>
+      </c>
+      <c r="B207" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="D207" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="E207" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F207" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="G207" s="6" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A208" s="6">
+        <v>205</v>
+      </c>
+      <c r="B208" s="6"/>
+      <c r="C208" s="6"/>
+      <c r="D208" s="6"/>
+      <c r="E208" s="6"/>
+      <c r="F208" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="G208" s="6" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A209" s="6">
+        <v>206</v>
+      </c>
+      <c r="B209" s="6"/>
+      <c r="C209" s="6"/>
+      <c r="D209" s="6"/>
+      <c r="E209" s="6"/>
+      <c r="F209" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G209" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A210" s="6">
+        <v>207</v>
+      </c>
+      <c r="B210" s="15"/>
+      <c r="C210" s="15"/>
+      <c r="D210" s="15"/>
+      <c r="E210" s="15"/>
+      <c r="F210" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="G210" s="15" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A211" s="6">
+        <v>208</v>
+      </c>
+      <c r="B211" s="6"/>
+      <c r="C211" s="6"/>
+      <c r="D211" s="6"/>
+      <c r="E211" s="6"/>
+      <c r="F211" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="G211" s="6" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A212" s="6">
+        <v>209</v>
+      </c>
+      <c r="B212" s="6"/>
+      <c r="C212" s="6"/>
+      <c r="D212" s="6"/>
+      <c r="E212" s="6"/>
+      <c r="F212" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G212" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A213" s="6">
+        <v>210</v>
+      </c>
+      <c r="B213" s="6"/>
+      <c r="C213" s="6"/>
+      <c r="D213" s="6"/>
+      <c r="E213" s="6"/>
+      <c r="F213" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G213" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A214" s="6">
+        <v>211</v>
+      </c>
+      <c r="B214" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="C214" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="D214" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="E214" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F214" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G214" s="6" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A215" s="6">
+        <v>212</v>
+      </c>
+      <c r="B215" s="15"/>
+      <c r="C215" s="15"/>
+      <c r="D215" s="15"/>
+      <c r="E215" s="15"/>
+      <c r="F215" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G215" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A216" s="6">
+        <v>213</v>
+      </c>
+      <c r="B216" s="6"/>
+      <c r="C216" s="6"/>
+      <c r="D216" s="6"/>
+      <c r="E216" s="6"/>
+      <c r="F216" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G216" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A217" s="6">
+        <v>214</v>
+      </c>
+      <c r="B217" s="6"/>
+      <c r="C217" s="6"/>
+      <c r="D217" s="6"/>
+      <c r="E217" s="6"/>
+      <c r="F217" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="G217" s="6" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A218" s="6">
+        <v>215</v>
+      </c>
+      <c r="B218" s="6"/>
+      <c r="C218" s="6"/>
+      <c r="D218" s="6"/>
+      <c r="E218" s="6"/>
+      <c r="F218" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G218" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A219" s="6">
+        <v>216</v>
+      </c>
+      <c r="B219" s="6"/>
+      <c r="C219" s="6"/>
+      <c r="D219" s="6"/>
+      <c r="E219" s="6"/>
+      <c r="F219" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="G219" s="6" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A220" s="6">
+        <v>217</v>
+      </c>
+      <c r="B220" s="6"/>
+      <c r="C220" s="6"/>
+      <c r="D220" s="6"/>
+      <c r="E220" s="6"/>
+      <c r="F220" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G220" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A221" s="6">
+        <v>218</v>
+      </c>
+      <c r="B221" s="6"/>
+      <c r="C221" s="6"/>
+      <c r="D221" s="6"/>
+      <c r="E221" s="6"/>
+      <c r="F221" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G221" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A222" s="6">
+        <v>219</v>
+      </c>
+      <c r="B222" s="15"/>
+      <c r="C222" s="15"/>
+      <c r="D222" s="15"/>
+      <c r="E222" s="15"/>
+      <c r="F222" s="15" t="s">
+        <v>808</v>
+      </c>
+      <c r="G222" s="15" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A223" s="6">
+        <v>220</v>
+      </c>
+      <c r="B223" s="6"/>
+      <c r="C223" s="6"/>
+      <c r="D223" s="6"/>
+      <c r="E223" s="6"/>
+      <c r="F223" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G223" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A224" s="6">
+        <v>221</v>
+      </c>
+      <c r="B224" s="15" t="s">
+        <v>809</v>
+      </c>
+      <c r="C224" s="15" t="s">
+        <v>810</v>
+      </c>
+      <c r="D224" s="15" t="s">
+        <v>580</v>
+      </c>
+      <c r="E224" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F224" s="15" t="s">
+        <v>811</v>
+      </c>
+      <c r="G224" s="15" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A225" s="6">
+        <v>222</v>
+      </c>
+      <c r="B225" s="6"/>
+      <c r="C225" s="6"/>
+      <c r="D225" s="6"/>
+      <c r="E225" s="6"/>
+      <c r="F225" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G225" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A226" s="6">
+        <v>223</v>
+      </c>
+      <c r="B226" s="6"/>
+      <c r="C226" s="6"/>
+      <c r="D226" s="6"/>
+      <c r="E226" s="6"/>
+      <c r="F226" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G226" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A227" s="6">
+        <v>224</v>
+      </c>
+      <c r="B227" s="15" t="s">
+        <v>813</v>
+      </c>
+      <c r="C227" s="15" t="s">
+        <v>814</v>
+      </c>
+      <c r="D227" s="15" t="s">
+        <v>815</v>
+      </c>
+      <c r="E227" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F227" s="15" t="s">
+        <v>816</v>
+      </c>
+      <c r="G227" s="15" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A228" s="6">
+        <v>225</v>
+      </c>
+      <c r="B228" s="15"/>
+      <c r="C228" s="15"/>
+      <c r="D228" s="15"/>
+      <c r="E228" s="15"/>
+      <c r="F228" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G228" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A229" s="6">
+        <v>226</v>
+      </c>
+      <c r="B229" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="C229" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="D229" s="6" t="s">
+        <v>819</v>
+      </c>
+      <c r="E229" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F229" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="G229" s="6" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A230" s="6">
+        <v>227</v>
+      </c>
+      <c r="B230" s="15"/>
+      <c r="C230" s="15"/>
+      <c r="D230" s="15"/>
+      <c r="E230" s="15"/>
+      <c r="F230" s="15" t="s">
+        <v>822</v>
+      </c>
+      <c r="G230" s="15" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A231" s="6">
+        <v>228</v>
+      </c>
+      <c r="B231" s="15" t="s">
+        <v>699</v>
+      </c>
+      <c r="C231" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="D231" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="E231" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F231" s="15" t="s">
+        <v>702</v>
+      </c>
+      <c r="G231" s="15" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A232" s="6">
+        <v>229</v>
+      </c>
+      <c r="B232" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C232" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="D232" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="E232" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F232" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="G232" s="6" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A233" s="6">
+        <v>230</v>
+      </c>
+      <c r="B233" s="6" t="s">
+        <v>824</v>
+      </c>
+      <c r="C233" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="D233" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="E233" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F233" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="G233" s="6" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A234" s="6">
+        <v>231</v>
+      </c>
+      <c r="B234" s="15"/>
+      <c r="C234" s="15"/>
+      <c r="D234" s="15"/>
+      <c r="E234" s="15"/>
+      <c r="F234" s="15" t="s">
+        <v>828</v>
+      </c>
+      <c r="G234" s="15" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A235" s="6">
+        <v>232</v>
+      </c>
+      <c r="B235" s="6"/>
+      <c r="C235" s="6"/>
+      <c r="D235" s="6"/>
+      <c r="E235" s="6"/>
+      <c r="F235" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G235" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A236" s="6">
+        <v>233</v>
+      </c>
+      <c r="B236" s="6"/>
+      <c r="C236" s="6"/>
+      <c r="D236" s="6"/>
+      <c r="E236" s="6"/>
+      <c r="F236" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="G236" s="6" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A237" s="6">
+        <v>234</v>
+      </c>
+      <c r="B237" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="C237" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="D237" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="E237" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F237" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G237" s="6" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A238" s="6">
+        <v>235</v>
+      </c>
+      <c r="B238" s="6" t="s">
+        <v>830</v>
+      </c>
+      <c r="C238" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="D238" s="6" t="s">
+        <v>832</v>
+      </c>
+      <c r="E238" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F238" s="6" t="s">
+        <v>833</v>
+      </c>
+      <c r="G238" s="6" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A239" s="6">
+        <v>236</v>
+      </c>
+      <c r="B239" s="6"/>
+      <c r="C239" s="6"/>
+      <c r="D239" s="6"/>
+      <c r="E239" s="6"/>
+      <c r="F239" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="G239" s="6" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A240" s="6">
+        <v>237</v>
+      </c>
+      <c r="B240" s="6"/>
+      <c r="C240" s="6"/>
+      <c r="D240" s="6"/>
+      <c r="E240" s="6"/>
+      <c r="F240" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G240" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A241" s="6">
+        <v>238</v>
+      </c>
+      <c r="B241" s="6"/>
+      <c r="C241" s="6"/>
+      <c r="D241" s="6"/>
+      <c r="E241" s="6"/>
+      <c r="F241" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G241" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A242" s="6">
+        <v>239</v>
+      </c>
+      <c r="B242" s="6"/>
+      <c r="C242" s="6"/>
+      <c r="D242" s="6"/>
+      <c r="E242" s="6"/>
+      <c r="F242" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G242" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A243" s="6">
+        <v>240</v>
+      </c>
+      <c r="B243" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="C243" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="D243" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="E243" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F243" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G243" s="6" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A244" s="6">
+        <v>241</v>
+      </c>
+      <c r="B244" s="6"/>
+      <c r="C244" s="6"/>
+      <c r="D244" s="6"/>
+      <c r="E244" s="6"/>
+      <c r="F244" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G244" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A245" s="6">
+        <v>242</v>
+      </c>
+      <c r="B245" s="6"/>
+      <c r="C245" s="6"/>
+      <c r="D245" s="6"/>
+      <c r="E245" s="6"/>
+      <c r="F245" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G245" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A246" s="6">
+        <v>243</v>
+      </c>
+      <c r="B246" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="C246" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="D246" s="6" t="s">
+        <v>819</v>
+      </c>
+      <c r="E246" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F246" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="G246" s="6" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A247" s="6">
+        <v>244</v>
+      </c>
+      <c r="B247" s="15"/>
+      <c r="C247" s="15"/>
+      <c r="D247" s="15"/>
+      <c r="E247" s="15"/>
+      <c r="F247" s="15" t="s">
+        <v>822</v>
+      </c>
+      <c r="G247" s="15" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A248" s="6">
+        <v>245</v>
+      </c>
+      <c r="B248" s="15"/>
+      <c r="C248" s="15"/>
+      <c r="D248" s="15"/>
+      <c r="E248" s="15"/>
+      <c r="F248" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G248" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A249" s="6">
+        <v>246</v>
+      </c>
+      <c r="B249" s="15"/>
+      <c r="C249" s="15"/>
+      <c r="D249" s="15"/>
+      <c r="E249" s="15"/>
+      <c r="F249" s="15" t="s">
+        <v>835</v>
+      </c>
+      <c r="G249" s="15" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A250" s="6">
+        <v>247</v>
+      </c>
+      <c r="B250" s="15"/>
+      <c r="C250" s="15"/>
+      <c r="D250" s="15"/>
+      <c r="E250" s="15"/>
+      <c r="F250" s="15" t="s">
+        <v>835</v>
+      </c>
+      <c r="G250" s="15" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A251" s="6">
+        <v>248</v>
+      </c>
+      <c r="B251" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C251" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="D251" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="E251" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F251" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="G251" s="6" t="s">
+        <v>712</v>
+      </c>
+    </row>
   </sheetData>
-  <dataValidations count="1">
-[...1 lines deleted...]
-      <formula1>Hidden_1_Tabla_5780004</formula1>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E91:E96 E168 E72 E77 E86 E63:E64 E69 E75 E79:E80 E82 E88:E89 E98 E120 E140 E153 E156 E158 E187 E196 E173:E174 E179 E185 E189:E190 E192 E198:E199 E201:E206 E182 E210 E215 E219 E222 E224 E227:E228 E230:E231 E234 E239 E247:E250" xr:uid="{E81FBAC8-AB1A-4DC7-B91C-D092407A9D71}">
+      <formula1>Hidden_525</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E47:E49 E97 E40:E43 E126 E90 E55 E131 E25 E135:E136 E145 E142 E19:E21 E171 E9:E11 E17 E33:E34 E207 E200 E232:E233 E251" xr:uid="{8C8CCF71-B934-4CDC-9BCA-2C01A1072211}">
+      <formula1>Hidden_415</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+  <dimension ref="A1:G251"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" workbookViewId="0"/>
+    <sheetView topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A251"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="B1" t="s">
         <v>7</v>
       </c>
       <c r="C1" t="s">
         <v>7</v>
       </c>
       <c r="D1" t="s">
         <v>7</v>
       </c>
       <c r="E1" t="s">
         <v>9</v>
       </c>
@@ -45863,85 +40729,4722 @@
       </c>
     </row>
     <row r="3" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>129</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>130</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>326</v>
       </c>
     </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="6">
+        <v>1</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" s="6">
+        <v>2</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" s="6">
+        <v>3</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>579</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="8"/>
+      <c r="C7" s="8"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="6">
+        <v>6</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="6">
+        <v>7</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="6">
+        <v>8</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="6">
+        <v>9</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>595</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="6">
+        <v>10</v>
+      </c>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="6">
+        <v>11</v>
+      </c>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="6">
+        <v>12</v>
+      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
+        <v>13</v>
+      </c>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="6">
+        <v>14</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="6">
+        <v>15</v>
+      </c>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="6">
+        <v>16</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="6">
+        <v>17</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F20" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="6">
+        <v>18</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" s="6">
+        <v>19</v>
+      </c>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
+        <v>20</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="6">
+        <v>21</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="6">
+        <v>22</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>621</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>622</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="6">
+        <v>23</v>
+      </c>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="6">
+        <v>24</v>
+      </c>
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="G27" s="6" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="6">
+        <v>25</v>
+      </c>
+      <c r="B28" s="8"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="6">
+        <v>26</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="6">
+        <v>27</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="6">
+        <v>28</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="6">
+        <v>29</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="6">
+        <v>30</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G33" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="6">
+        <v>31</v>
+      </c>
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="6">
+        <v>32</v>
+      </c>
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="G35" s="8" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="6">
+        <v>33</v>
+      </c>
+      <c r="B36" s="6"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="G36" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="6">
+        <v>34</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="6">
+        <v>35</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>638</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="6">
+        <v>36</v>
+      </c>
+      <c r="B39" s="6"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>37</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>38</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F41" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="6">
+        <v>39</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F42" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" s="6">
+        <v>40</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="6">
+        <v>41</v>
+      </c>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" s="6">
+        <v>42</v>
+      </c>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="6">
+        <v>43</v>
+      </c>
+      <c r="B46" s="6"/>
+      <c r="C46" s="6"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F46" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="6">
+        <v>44</v>
+      </c>
+      <c r="B47" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A48" s="6">
+        <v>45</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A49" s="6">
+        <v>46</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A50" s="6">
+        <v>47</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>649</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>650</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>651</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A51" s="6">
+        <v>48</v>
+      </c>
+      <c r="B51" s="6"/>
+      <c r="C51" s="6"/>
+      <c r="D51" s="6"/>
+      <c r="E51" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F51" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="G51" s="6" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A52" s="6">
+        <v>49</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A53" s="6">
+        <v>50</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A54" s="6">
+        <v>51</v>
+      </c>
+      <c r="B54" s="6"/>
+      <c r="C54" s="6"/>
+      <c r="D54" s="6"/>
+      <c r="E54" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="G54" s="6" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A55" s="6">
+        <v>52</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="G55" s="6" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A56" s="6">
+        <v>53</v>
+      </c>
+      <c r="B56" s="6"/>
+      <c r="C56" s="6"/>
+      <c r="D56" s="6"/>
+      <c r="E56" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>663</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A57" s="6">
+        <v>54</v>
+      </c>
+      <c r="B57" s="8"/>
+      <c r="C57" s="8"/>
+      <c r="D57" s="8"/>
+      <c r="E57" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>665</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A58" s="6">
+        <v>55</v>
+      </c>
+      <c r="B58" s="8"/>
+      <c r="C58" s="8"/>
+      <c r="D58" s="8"/>
+      <c r="E58" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="G58" s="8" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A59" s="6">
+        <v>56</v>
+      </c>
+      <c r="B59" s="8"/>
+      <c r="C59" s="8"/>
+      <c r="D59" s="8"/>
+      <c r="E59" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F59" s="8" t="s">
+        <v>669</v>
+      </c>
+      <c r="G59" s="8" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A60" s="6">
+        <v>57</v>
+      </c>
+      <c r="B60" s="6"/>
+      <c r="C60" s="6"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G60" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61" s="6">
+        <v>58</v>
+      </c>
+      <c r="B61" s="6"/>
+      <c r="C61" s="6"/>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>673</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62" s="6">
+        <v>59</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="G62" s="6" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63" s="6">
+        <v>60</v>
+      </c>
+      <c r="B63" s="8"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="8"/>
+      <c r="E63" s="8"/>
+      <c r="F63" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="G63" s="8" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64" s="6">
+        <v>61</v>
+      </c>
+      <c r="B64" s="8"/>
+      <c r="C64" s="8"/>
+      <c r="D64" s="8"/>
+      <c r="E64" s="8"/>
+      <c r="F64" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="G64" s="8" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65" s="6">
+        <v>62</v>
+      </c>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+      <c r="D65" s="6"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66" s="6">
+        <v>63</v>
+      </c>
+      <c r="B66" s="6"/>
+      <c r="C66" s="6"/>
+      <c r="D66" s="6"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="G66" s="6" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67" s="6">
+        <v>64</v>
+      </c>
+      <c r="B67" s="6"/>
+      <c r="C67" s="6"/>
+      <c r="D67" s="6"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="G67" s="6"/>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68" s="6">
+        <v>65</v>
+      </c>
+      <c r="B68" s="6"/>
+      <c r="C68" s="6"/>
+      <c r="D68" s="6"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G68" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69" s="6">
+        <v>66</v>
+      </c>
+      <c r="B69" s="8"/>
+      <c r="C69" s="8"/>
+      <c r="D69" s="8"/>
+      <c r="E69" s="8"/>
+      <c r="F69" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70" s="6">
+        <v>67</v>
+      </c>
+      <c r="B70" s="6"/>
+      <c r="C70" s="6"/>
+      <c r="D70" s="6"/>
+      <c r="E70" s="6"/>
+      <c r="F70" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G70" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71" s="6">
+        <v>68</v>
+      </c>
+      <c r="B71" s="6"/>
+      <c r="C71" s="6"/>
+      <c r="D71" s="6"/>
+      <c r="E71" s="6"/>
+      <c r="F71" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G71" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72" s="6">
+        <v>69</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="G72" s="14" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73" s="6">
+        <v>70</v>
+      </c>
+      <c r="B73" s="6"/>
+      <c r="C73" s="6"/>
+      <c r="D73" s="6"/>
+      <c r="E73" s="6"/>
+      <c r="F73" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G73" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" s="6">
+        <v>71</v>
+      </c>
+      <c r="B74" s="6"/>
+      <c r="C74" s="6"/>
+      <c r="D74" s="6"/>
+      <c r="E74" s="6"/>
+      <c r="F74" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G74" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75" s="6">
+        <v>72</v>
+      </c>
+      <c r="B75" s="8"/>
+      <c r="C75" s="8"/>
+      <c r="D75" s="8"/>
+      <c r="E75" s="8"/>
+      <c r="F75" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="G75" s="8" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" s="6">
+        <v>73</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="E76" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G76" s="6" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77" s="6">
+        <v>74</v>
+      </c>
+      <c r="B77" s="6"/>
+      <c r="C77" s="6"/>
+      <c r="D77" s="6"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="G77" s="6" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A78" s="6">
+        <v>75</v>
+      </c>
+      <c r="B78" s="6"/>
+      <c r="C78" s="6"/>
+      <c r="D78" s="6"/>
+      <c r="E78" s="6"/>
+      <c r="F78" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G78" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A79" s="6">
+        <v>76</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="G79" s="8" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A80" s="6">
+        <v>77</v>
+      </c>
+      <c r="B80" s="8"/>
+      <c r="C80" s="8"/>
+      <c r="D80" s="8"/>
+      <c r="E80" s="8"/>
+      <c r="F80" s="8" t="s">
+        <v>704</v>
+      </c>
+      <c r="G80" s="8" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A81" s="6">
+        <v>78</v>
+      </c>
+      <c r="B81" s="6"/>
+      <c r="C81" s="6"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G81" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" s="6">
+        <v>79</v>
+      </c>
+      <c r="B82" s="8"/>
+      <c r="C82" s="8"/>
+      <c r="D82" s="8"/>
+      <c r="E82" s="8"/>
+      <c r="F82" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="G82" s="8" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" s="6">
+        <v>80</v>
+      </c>
+      <c r="B83" s="6"/>
+      <c r="C83" s="6"/>
+      <c r="D83" s="6"/>
+      <c r="E83" s="6"/>
+      <c r="F83" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" s="6">
+        <v>81</v>
+      </c>
+      <c r="B84" s="6"/>
+      <c r="C84" s="6"/>
+      <c r="D84" s="6"/>
+      <c r="E84" s="6"/>
+      <c r="F84" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G84" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" s="6">
+        <v>82</v>
+      </c>
+      <c r="B85" s="6"/>
+      <c r="C85" s="6"/>
+      <c r="D85" s="6"/>
+      <c r="E85" s="6"/>
+      <c r="F85" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G85" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A86" s="6">
+        <v>83</v>
+      </c>
+      <c r="B86" s="8"/>
+      <c r="C86" s="8"/>
+      <c r="D86" s="8"/>
+      <c r="E86" s="8"/>
+      <c r="F86" s="8" t="s">
+        <v>706</v>
+      </c>
+      <c r="G86" s="8" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87" s="6">
+        <v>84</v>
+      </c>
+      <c r="B87" s="6"/>
+      <c r="C87" s="6"/>
+      <c r="D87" s="6"/>
+      <c r="E87" s="6"/>
+      <c r="F87" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G87" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88" s="6">
+        <v>85</v>
+      </c>
+      <c r="B88" s="8"/>
+      <c r="C88" s="8"/>
+      <c r="D88" s="8"/>
+      <c r="E88" s="8"/>
+      <c r="F88" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="G88" s="8" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89" s="6">
+        <v>86</v>
+      </c>
+      <c r="B89" s="8"/>
+      <c r="C89" s="8"/>
+      <c r="D89" s="8"/>
+      <c r="E89" s="8"/>
+      <c r="F89" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="G89" s="8" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90" s="6">
+        <v>87</v>
+      </c>
+      <c r="B90" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C90" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F90" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="G90" s="6" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91" s="6">
+        <v>88</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="G91" s="8" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92" s="6">
+        <v>89</v>
+      </c>
+      <c r="B92" s="8"/>
+      <c r="C92" s="8"/>
+      <c r="D92" s="8"/>
+      <c r="E92" s="8"/>
+      <c r="F92" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="G92" s="8" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93" s="6">
+        <v>90</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="G93" s="8" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94" s="6">
+        <v>91</v>
+      </c>
+      <c r="B94" s="8"/>
+      <c r="C94" s="8"/>
+      <c r="D94" s="8"/>
+      <c r="E94" s="8"/>
+      <c r="F94" s="8" t="s">
+        <v>675</v>
+      </c>
+      <c r="G94" s="8" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95" s="6">
+        <v>92</v>
+      </c>
+      <c r="B95" s="8"/>
+      <c r="C95" s="8"/>
+      <c r="D95" s="8"/>
+      <c r="E95" s="8"/>
+      <c r="F95" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="G95" s="8" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" s="6">
+        <v>93</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>714</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="G96" s="8" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" s="6">
+        <v>94</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="E97" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F97" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="G97" s="6" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" s="6">
+        <v>95</v>
+      </c>
+      <c r="B98" s="6"/>
+      <c r="C98" s="6"/>
+      <c r="D98" s="6"/>
+      <c r="E98" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F98" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="G98" s="6" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" s="6">
+        <v>96</v>
+      </c>
+      <c r="B99" s="6"/>
+      <c r="C99" s="6"/>
+      <c r="D99" s="6"/>
+      <c r="E99" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F99" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="G99" s="6" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100" s="6">
+        <v>97</v>
+      </c>
+      <c r="B100" s="6" t="s">
+        <v>657</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>658</v>
+      </c>
+      <c r="D100" s="6" t="s">
+        <v>659</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F100" s="6" t="s">
+        <v>660</v>
+      </c>
+      <c r="G100" s="6" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101" s="6">
+        <v>98</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E101" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F101" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G101" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102" s="6">
+        <v>99</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E102" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F102" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G102" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103" s="6">
+        <v>100</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F103" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G103" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104" s="6">
+        <v>101</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C104" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E104" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F104" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G104" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105" s="6">
+        <v>102</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E105" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F105" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G105" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A106" s="6">
+        <v>103</v>
+      </c>
+      <c r="B106" s="8"/>
+      <c r="C106" s="8"/>
+      <c r="D106" s="8"/>
+      <c r="E106" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="G106" s="8" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A107" s="6">
+        <v>104</v>
+      </c>
+      <c r="B107" s="8"/>
+      <c r="C107" s="8"/>
+      <c r="D107" s="8"/>
+      <c r="E107" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F107" s="8" t="s">
+        <v>669</v>
+      </c>
+      <c r="G107" s="8" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A108" s="6">
+        <v>105</v>
+      </c>
+      <c r="B108" s="8"/>
+      <c r="C108" s="8"/>
+      <c r="D108" s="8"/>
+      <c r="E108" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F108" s="6" t="s">
+        <v>719</v>
+      </c>
+      <c r="G108" s="6" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A109" s="6">
+        <v>106</v>
+      </c>
+      <c r="B109" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>722</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="E109" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="G109" s="6" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A110" s="6">
+        <v>107</v>
+      </c>
+      <c r="B110" s="6"/>
+      <c r="C110" s="6"/>
+      <c r="D110" s="6"/>
+      <c r="E110" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F110" s="6" t="s">
+        <v>663</v>
+      </c>
+      <c r="G110" s="6" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A111" s="6">
+        <v>108</v>
+      </c>
+      <c r="B111" s="8"/>
+      <c r="C111" s="8"/>
+      <c r="D111" s="8"/>
+      <c r="E111" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F111" s="6" t="s">
+        <v>726</v>
+      </c>
+      <c r="G111" s="6" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A112" s="6">
+        <v>109</v>
+      </c>
+      <c r="B112" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E112" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F112" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="G112" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A113" s="6">
+        <v>110</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>728</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>729</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="E113" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F113" s="6" t="s">
+        <v>731</v>
+      </c>
+      <c r="G113" s="6" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A114" s="6">
+        <v>111</v>
+      </c>
+      <c r="B114" s="8"/>
+      <c r="C114" s="8"/>
+      <c r="D114" s="8"/>
+      <c r="E114" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F114" s="6" t="s">
+        <v>665</v>
+      </c>
+      <c r="G114" s="6" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A115" s="6">
+        <v>112</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>733</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>734</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>735</v>
+      </c>
+      <c r="E115" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>736</v>
+      </c>
+      <c r="G115" s="6" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116" s="6">
+        <v>113</v>
+      </c>
+      <c r="B116" s="6"/>
+      <c r="C116" s="6"/>
+      <c r="D116" s="6"/>
+      <c r="E116" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F116" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G116" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A117" s="6">
+        <v>114</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E117" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F117" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="G117" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118" s="6">
+        <v>115</v>
+      </c>
+      <c r="B118" s="6"/>
+      <c r="C118" s="6"/>
+      <c r="D118" s="6"/>
+      <c r="E118" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F118" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="G118" s="6" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A119" s="6">
+        <v>116</v>
+      </c>
+      <c r="B119" s="8" t="s">
+        <v>738</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>739</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="E119" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F119" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="G119" s="6" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120" s="6">
+        <v>117</v>
+      </c>
+      <c r="B120" s="6" t="s">
+        <v>742</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>730</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>743</v>
+      </c>
+      <c r="E120" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F120" s="6" t="s">
+        <v>744</v>
+      </c>
+      <c r="G120" s="6" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A121" s="6">
+        <v>118</v>
+      </c>
+      <c r="B121" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E121" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F121" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G121" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A122" s="6">
+        <v>119</v>
+      </c>
+      <c r="B122" s="6"/>
+      <c r="C122" s="6"/>
+      <c r="D122" s="6"/>
+      <c r="E122" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F122" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="G122" s="6" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123" s="6">
+        <v>120</v>
+      </c>
+      <c r="B123" s="6"/>
+      <c r="C123" s="6"/>
+      <c r="D123" s="6"/>
+      <c r="E123" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F123" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="G123" s="6" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124" s="6">
+        <v>121</v>
+      </c>
+      <c r="B124" s="6" t="s">
+        <v>746</v>
+      </c>
+      <c r="C124" s="6" t="s">
+        <v>747</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="E124" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F124" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="G124" s="6" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A125" s="6">
+        <v>122</v>
+      </c>
+      <c r="B125" s="6"/>
+      <c r="C125" s="6"/>
+      <c r="D125" s="6"/>
+      <c r="E125" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F125" s="6" t="s">
+        <v>751</v>
+      </c>
+      <c r="G125" s="6" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126" s="6">
+        <v>123</v>
+      </c>
+      <c r="B126" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E126" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F126" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G126" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A127" s="6">
+        <v>124</v>
+      </c>
+      <c r="B127" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="C127" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="E127" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F127" s="6" t="s">
+        <v>755</v>
+      </c>
+      <c r="G127" s="6" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A128" s="6">
+        <v>125</v>
+      </c>
+      <c r="B128" s="8"/>
+      <c r="C128" s="8"/>
+      <c r="D128" s="8"/>
+      <c r="E128" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F128" s="6" t="s">
+        <v>757</v>
+      </c>
+      <c r="G128" s="6" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A129" s="6">
+        <v>126</v>
+      </c>
+      <c r="B129" s="8"/>
+      <c r="C129" s="8"/>
+      <c r="D129" s="8"/>
+      <c r="E129" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F129" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="G129" s="6" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A130" s="6">
+        <v>127</v>
+      </c>
+      <c r="B130" s="8"/>
+      <c r="C130" s="8"/>
+      <c r="D130" s="8"/>
+      <c r="E130" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F130" s="6" t="s">
+        <v>761</v>
+      </c>
+      <c r="G130" s="6" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A131" s="6">
+        <v>128</v>
+      </c>
+      <c r="B131" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C131" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E131" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F131" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G131" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A132" s="6">
+        <v>129</v>
+      </c>
+      <c r="B132" s="6" t="s">
+        <v>763</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>764</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>714</v>
+      </c>
+      <c r="E132" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F132" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="G132" s="6" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A133" s="6">
+        <v>130</v>
+      </c>
+      <c r="B133" s="8"/>
+      <c r="C133" s="8"/>
+      <c r="D133" s="8"/>
+      <c r="E133" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F133" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="G133" s="8" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A134" s="6">
+        <v>131</v>
+      </c>
+      <c r="B134" s="6"/>
+      <c r="C134" s="6"/>
+      <c r="D134" s="6"/>
+      <c r="E134" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F134" s="6" t="s">
+        <v>767</v>
+      </c>
+      <c r="G134" s="6" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135" s="6">
+        <v>132</v>
+      </c>
+      <c r="B135" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E135" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F135" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="G135" s="6" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A136" s="6">
+        <v>133</v>
+      </c>
+      <c r="B136" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E136" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F136" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G136" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A137" s="6">
+        <v>134</v>
+      </c>
+      <c r="B137" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E137" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F137" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="G137" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A138" s="6">
+        <v>135</v>
+      </c>
+      <c r="B138" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="D138" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="E138" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F138" s="6" t="s">
+        <v>771</v>
+      </c>
+      <c r="G138" s="6" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A139" s="6">
+        <v>136</v>
+      </c>
+      <c r="B139" s="8"/>
+      <c r="C139" s="8"/>
+      <c r="D139" s="8"/>
+      <c r="E139" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F139" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="G139" s="8" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A140" s="6">
+        <v>137</v>
+      </c>
+      <c r="B140" s="6"/>
+      <c r="C140" s="6"/>
+      <c r="D140" s="6"/>
+      <c r="E140" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F140" s="6" t="s">
+        <v>773</v>
+      </c>
+      <c r="G140" s="6" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A141" s="6">
+        <v>138</v>
+      </c>
+      <c r="B141" s="8"/>
+      <c r="C141" s="8"/>
+      <c r="D141" s="8"/>
+      <c r="E141" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F141" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="G141" s="8" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A142" s="6">
+        <v>139</v>
+      </c>
+      <c r="B142" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="D142" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E142" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F142" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="G142" s="6" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A143" s="6">
+        <v>140</v>
+      </c>
+      <c r="B143" s="8"/>
+      <c r="C143" s="8"/>
+      <c r="D143" s="8"/>
+      <c r="E143" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F143" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="G143" s="8" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A144" s="6">
+        <v>141</v>
+      </c>
+      <c r="B144" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C144" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D144" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E144" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F144" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G144" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A145" s="6">
+        <v>142</v>
+      </c>
+      <c r="B145" s="6" t="s">
+        <v>645</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="D145" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="E145" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F145" s="6" t="s">
+        <v>647</v>
+      </c>
+      <c r="G145" s="6" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A146" s="6">
+        <v>143</v>
+      </c>
+      <c r="B146" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D146" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E146" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F146" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G146" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A147" s="6">
+        <v>144</v>
+      </c>
+      <c r="B147" s="6"/>
+      <c r="C147" s="6"/>
+      <c r="D147" s="6"/>
+      <c r="E147" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F147" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G147" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A148" s="6">
+        <v>145</v>
+      </c>
+      <c r="B148" s="8"/>
+      <c r="C148" s="8"/>
+      <c r="D148" s="8"/>
+      <c r="E148" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F148" s="8" t="s">
+        <v>777</v>
+      </c>
+      <c r="G148" s="8" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A149" s="6">
+        <v>146</v>
+      </c>
+      <c r="B149" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E149" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F149" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="G149" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A150" s="6">
+        <v>147</v>
+      </c>
+      <c r="B150" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C150" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D150" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E150" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F150" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G150" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A151" s="6">
+        <v>148</v>
+      </c>
+      <c r="B151" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C151" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D151" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E151" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F151" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G151" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A152" s="6">
+        <v>149</v>
+      </c>
+      <c r="B152" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C152" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D152" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E152" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F152" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G152" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A153" s="6">
+        <v>150</v>
+      </c>
+      <c r="B153" s="6"/>
+      <c r="C153" s="6"/>
+      <c r="D153" s="6"/>
+      <c r="E153" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F153" s="6" t="s">
+        <v>717</v>
+      </c>
+      <c r="G153" s="6" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A154" s="6">
+        <v>151</v>
+      </c>
+      <c r="B154" s="8" t="s">
+        <v>780</v>
+      </c>
+      <c r="C154" s="8" t="s">
+        <v>781</v>
+      </c>
+      <c r="D154" s="8" t="s">
+        <v>782</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F154" s="8" t="s">
+        <v>783</v>
+      </c>
+      <c r="G154" s="8" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A155" s="6">
+        <v>152</v>
+      </c>
+      <c r="B155" s="6"/>
+      <c r="C155" s="6"/>
+      <c r="D155" s="6"/>
+      <c r="E155" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F155" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="G155" s="6" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A156" s="6">
+        <v>153</v>
+      </c>
+      <c r="B156" s="6" t="s">
+        <v>742</v>
+      </c>
+      <c r="C156" s="6" t="s">
+        <v>730</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>743</v>
+      </c>
+      <c r="E156" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F156" s="6" t="s">
+        <v>744</v>
+      </c>
+      <c r="G156" s="6" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A157" s="6">
+        <v>154</v>
+      </c>
+      <c r="B157" s="8" t="s">
+        <v>785</v>
+      </c>
+      <c r="C157" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="D157" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="E157" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F157" s="8" t="s">
+        <v>787</v>
+      </c>
+      <c r="G157" s="8" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A158" s="6">
+        <v>155</v>
+      </c>
+      <c r="B158" s="6" t="s">
+        <v>789</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>790</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>786</v>
+      </c>
+      <c r="E158" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F158" s="6" t="s">
+        <v>791</v>
+      </c>
+      <c r="G158" s="6" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A159" s="6">
+        <v>156</v>
+      </c>
+      <c r="B159" s="8"/>
+      <c r="C159" s="8"/>
+      <c r="D159" s="8"/>
+      <c r="E159" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F159" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="G159" s="8" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A160" s="6">
+        <v>157</v>
+      </c>
+      <c r="B160" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E160" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F160" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="G160" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A161" s="6">
+        <v>158</v>
+      </c>
+      <c r="B161" s="6" t="s">
+        <v>653</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="D161" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="E161" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F161" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="G161" s="6" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A162" s="6">
+        <v>159</v>
+      </c>
+      <c r="B162" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="E162" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F162" s="6" t="s">
+        <v>755</v>
+      </c>
+      <c r="G162" s="6" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A163" s="6">
+        <v>160</v>
+      </c>
+      <c r="B163" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="C163" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D163" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="E163" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F163" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="G163" s="6" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A164" s="6">
+        <v>161</v>
+      </c>
+      <c r="B164" s="6"/>
+      <c r="C164" s="6"/>
+      <c r="D164" s="6"/>
+      <c r="E164" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F164" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="G164" s="6" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A165" s="6">
+        <v>162</v>
+      </c>
+      <c r="B165" s="6"/>
+      <c r="C165" s="6"/>
+      <c r="D165" s="6"/>
+      <c r="E165" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F165" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="G165" s="6" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A166" s="6">
+        <v>163</v>
+      </c>
+      <c r="B166" s="8" t="s">
+        <v>795</v>
+      </c>
+      <c r="C166" s="8" t="s">
+        <v>602</v>
+      </c>
+      <c r="D166" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="E166" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F166" s="6" t="s">
+        <v>796</v>
+      </c>
+      <c r="G166" s="6" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A167" s="6">
+        <v>164</v>
+      </c>
+      <c r="B167" s="8"/>
+      <c r="C167" s="8"/>
+      <c r="D167" s="8"/>
+      <c r="E167" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F167" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="G167" s="8" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A168" s="6">
+        <v>165</v>
+      </c>
+      <c r="B168" s="6"/>
+      <c r="C168" s="6"/>
+      <c r="D168" s="6"/>
+      <c r="E168" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F168" s="6" t="s">
+        <v>773</v>
+      </c>
+      <c r="G168" s="6" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A169" s="6">
+        <v>166</v>
+      </c>
+      <c r="B169" s="8" t="s">
+        <v>800</v>
+      </c>
+      <c r="C169" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="D169" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="E169" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="F169" s="8" t="s">
+        <v>802</v>
+      </c>
+      <c r="G169" s="8" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A170" s="6">
+        <v>167</v>
+      </c>
+      <c r="B170" s="8"/>
+      <c r="C170" s="8"/>
+      <c r="D170" s="8"/>
+      <c r="E170" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F170" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="G170" s="8" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A171" s="6">
+        <v>168</v>
+      </c>
+      <c r="B171" s="6" t="s">
+        <v>600</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="E171" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F171" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="G171" s="6" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A172" s="6">
+        <v>169</v>
+      </c>
+      <c r="B172" s="8"/>
+      <c r="C172" s="8"/>
+      <c r="D172" s="8"/>
+      <c r="E172" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F172" s="8" t="s">
+        <v>804</v>
+      </c>
+      <c r="G172" s="8" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A173" s="6">
+        <v>170</v>
+      </c>
+      <c r="B173" s="15"/>
+      <c r="C173" s="15"/>
+      <c r="D173" s="15"/>
+      <c r="E173" s="15"/>
+      <c r="F173" s="15" t="s">
+        <v>675</v>
+      </c>
+      <c r="G173" s="15" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A174" s="6">
+        <v>171</v>
+      </c>
+      <c r="B174" s="15"/>
+      <c r="C174" s="15"/>
+      <c r="D174" s="15"/>
+      <c r="E174" s="15"/>
+      <c r="F174" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="G174" s="15" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A175" s="6">
+        <v>172</v>
+      </c>
+      <c r="B175" s="6"/>
+      <c r="C175" s="6"/>
+      <c r="D175" s="6"/>
+      <c r="E175" s="6"/>
+      <c r="F175" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G175" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A176" s="6">
+        <v>173</v>
+      </c>
+      <c r="B176" s="6"/>
+      <c r="C176" s="6"/>
+      <c r="D176" s="6"/>
+      <c r="E176" s="6"/>
+      <c r="F176" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="G176" s="6" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A177" s="6">
+        <v>174</v>
+      </c>
+      <c r="B177" s="6"/>
+      <c r="C177" s="6"/>
+      <c r="D177" s="6"/>
+      <c r="E177" s="6"/>
+      <c r="F177" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="G177" s="6"/>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A178" s="6">
+        <v>175</v>
+      </c>
+      <c r="B178" s="6"/>
+      <c r="C178" s="6"/>
+      <c r="D178" s="6"/>
+      <c r="E178" s="6"/>
+      <c r="F178" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G178" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A179" s="6">
+        <v>176</v>
+      </c>
+      <c r="B179" s="15"/>
+      <c r="C179" s="15"/>
+      <c r="D179" s="15"/>
+      <c r="E179" s="15"/>
+      <c r="F179" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G179" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A180" s="6">
+        <v>177</v>
+      </c>
+      <c r="B180" s="6"/>
+      <c r="C180" s="6"/>
+      <c r="D180" s="6"/>
+      <c r="E180" s="6"/>
+      <c r="F180" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G180" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A181" s="6">
+        <v>178</v>
+      </c>
+      <c r="B181" s="6"/>
+      <c r="C181" s="6"/>
+      <c r="D181" s="6"/>
+      <c r="E181" s="6"/>
+      <c r="F181" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G181" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A182" s="6">
+        <v>179</v>
+      </c>
+      <c r="B182" s="15" t="s">
+        <v>686</v>
+      </c>
+      <c r="C182" s="15" t="s">
+        <v>630</v>
+      </c>
+      <c r="D182" s="15" t="s">
+        <v>687</v>
+      </c>
+      <c r="E182" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F182" s="15" t="s">
+        <v>688</v>
+      </c>
+      <c r="G182" s="16" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A183" s="6">
+        <v>180</v>
+      </c>
+      <c r="B183" s="6"/>
+      <c r="C183" s="6"/>
+      <c r="D183" s="6"/>
+      <c r="E183" s="6"/>
+      <c r="F183" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G183" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A184" s="6">
+        <v>181</v>
+      </c>
+      <c r="B184" s="6"/>
+      <c r="C184" s="6"/>
+      <c r="D184" s="6"/>
+      <c r="E184" s="6"/>
+      <c r="F184" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G184" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A185" s="6">
+        <v>182</v>
+      </c>
+      <c r="B185" s="15"/>
+      <c r="C185" s="15"/>
+      <c r="D185" s="15"/>
+      <c r="E185" s="15"/>
+      <c r="F185" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="G185" s="15" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A186" s="6">
+        <v>183</v>
+      </c>
+      <c r="B186" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="E186" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F186" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G186" s="6" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A187" s="6">
+        <v>184</v>
+      </c>
+      <c r="B187" s="6"/>
+      <c r="C187" s="6"/>
+      <c r="D187" s="6"/>
+      <c r="E187" s="6"/>
+      <c r="F187" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="G187" s="6" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A188" s="6">
+        <v>185</v>
+      </c>
+      <c r="B188" s="6"/>
+      <c r="C188" s="6"/>
+      <c r="D188" s="6"/>
+      <c r="E188" s="6"/>
+      <c r="F188" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G188" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A189" s="6">
+        <v>186</v>
+      </c>
+      <c r="B189" s="15" t="s">
+        <v>699</v>
+      </c>
+      <c r="C189" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="D189" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="E189" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F189" s="15" t="s">
+        <v>702</v>
+      </c>
+      <c r="G189" s="15" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A190" s="6">
+        <v>187</v>
+      </c>
+      <c r="B190" s="15"/>
+      <c r="C190" s="15"/>
+      <c r="D190" s="15"/>
+      <c r="E190" s="15"/>
+      <c r="F190" s="15" t="s">
+        <v>704</v>
+      </c>
+      <c r="G190" s="15" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A191" s="6">
+        <v>188</v>
+      </c>
+      <c r="B191" s="6"/>
+      <c r="C191" s="6"/>
+      <c r="D191" s="6"/>
+      <c r="E191" s="6"/>
+      <c r="F191" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G191" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A192" s="6">
+        <v>189</v>
+      </c>
+      <c r="B192" s="15"/>
+      <c r="C192" s="15"/>
+      <c r="D192" s="15"/>
+      <c r="E192" s="15"/>
+      <c r="F192" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="G192" s="15" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A193" s="6">
+        <v>190</v>
+      </c>
+      <c r="B193" s="6"/>
+      <c r="C193" s="6"/>
+      <c r="D193" s="6"/>
+      <c r="E193" s="6"/>
+      <c r="F193" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G193" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A194" s="6">
+        <v>191</v>
+      </c>
+      <c r="B194" s="6"/>
+      <c r="C194" s="6"/>
+      <c r="D194" s="6"/>
+      <c r="E194" s="6"/>
+      <c r="F194" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G194" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A195" s="6">
+        <v>192</v>
+      </c>
+      <c r="B195" s="6"/>
+      <c r="C195" s="6"/>
+      <c r="D195" s="6"/>
+      <c r="E195" s="6"/>
+      <c r="F195" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G195" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A196" s="6">
+        <v>193</v>
+      </c>
+      <c r="B196" s="15"/>
+      <c r="C196" s="15"/>
+      <c r="D196" s="15"/>
+      <c r="E196" s="15"/>
+      <c r="F196" s="15" t="s">
+        <v>706</v>
+      </c>
+      <c r="G196" s="15" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A197" s="6">
+        <v>194</v>
+      </c>
+      <c r="B197" s="6"/>
+      <c r="C197" s="6"/>
+      <c r="D197" s="6"/>
+      <c r="E197" s="6"/>
+      <c r="F197" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G197" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A198" s="6">
+        <v>195</v>
+      </c>
+      <c r="B198" s="15"/>
+      <c r="C198" s="15"/>
+      <c r="D198" s="15"/>
+      <c r="E198" s="15"/>
+      <c r="F198" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G198" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A199" s="6">
+        <v>196</v>
+      </c>
+      <c r="B199" s="15"/>
+      <c r="C199" s="15"/>
+      <c r="D199" s="15"/>
+      <c r="E199" s="15"/>
+      <c r="F199" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="G199" s="15" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A200" s="6">
+        <v>197</v>
+      </c>
+      <c r="B200" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C200" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="E200" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F200" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="G200" s="6" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A201" s="6">
+        <v>198</v>
+      </c>
+      <c r="B201" s="15" t="s">
+        <v>699</v>
+      </c>
+      <c r="C201" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="D201" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="E201" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F201" s="15" t="s">
+        <v>702</v>
+      </c>
+      <c r="G201" s="15" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A202" s="6">
+        <v>199</v>
+      </c>
+      <c r="B202" s="15"/>
+      <c r="C202" s="15"/>
+      <c r="D202" s="15"/>
+      <c r="E202" s="15"/>
+      <c r="F202" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G202" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A203" s="6">
+        <v>200</v>
+      </c>
+      <c r="B203" s="15" t="s">
+        <v>699</v>
+      </c>
+      <c r="C203" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="D203" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="E203" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F203" s="15" t="s">
+        <v>702</v>
+      </c>
+      <c r="G203" s="15" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A204" s="6">
+        <v>201</v>
+      </c>
+      <c r="B204" s="15"/>
+      <c r="C204" s="15"/>
+      <c r="D204" s="15"/>
+      <c r="E204" s="15"/>
+      <c r="F204" s="15" t="s">
+        <v>675</v>
+      </c>
+      <c r="G204" s="15" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A205" s="6">
+        <v>202</v>
+      </c>
+      <c r="B205" s="15"/>
+      <c r="C205" s="15"/>
+      <c r="D205" s="15"/>
+      <c r="E205" s="15"/>
+      <c r="F205" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G205" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A206" s="6">
+        <v>203</v>
+      </c>
+      <c r="B206" s="15" t="s">
+        <v>713</v>
+      </c>
+      <c r="C206" s="15" t="s">
+        <v>714</v>
+      </c>
+      <c r="D206" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="E206" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F206" s="15" t="s">
+        <v>715</v>
+      </c>
+      <c r="G206" s="15" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A207" s="6">
+        <v>204</v>
+      </c>
+      <c r="B207" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="D207" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="E207" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F207" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="G207" s="6" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A208" s="6">
+        <v>205</v>
+      </c>
+      <c r="B208" s="6"/>
+      <c r="C208" s="6"/>
+      <c r="D208" s="6"/>
+      <c r="E208" s="6"/>
+      <c r="F208" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="G208" s="6" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A209" s="6">
+        <v>206</v>
+      </c>
+      <c r="B209" s="6"/>
+      <c r="C209" s="6"/>
+      <c r="D209" s="6"/>
+      <c r="E209" s="6"/>
+      <c r="F209" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G209" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A210" s="6">
+        <v>207</v>
+      </c>
+      <c r="B210" s="15"/>
+      <c r="C210" s="15"/>
+      <c r="D210" s="15"/>
+      <c r="E210" s="15"/>
+      <c r="F210" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="G210" s="15" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A211" s="6">
+        <v>208</v>
+      </c>
+      <c r="B211" s="6"/>
+      <c r="C211" s="6"/>
+      <c r="D211" s="6"/>
+      <c r="E211" s="6"/>
+      <c r="F211" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="G211" s="6" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A212" s="6">
+        <v>209</v>
+      </c>
+      <c r="B212" s="6"/>
+      <c r="C212" s="6"/>
+      <c r="D212" s="6"/>
+      <c r="E212" s="6"/>
+      <c r="F212" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G212" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A213" s="6">
+        <v>210</v>
+      </c>
+      <c r="B213" s="6"/>
+      <c r="C213" s="6"/>
+      <c r="D213" s="6"/>
+      <c r="E213" s="6"/>
+      <c r="F213" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G213" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A214" s="6">
+        <v>211</v>
+      </c>
+      <c r="B214" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="C214" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="D214" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="E214" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F214" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G214" s="6" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A215" s="6">
+        <v>212</v>
+      </c>
+      <c r="B215" s="15"/>
+      <c r="C215" s="15"/>
+      <c r="D215" s="15"/>
+      <c r="E215" s="15"/>
+      <c r="F215" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G215" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A216" s="6">
+        <v>213</v>
+      </c>
+      <c r="B216" s="6"/>
+      <c r="C216" s="6"/>
+      <c r="D216" s="6"/>
+      <c r="E216" s="6"/>
+      <c r="F216" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G216" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A217" s="6">
+        <v>214</v>
+      </c>
+      <c r="B217" s="6"/>
+      <c r="C217" s="6"/>
+      <c r="D217" s="6"/>
+      <c r="E217" s="6"/>
+      <c r="F217" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="G217" s="6" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A218" s="6">
+        <v>215</v>
+      </c>
+      <c r="B218" s="6"/>
+      <c r="C218" s="6"/>
+      <c r="D218" s="6"/>
+      <c r="E218" s="6"/>
+      <c r="F218" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G218" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A219" s="6">
+        <v>216</v>
+      </c>
+      <c r="B219" s="6"/>
+      <c r="C219" s="6"/>
+      <c r="D219" s="6"/>
+      <c r="E219" s="6"/>
+      <c r="F219" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="G219" s="6" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A220" s="6">
+        <v>217</v>
+      </c>
+      <c r="B220" s="6"/>
+      <c r="C220" s="6"/>
+      <c r="D220" s="6"/>
+      <c r="E220" s="6"/>
+      <c r="F220" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G220" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A221" s="6">
+        <v>218</v>
+      </c>
+      <c r="B221" s="6"/>
+      <c r="C221" s="6"/>
+      <c r="D221" s="6"/>
+      <c r="E221" s="6"/>
+      <c r="F221" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G221" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A222" s="6">
+        <v>219</v>
+      </c>
+      <c r="B222" s="15"/>
+      <c r="C222" s="15"/>
+      <c r="D222" s="15"/>
+      <c r="E222" s="15"/>
+      <c r="F222" s="15" t="s">
+        <v>808</v>
+      </c>
+      <c r="G222" s="15" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A223" s="6">
+        <v>220</v>
+      </c>
+      <c r="B223" s="6"/>
+      <c r="C223" s="6"/>
+      <c r="D223" s="6"/>
+      <c r="E223" s="6"/>
+      <c r="F223" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G223" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A224" s="6">
+        <v>221</v>
+      </c>
+      <c r="B224" s="15" t="s">
+        <v>809</v>
+      </c>
+      <c r="C224" s="15" t="s">
+        <v>810</v>
+      </c>
+      <c r="D224" s="15" t="s">
+        <v>580</v>
+      </c>
+      <c r="E224" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F224" s="15" t="s">
+        <v>811</v>
+      </c>
+      <c r="G224" s="15" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A225" s="6">
+        <v>222</v>
+      </c>
+      <c r="B225" s="6"/>
+      <c r="C225" s="6"/>
+      <c r="D225" s="6"/>
+      <c r="E225" s="6"/>
+      <c r="F225" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G225" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A226" s="6">
+        <v>223</v>
+      </c>
+      <c r="B226" s="6"/>
+      <c r="C226" s="6"/>
+      <c r="D226" s="6"/>
+      <c r="E226" s="6"/>
+      <c r="F226" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G226" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A227" s="6">
+        <v>224</v>
+      </c>
+      <c r="B227" s="15" t="s">
+        <v>813</v>
+      </c>
+      <c r="C227" s="15" t="s">
+        <v>814</v>
+      </c>
+      <c r="D227" s="15" t="s">
+        <v>815</v>
+      </c>
+      <c r="E227" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F227" s="15" t="s">
+        <v>816</v>
+      </c>
+      <c r="G227" s="15" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A228" s="6">
+        <v>225</v>
+      </c>
+      <c r="B228" s="15"/>
+      <c r="C228" s="15"/>
+      <c r="D228" s="15"/>
+      <c r="E228" s="15"/>
+      <c r="F228" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G228" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A229" s="6">
+        <v>226</v>
+      </c>
+      <c r="B229" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="C229" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="D229" s="6" t="s">
+        <v>819</v>
+      </c>
+      <c r="E229" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F229" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="G229" s="6" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A230" s="6">
+        <v>227</v>
+      </c>
+      <c r="B230" s="15"/>
+      <c r="C230" s="15"/>
+      <c r="D230" s="15"/>
+      <c r="E230" s="15"/>
+      <c r="F230" s="15" t="s">
+        <v>822</v>
+      </c>
+      <c r="G230" s="15" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A231" s="6">
+        <v>228</v>
+      </c>
+      <c r="B231" s="15" t="s">
+        <v>699</v>
+      </c>
+      <c r="C231" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="D231" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="E231" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="F231" s="15" t="s">
+        <v>702</v>
+      </c>
+      <c r="G231" s="15" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A232" s="6">
+        <v>229</v>
+      </c>
+      <c r="B232" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C232" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="D232" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="E232" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F232" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="G232" s="6" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A233" s="6">
+        <v>230</v>
+      </c>
+      <c r="B233" s="6" t="s">
+        <v>824</v>
+      </c>
+      <c r="C233" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="D233" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="E233" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F233" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="G233" s="6" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A234" s="6">
+        <v>231</v>
+      </c>
+      <c r="B234" s="15"/>
+      <c r="C234" s="15"/>
+      <c r="D234" s="15"/>
+      <c r="E234" s="15"/>
+      <c r="F234" s="15" t="s">
+        <v>828</v>
+      </c>
+      <c r="G234" s="15" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A235" s="6">
+        <v>232</v>
+      </c>
+      <c r="B235" s="6"/>
+      <c r="C235" s="6"/>
+      <c r="D235" s="6"/>
+      <c r="E235" s="6"/>
+      <c r="F235" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G235" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A236" s="6">
+        <v>233</v>
+      </c>
+      <c r="B236" s="6"/>
+      <c r="C236" s="6"/>
+      <c r="D236" s="6"/>
+      <c r="E236" s="6"/>
+      <c r="F236" s="6" t="s">
+        <v>806</v>
+      </c>
+      <c r="G236" s="6" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A237" s="6">
+        <v>234</v>
+      </c>
+      <c r="B237" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="C237" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="D237" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="E237" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F237" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G237" s="6" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A238" s="6">
+        <v>235</v>
+      </c>
+      <c r="B238" s="6" t="s">
+        <v>830</v>
+      </c>
+      <c r="C238" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="D238" s="6" t="s">
+        <v>832</v>
+      </c>
+      <c r="E238" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F238" s="6" t="s">
+        <v>833</v>
+      </c>
+      <c r="G238" s="6" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A239" s="6">
+        <v>236</v>
+      </c>
+      <c r="B239" s="6"/>
+      <c r="C239" s="6"/>
+      <c r="D239" s="6"/>
+      <c r="E239" s="6"/>
+      <c r="F239" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="G239" s="6" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A240" s="6">
+        <v>237</v>
+      </c>
+      <c r="B240" s="6"/>
+      <c r="C240" s="6"/>
+      <c r="D240" s="6"/>
+      <c r="E240" s="6"/>
+      <c r="F240" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="G240" s="6" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A241" s="6">
+        <v>238</v>
+      </c>
+      <c r="B241" s="6"/>
+      <c r="C241" s="6"/>
+      <c r="D241" s="6"/>
+      <c r="E241" s="6"/>
+      <c r="F241" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G241" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A242" s="6">
+        <v>239</v>
+      </c>
+      <c r="B242" s="6"/>
+      <c r="C242" s="6"/>
+      <c r="D242" s="6"/>
+      <c r="E242" s="6"/>
+      <c r="F242" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="G242" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A243" s="6">
+        <v>240</v>
+      </c>
+      <c r="B243" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="C243" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="D243" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="E243" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F243" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="G243" s="6" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A244" s="6">
+        <v>241</v>
+      </c>
+      <c r="B244" s="6"/>
+      <c r="C244" s="6"/>
+      <c r="D244" s="6"/>
+      <c r="E244" s="6"/>
+      <c r="F244" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G244" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A245" s="6">
+        <v>242</v>
+      </c>
+      <c r="B245" s="6"/>
+      <c r="C245" s="6"/>
+      <c r="D245" s="6"/>
+      <c r="E245" s="6"/>
+      <c r="F245" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="G245" s="6" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A246" s="6">
+        <v>243</v>
+      </c>
+      <c r="B246" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="C246" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="D246" s="6" t="s">
+        <v>819</v>
+      </c>
+      <c r="E246" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F246" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="G246" s="6" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A247" s="6">
+        <v>244</v>
+      </c>
+      <c r="B247" s="15"/>
+      <c r="C247" s="15"/>
+      <c r="D247" s="15"/>
+      <c r="E247" s="15"/>
+      <c r="F247" s="15" t="s">
+        <v>822</v>
+      </c>
+      <c r="G247" s="15" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A248" s="6">
+        <v>245</v>
+      </c>
+      <c r="B248" s="15"/>
+      <c r="C248" s="15"/>
+      <c r="D248" s="15"/>
+      <c r="E248" s="15"/>
+      <c r="F248" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="G248" s="15" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A249" s="6">
+        <v>246</v>
+      </c>
+      <c r="B249" s="15"/>
+      <c r="C249" s="15"/>
+      <c r="D249" s="15"/>
+      <c r="E249" s="15"/>
+      <c r="F249" s="15" t="s">
+        <v>835</v>
+      </c>
+      <c r="G249" s="15" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A250" s="6">
+        <v>247</v>
+      </c>
+      <c r="B250" s="15"/>
+      <c r="C250" s="15"/>
+      <c r="D250" s="15"/>
+      <c r="E250" s="15"/>
+      <c r="F250" s="15" t="s">
+        <v>835</v>
+      </c>
+      <c r="G250" s="15" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A251" s="6">
+        <v>248</v>
+      </c>
+      <c r="B251" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C251" s="6" t="s">
+        <v>709</v>
+      </c>
+      <c r="D251" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="E251" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="F251" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="G251" s="6" t="s">
+        <v>712</v>
+      </c>
+    </row>
   </sheetData>
-  <dataValidations count="1">
-[...1 lines deleted...]
-      <formula1>Hidden_1_Tabla_5780274</formula1>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E168 E91:E96 E72 E77 E86 E63:E64 E69 E75 E79:E80 E82 E88:E89 E98 E120 E140 E153 E156 E158 E187 E196 E173:E174 E179 E185 E189:E190 E192 E198:E199 E201:E206 E182 E210 E215 E219 E222 E224 E227:E228 E230:E231 E234 E239 E247:E250" xr:uid="{A486BC62-4DFD-4F8D-8B9D-95C17DB365B7}">
+      <formula1>Hidden_525</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E171 E47:E49 E97 E40:E43 E126 E90 E55 E131 E25 E135:E136 E145 E142 E9:E11 E17 E33:E34 E19:E21 E207 E200 E232:E233 E251" xr:uid="{289CD772-30C7-4E33-9929-707EDB33983A}">
+      <formula1>Hidden_415</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="B1" t="s">
         <v>7</v>
       </c>
       <c r="C1" t="s">
         <v>7</v>
       </c>
       <c r="D1" t="s">
         <v>7</v>
       </c>
@@ -45978,83 +45481,83 @@
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>129</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>130</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>333</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E4:E201">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E4:E201" xr:uid="{00000000-0002-0000-1000-000000000000}">
       <formula1>Hidden_1_Tabla_5780284</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="46" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="50.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="52.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="82" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="132.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="B1" t="s">
         <v>7</v>
       </c>
       <c r="C1" t="s">
         <v>7</v>
       </c>
       <c r="D1" t="s">
         <v>7</v>
       </c>
@@ -46091,116 +45594,116 @@
     <row r="3" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>129</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>343</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>344</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E4:E201">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="E4:E201" xr:uid="{00000000-0002-0000-1200-000000000000}">
       <formula1>Hidden_1_Tabla_5780294</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>194</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="58" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="62.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="64.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>10</v>
       </c>
       <c r="D1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:4" hidden="1" x14ac:dyDescent="0.25">
       <c r="B2" t="s">
@@ -46211,86 +45714,2072 @@
       </c>
       <c r="D2" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>350</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
+  <dimension ref="A1:B251"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" workbookViewId="0"/>
+    <sheetView topLeftCell="A234" workbookViewId="0">
+      <selection activeCell="A251" sqref="A4:A251"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="B1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="B2" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>352</v>
       </c>
     </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="6">
+        <v>1</v>
+      </c>
+      <c r="B4" s="6">
+        <v>27100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="6">
+        <v>2</v>
+      </c>
+      <c r="B5" s="6">
+        <v>27100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="6">
+        <v>3</v>
+      </c>
+      <c r="B6" s="6">
+        <v>35500</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="6">
+        <v>24800</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="6">
+        <v>6</v>
+      </c>
+      <c r="B9" s="6">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="6">
+        <v>7</v>
+      </c>
+      <c r="B10" s="6">
+        <v>24600</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="6">
+        <v>8</v>
+      </c>
+      <c r="B11" s="6">
+        <v>24600</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="6">
+        <v>9</v>
+      </c>
+      <c r="B12" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="6">
+        <v>10</v>
+      </c>
+      <c r="B13" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="6">
+        <v>11</v>
+      </c>
+      <c r="B14" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="6">
+        <v>12</v>
+      </c>
+      <c r="B15" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
+        <v>13</v>
+      </c>
+      <c r="B16" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="6">
+        <v>14</v>
+      </c>
+      <c r="B17" s="6">
+        <v>24600</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="6">
+        <v>15</v>
+      </c>
+      <c r="B18" s="6">
+        <v>38200</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="6">
+        <v>16</v>
+      </c>
+      <c r="B19" s="6">
+        <v>35100</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="6">
+        <v>17</v>
+      </c>
+      <c r="B20" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="6">
+        <v>18</v>
+      </c>
+      <c r="B21" s="6">
+        <v>24800</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="6">
+        <v>19</v>
+      </c>
+      <c r="B22" s="6">
+        <v>26100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
+        <v>20</v>
+      </c>
+      <c r="B23" s="6">
+        <v>38200</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="6">
+        <v>21</v>
+      </c>
+      <c r="B24" s="6">
+        <v>38200</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="6">
+        <v>22</v>
+      </c>
+      <c r="B25" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="6">
+        <v>23</v>
+      </c>
+      <c r="B26" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="6">
+        <v>24</v>
+      </c>
+      <c r="B27" s="6">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="6">
+        <v>25</v>
+      </c>
+      <c r="B28" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" s="6">
+        <v>26</v>
+      </c>
+      <c r="B29" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A30" s="6">
+        <v>27</v>
+      </c>
+      <c r="B30" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A31" s="6">
+        <v>28</v>
+      </c>
+      <c r="B31" s="6">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A32" s="6">
+        <v>29</v>
+      </c>
+      <c r="B32" s="6">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A33" s="6">
+        <v>30</v>
+      </c>
+      <c r="B33" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A34" s="6">
+        <v>31</v>
+      </c>
+      <c r="B34" s="6">
+        <v>35500</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A35" s="6">
+        <v>32</v>
+      </c>
+      <c r="B35" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A36" s="6">
+        <v>33</v>
+      </c>
+      <c r="B36" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A37" s="6">
+        <v>34</v>
+      </c>
+      <c r="B37" s="6">
+        <v>26100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A38" s="6">
+        <v>35</v>
+      </c>
+      <c r="B38" s="6">
+        <v>38200</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A39" s="6">
+        <v>36</v>
+      </c>
+      <c r="B39" s="6">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>37</v>
+      </c>
+      <c r="B40" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>38</v>
+      </c>
+      <c r="B41" s="6">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A42" s="6">
+        <v>39</v>
+      </c>
+      <c r="B42" s="6">
+        <v>35100</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A43" s="6">
+        <v>40</v>
+      </c>
+      <c r="B43" s="6">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A44" s="6">
+        <v>41</v>
+      </c>
+      <c r="B44" s="6">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A45" s="6">
+        <v>42</v>
+      </c>
+      <c r="B45" s="6">
+        <v>26100</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A46" s="6">
+        <v>43</v>
+      </c>
+      <c r="B46" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A47" s="6">
+        <v>44</v>
+      </c>
+      <c r="B47" s="6">
+        <v>24800</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A48" s="6">
+        <v>45</v>
+      </c>
+      <c r="B48" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A49" s="6">
+        <v>46</v>
+      </c>
+      <c r="B49" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A50" s="6">
+        <v>47</v>
+      </c>
+      <c r="B50" s="6">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A51" s="6">
+        <v>48</v>
+      </c>
+      <c r="B51" s="6">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A52" s="6">
+        <v>49</v>
+      </c>
+      <c r="B52" s="6">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A53" s="6">
+        <v>50</v>
+      </c>
+      <c r="B53" s="6">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A54" s="6">
+        <v>51</v>
+      </c>
+      <c r="B54" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A55" s="6">
+        <v>52</v>
+      </c>
+      <c r="B55" s="6">
+        <v>24800</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A56" s="6">
+        <v>53</v>
+      </c>
+      <c r="B56" s="6">
+        <v>24800</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A57" s="6">
+        <v>54</v>
+      </c>
+      <c r="B57" s="6">
+        <v>35300</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A58" s="6">
+        <v>55</v>
+      </c>
+      <c r="B58" s="6">
+        <v>37100</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A59" s="6">
+        <v>56</v>
+      </c>
+      <c r="B59" s="6">
+        <v>37100</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A60" s="6">
+        <v>57</v>
+      </c>
+      <c r="B60" s="6">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A61" s="6">
+        <v>58</v>
+      </c>
+      <c r="B61" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A62" s="6">
+        <v>59</v>
+      </c>
+      <c r="B62" s="6">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A63" s="6">
+        <v>60</v>
+      </c>
+      <c r="B63" s="8">
+        <v>35300</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A64" s="6">
+        <v>61</v>
+      </c>
+      <c r="B64" s="8">
+        <v>51900</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A65" s="6">
+        <v>62</v>
+      </c>
+      <c r="B65" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A66" s="6">
+        <v>63</v>
+      </c>
+      <c r="B66" s="10">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A67" s="6">
+        <v>64</v>
+      </c>
+      <c r="B67" s="10">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A68" s="6">
+        <v>65</v>
+      </c>
+      <c r="B68" s="10">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A69" s="6">
+        <v>66</v>
+      </c>
+      <c r="B69" s="10">
+        <v>21700</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A70" s="6">
+        <v>67</v>
+      </c>
+      <c r="B70" s="10">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A71" s="6">
+        <v>68</v>
+      </c>
+      <c r="B71" s="10">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A72" s="6">
+        <v>69</v>
+      </c>
+      <c r="B72" s="10">
+        <v>51900</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A73" s="6">
+        <v>70</v>
+      </c>
+      <c r="B73" s="10">
+        <v>31400</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A74" s="6">
+        <v>71</v>
+      </c>
+      <c r="B74" s="10">
+        <v>31600</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A75" s="6">
+        <v>72</v>
+      </c>
+      <c r="B75" s="10">
+        <v>51100</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A76" s="6">
+        <v>73</v>
+      </c>
+      <c r="B76" s="10">
+        <v>33400</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A77" s="6">
+        <v>74</v>
+      </c>
+      <c r="B77" s="10">
+        <v>39200</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A78" s="6">
+        <v>75</v>
+      </c>
+      <c r="B78" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A79" s="6">
+        <v>76</v>
+      </c>
+      <c r="B79" s="8">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A80" s="6">
+        <v>77</v>
+      </c>
+      <c r="B80" s="8">
+        <v>35100</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A81" s="6">
+        <v>78</v>
+      </c>
+      <c r="B81" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A82" s="6">
+        <v>79</v>
+      </c>
+      <c r="B82" s="8">
+        <v>29400</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A83" s="6">
+        <v>80</v>
+      </c>
+      <c r="B83" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A84" s="6">
+        <v>81</v>
+      </c>
+      <c r="B84" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A85" s="6">
+        <v>82</v>
+      </c>
+      <c r="B85" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A86" s="6">
+        <v>83</v>
+      </c>
+      <c r="B86" s="8">
+        <v>24800</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A87" s="6">
+        <v>84</v>
+      </c>
+      <c r="B87" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A88" s="6">
+        <v>85</v>
+      </c>
+      <c r="B88" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A89" s="6">
+        <v>86</v>
+      </c>
+      <c r="B89" s="8">
+        <v>29400</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A90" s="6">
+        <v>87</v>
+      </c>
+      <c r="B90" s="8">
+        <v>33800</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A91" s="6">
+        <v>88</v>
+      </c>
+      <c r="B91" s="8">
+        <v>21900</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A92" s="6">
+        <v>89</v>
+      </c>
+      <c r="B92" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A93" s="6">
+        <v>90</v>
+      </c>
+      <c r="B93" s="8">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A94" s="6">
+        <v>91</v>
+      </c>
+      <c r="B94" s="8">
+        <v>35300</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A95" s="6">
+        <v>92</v>
+      </c>
+      <c r="B95" s="8">
+        <v>21200</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A96" s="6">
+        <v>93</v>
+      </c>
+      <c r="B96" s="8">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A97" s="6">
+        <v>94</v>
+      </c>
+      <c r="B97" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A98" s="6">
+        <v>95</v>
+      </c>
+      <c r="B98" s="8">
+        <v>33800</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A99" s="6">
+        <v>96</v>
+      </c>
+      <c r="B99" s="8">
+        <v>24600</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A100" s="6">
+        <v>97</v>
+      </c>
+      <c r="B100" s="8">
+        <v>26100</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A101" s="6">
+        <v>98</v>
+      </c>
+      <c r="B101" s="8">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A102" s="6">
+        <v>99</v>
+      </c>
+      <c r="B102" s="8">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A103" s="6">
+        <v>100</v>
+      </c>
+      <c r="B103" s="8">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A104" s="6">
+        <v>101</v>
+      </c>
+      <c r="B104" s="8">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A105" s="6">
+        <v>102</v>
+      </c>
+      <c r="B105" s="8">
+        <v>27100</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A106" s="6">
+        <v>103</v>
+      </c>
+      <c r="B106" s="8">
+        <v>27100</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A107" s="6">
+        <v>104</v>
+      </c>
+      <c r="B107" s="8">
+        <v>37100</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A108" s="6">
+        <v>105</v>
+      </c>
+      <c r="B108" s="8">
+        <v>37100</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A109" s="6">
+        <v>106</v>
+      </c>
+      <c r="B109" s="8">
+        <v>33400</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A110" s="6">
+        <v>107</v>
+      </c>
+      <c r="B110" s="8">
+        <v>38200</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A111" s="6">
+        <v>108</v>
+      </c>
+      <c r="B111" s="8">
+        <v>35100</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A112" s="6">
+        <v>109</v>
+      </c>
+      <c r="B112" s="8">
+        <v>24800</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A113" s="6">
+        <v>110</v>
+      </c>
+      <c r="B113" s="8">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A114" s="6">
+        <v>111</v>
+      </c>
+      <c r="B114" s="8">
+        <v>33400</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A115" s="6">
+        <v>112</v>
+      </c>
+      <c r="B115" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A116" s="6">
+        <v>113</v>
+      </c>
+      <c r="B116" s="8">
+        <v>35100</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A117" s="6">
+        <v>114</v>
+      </c>
+      <c r="B117" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A118" s="6">
+        <v>115</v>
+      </c>
+      <c r="B118" s="8">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="119" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A119" s="6">
+        <v>116</v>
+      </c>
+      <c r="B119" s="8">
+        <v>26100</v>
+      </c>
+    </row>
+    <row r="120" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A120" s="6">
+        <v>117</v>
+      </c>
+      <c r="B120" s="8">
+        <v>35900</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A121" s="6">
+        <v>118</v>
+      </c>
+      <c r="B121" s="8">
+        <v>35100</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A122" s="6">
+        <v>119</v>
+      </c>
+      <c r="B122" s="8">
+        <v>27100</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A123" s="6">
+        <v>120</v>
+      </c>
+      <c r="B123" s="8">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A124" s="6">
+        <v>121</v>
+      </c>
+      <c r="B124" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A125" s="6">
+        <v>122</v>
+      </c>
+      <c r="B125" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A126" s="6">
+        <v>123</v>
+      </c>
+      <c r="B126" s="8">
+        <v>51100</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A127" s="6">
+        <v>124</v>
+      </c>
+      <c r="B127" s="8">
+        <v>24600</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A128" s="6">
+        <v>125</v>
+      </c>
+      <c r="B128" s="8">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A129" s="6">
+        <v>126</v>
+      </c>
+      <c r="B129" s="8">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A130" s="6">
+        <v>127</v>
+      </c>
+      <c r="B130" s="8">
+        <v>38200</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A131" s="6">
+        <v>128</v>
+      </c>
+      <c r="B131" s="8">
+        <v>38200</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A132" s="6">
+        <v>129</v>
+      </c>
+      <c r="B132" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A133" s="6">
+        <v>130</v>
+      </c>
+      <c r="B133" s="8">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A134" s="6">
+        <v>131</v>
+      </c>
+      <c r="B134" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A135" s="6">
+        <v>132</v>
+      </c>
+      <c r="B135" s="8">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="136" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A136" s="6">
+        <v>133</v>
+      </c>
+      <c r="B136" s="8">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A137" s="6">
+        <v>134</v>
+      </c>
+      <c r="B137" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A138" s="6">
+        <v>135</v>
+      </c>
+      <c r="B138" s="8">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A139" s="6">
+        <v>136</v>
+      </c>
+      <c r="B139" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A140" s="6">
+        <v>137</v>
+      </c>
+      <c r="B140" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="141" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A141" s="6">
+        <v>138</v>
+      </c>
+      <c r="B141" s="8">
+        <v>33800</v>
+      </c>
+    </row>
+    <row r="142" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A142" s="6">
+        <v>139</v>
+      </c>
+      <c r="B142" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="143" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A143" s="6">
+        <v>140</v>
+      </c>
+      <c r="B143" s="8">
+        <v>22300</v>
+      </c>
+    </row>
+    <row r="144" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A144" s="6">
+        <v>141</v>
+      </c>
+      <c r="B144" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="145" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A145" s="6">
+        <v>142</v>
+      </c>
+      <c r="B145" s="6">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="146" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A146" s="6">
+        <v>143</v>
+      </c>
+      <c r="B146" s="6">
+        <v>24800</v>
+      </c>
+    </row>
+    <row r="147" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A147" s="6">
+        <v>144</v>
+      </c>
+      <c r="B147" s="6">
+        <v>27100</v>
+      </c>
+    </row>
+    <row r="148" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A148" s="6">
+        <v>145</v>
+      </c>
+      <c r="B148" s="6">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="149" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A149" s="6">
+        <v>146</v>
+      </c>
+      <c r="B149" s="6">
+        <v>33400</v>
+      </c>
+    </row>
+    <row r="150" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A150" s="6">
+        <v>147</v>
+      </c>
+      <c r="B150" s="6">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="151" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A151" s="6">
+        <v>148</v>
+      </c>
+      <c r="B151" s="6">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="152" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A152" s="6">
+        <v>149</v>
+      </c>
+      <c r="B152" s="6">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="153" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A153" s="6">
+        <v>150</v>
+      </c>
+      <c r="B153" s="6">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="154" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A154" s="6">
+        <v>151</v>
+      </c>
+      <c r="B154" s="6">
+        <v>24600</v>
+      </c>
+    </row>
+    <row r="155" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A155" s="6">
+        <v>152</v>
+      </c>
+      <c r="B155" s="6">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="156" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A156" s="6">
+        <v>153</v>
+      </c>
+      <c r="B156" s="6">
+        <v>26100</v>
+      </c>
+    </row>
+    <row r="157" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A157" s="6">
+        <v>154</v>
+      </c>
+      <c r="B157" s="6">
+        <v>35100</v>
+      </c>
+    </row>
+    <row r="158" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A158" s="6">
+        <v>155</v>
+      </c>
+      <c r="B158" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="159" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A159" s="6">
+        <v>156</v>
+      </c>
+      <c r="B159" s="6">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="160" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A160" s="6">
+        <v>157</v>
+      </c>
+      <c r="B160" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="161" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A161" s="6">
+        <v>158</v>
+      </c>
+      <c r="B161" s="6">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="162" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A162" s="6">
+        <v>159</v>
+      </c>
+      <c r="B162" s="6">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="163" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A163" s="6">
+        <v>160</v>
+      </c>
+      <c r="B163" s="6">
+        <v>38200</v>
+      </c>
+    </row>
+    <row r="164" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A164" s="6">
+        <v>161</v>
+      </c>
+      <c r="B164" s="6">
+        <v>27100</v>
+      </c>
+    </row>
+    <row r="165" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A165" s="6">
+        <v>162</v>
+      </c>
+      <c r="B165" s="6">
+        <v>38200</v>
+      </c>
+    </row>
+    <row r="166" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A166" s="6">
+        <v>163</v>
+      </c>
+      <c r="B166" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="167" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A167" s="6">
+        <v>164</v>
+      </c>
+      <c r="B167" s="6">
+        <v>38200</v>
+      </c>
+    </row>
+    <row r="168" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A168" s="6">
+        <v>165</v>
+      </c>
+      <c r="B168" s="6">
+        <v>33400</v>
+      </c>
+    </row>
+    <row r="169" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A169" s="6">
+        <v>166</v>
+      </c>
+      <c r="B169" s="6">
+        <v>33800</v>
+      </c>
+    </row>
+    <row r="170" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A170" s="6">
+        <v>167</v>
+      </c>
+      <c r="B170" s="6">
+        <v>38200</v>
+      </c>
+    </row>
+    <row r="171" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A171" s="6">
+        <v>168</v>
+      </c>
+      <c r="B171" s="6">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="172" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A172" s="6">
+        <v>169</v>
+      </c>
+      <c r="B172" s="19">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="173" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A173" s="6">
+        <v>170</v>
+      </c>
+      <c r="B173" s="8">
+        <v>31900</v>
+      </c>
+    </row>
+    <row r="174" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A174" s="6">
+        <v>171</v>
+      </c>
+      <c r="B174" s="8">
+        <v>35300</v>
+      </c>
+    </row>
+    <row r="175" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A175" s="6">
+        <v>172</v>
+      </c>
+      <c r="B175" s="8">
+        <v>51900</v>
+      </c>
+    </row>
+    <row r="176" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A176" s="6">
+        <v>173</v>
+      </c>
+      <c r="B176" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="177" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A177" s="6">
+        <v>174</v>
+      </c>
+      <c r="B177" s="10">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="178" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A178" s="6">
+        <v>175</v>
+      </c>
+      <c r="B178" s="10">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="179" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A179" s="6">
+        <v>176</v>
+      </c>
+      <c r="B179" s="10">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="180" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A180" s="6">
+        <v>177</v>
+      </c>
+      <c r="B180" s="10">
+        <v>21700</v>
+      </c>
+    </row>
+    <row r="181" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A181" s="6">
+        <v>178</v>
+      </c>
+      <c r="B181" s="10">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="182" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A182" s="6">
+        <v>179</v>
+      </c>
+      <c r="B182" s="10">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="183" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A183" s="6">
+        <v>180</v>
+      </c>
+      <c r="B183" s="10">
+        <v>51900</v>
+      </c>
+    </row>
+    <row r="184" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A184" s="6">
+        <v>181</v>
+      </c>
+      <c r="B184" s="10">
+        <v>31400</v>
+      </c>
+    </row>
+    <row r="185" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A185" s="6">
+        <v>182</v>
+      </c>
+      <c r="B185" s="10">
+        <v>31600</v>
+      </c>
+    </row>
+    <row r="186" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A186" s="6">
+        <v>183</v>
+      </c>
+      <c r="B186" s="10">
+        <v>51100</v>
+      </c>
+    </row>
+    <row r="187" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A187" s="6">
+        <v>184</v>
+      </c>
+      <c r="B187" s="10">
+        <v>33400</v>
+      </c>
+    </row>
+    <row r="188" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A188" s="6">
+        <v>185</v>
+      </c>
+      <c r="B188" s="10">
+        <v>39200</v>
+      </c>
+    </row>
+    <row r="189" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A189" s="6">
+        <v>186</v>
+      </c>
+      <c r="B189" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="190" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A190" s="6">
+        <v>187</v>
+      </c>
+      <c r="B190" s="8">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="191" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A191" s="6">
+        <v>188</v>
+      </c>
+      <c r="B191" s="8">
+        <v>35100</v>
+      </c>
+    </row>
+    <row r="192" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A192" s="6">
+        <v>189</v>
+      </c>
+      <c r="B192" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="193" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A193" s="6">
+        <v>190</v>
+      </c>
+      <c r="B193" s="8">
+        <v>29400</v>
+      </c>
+    </row>
+    <row r="194" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A194" s="6">
+        <v>191</v>
+      </c>
+      <c r="B194" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="195" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A195" s="6">
+        <v>192</v>
+      </c>
+      <c r="B195" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="196" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A196" s="6">
+        <v>193</v>
+      </c>
+      <c r="B196" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="197" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A197" s="6">
+        <v>194</v>
+      </c>
+      <c r="B197" s="8">
+        <v>24800</v>
+      </c>
+    </row>
+    <row r="198" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A198" s="6">
+        <v>195</v>
+      </c>
+      <c r="B198" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="199" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A199" s="6">
+        <v>196</v>
+      </c>
+      <c r="B199" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="200" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A200" s="6">
+        <v>197</v>
+      </c>
+      <c r="B200" s="8">
+        <v>29400</v>
+      </c>
+    </row>
+    <row r="201" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A201" s="6">
+        <v>198</v>
+      </c>
+      <c r="B201" s="8">
+        <v>33800</v>
+      </c>
+    </row>
+    <row r="202" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A202" s="6">
+        <v>199</v>
+      </c>
+      <c r="B202" s="8">
+        <v>21900</v>
+      </c>
+    </row>
+    <row r="203" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A203" s="6">
+        <v>200</v>
+      </c>
+      <c r="B203" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="204" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A204" s="6">
+        <v>201</v>
+      </c>
+      <c r="B204" s="8">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="205" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A205" s="6">
+        <v>202</v>
+      </c>
+      <c r="B205" s="8">
+        <v>35300</v>
+      </c>
+    </row>
+    <row r="206" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A206" s="6">
+        <v>203</v>
+      </c>
+      <c r="B206" s="8">
+        <v>21200</v>
+      </c>
+    </row>
+    <row r="207" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A207" s="6">
+        <v>204</v>
+      </c>
+      <c r="B207" s="8">
+        <v>21500</v>
+      </c>
+    </row>
+    <row r="208" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A208" s="6">
+        <v>205</v>
+      </c>
+      <c r="B208" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="209" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A209" s="6">
+        <v>206</v>
+      </c>
+      <c r="B209" s="8">
+        <v>33800</v>
+      </c>
+    </row>
+    <row r="210" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A210" s="6">
+        <v>207</v>
+      </c>
+      <c r="B210" s="8">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="211" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A211" s="6">
+        <v>208</v>
+      </c>
+      <c r="B211" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="212" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A212" s="6">
+        <v>209</v>
+      </c>
+      <c r="B212" s="8">
+        <v>51900</v>
+      </c>
+    </row>
+    <row r="213" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A213" s="6">
+        <v>210</v>
+      </c>
+      <c r="B213" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="214" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A214" s="6">
+        <v>211</v>
+      </c>
+      <c r="B214" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="215" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A215" s="6">
+        <v>212</v>
+      </c>
+      <c r="B215" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="216" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A216" s="6">
+        <v>213</v>
+      </c>
+      <c r="B216" s="8">
+        <v>33900</v>
+      </c>
+    </row>
+    <row r="217" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A217" s="6">
+        <v>214</v>
+      </c>
+      <c r="B217" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="218" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A218" s="6">
+        <v>215</v>
+      </c>
+      <c r="B218" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="219" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A219" s="6">
+        <v>216</v>
+      </c>
+      <c r="B219" s="8">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="220" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A220" s="6">
+        <v>217</v>
+      </c>
+      <c r="B220" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="221" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A221" s="6">
+        <v>218</v>
+      </c>
+      <c r="B221" s="8">
+        <v>39200</v>
+      </c>
+    </row>
+    <row r="222" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A222" s="6">
+        <v>219</v>
+      </c>
+      <c r="B222" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="223" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A223" s="6">
+        <v>220</v>
+      </c>
+      <c r="B223" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="224" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A224" s="6">
+        <v>221</v>
+      </c>
+      <c r="B224" s="8">
+        <v>26100</v>
+      </c>
+    </row>
+    <row r="225" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A225" s="6">
+        <v>222</v>
+      </c>
+      <c r="B225" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="226" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A226" s="6">
+        <v>223</v>
+      </c>
+      <c r="B226" s="8">
+        <v>38100</v>
+      </c>
+    </row>
+    <row r="227" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A227" s="6">
+        <v>224</v>
+      </c>
+      <c r="B227" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="228" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A228" s="6">
+        <v>225</v>
+      </c>
+      <c r="B228" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="229" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A229" s="6">
+        <v>226</v>
+      </c>
+      <c r="B229" s="8">
+        <v>38200</v>
+      </c>
+    </row>
+    <row r="230" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A230" s="6">
+        <v>227</v>
+      </c>
+      <c r="B230" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="231" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A231" s="6">
+        <v>228</v>
+      </c>
+      <c r="B231" s="8">
+        <v>21400</v>
+      </c>
+    </row>
+    <row r="232" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A232" s="6">
+        <v>229</v>
+      </c>
+      <c r="B232" s="8">
+        <v>24900</v>
+      </c>
+    </row>
+    <row r="233" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A233" s="6">
+        <v>230</v>
+      </c>
+      <c r="B233" s="8">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="234" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A234" s="6">
+        <v>231</v>
+      </c>
+      <c r="B234" s="8">
+        <v>33800</v>
+      </c>
+    </row>
+    <row r="235" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A235" s="6">
+        <v>232</v>
+      </c>
+      <c r="B235" s="8">
+        <v>22100</v>
+      </c>
+    </row>
+    <row r="236" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A236" s="6">
+        <v>233</v>
+      </c>
+      <c r="B236" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="237" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A237" s="6">
+        <v>234</v>
+      </c>
+      <c r="B237" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="238" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A238" s="6">
+        <v>235</v>
+      </c>
+      <c r="B238" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="239" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A239" s="6">
+        <v>236</v>
+      </c>
+      <c r="B239" s="8">
+        <v>33900</v>
+      </c>
+    </row>
+    <row r="240" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A240" s="6">
+        <v>237</v>
+      </c>
+      <c r="B240" s="8">
+        <v>38300</v>
+      </c>
+    </row>
+    <row r="241" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A241" s="6">
+        <v>238</v>
+      </c>
+      <c r="B241" s="8">
+        <v>39200</v>
+      </c>
+    </row>
+    <row r="242" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A242" s="6">
+        <v>239</v>
+      </c>
+      <c r="B242" s="8">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="243" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A243" s="6">
+        <v>240</v>
+      </c>
+      <c r="B243" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="244" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A244" s="6">
+        <v>241</v>
+      </c>
+      <c r="B244" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="245" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A245" s="6">
+        <v>242</v>
+      </c>
+      <c r="B245" s="8">
+        <v>33900</v>
+      </c>
+    </row>
+    <row r="246" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A246" s="6">
+        <v>243</v>
+      </c>
+      <c r="B246" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="247" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A247" s="6">
+        <v>244</v>
+      </c>
+      <c r="B247" s="8">
+        <v>31700</v>
+      </c>
+    </row>
+    <row r="248" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A248" s="6">
+        <v>245</v>
+      </c>
+      <c r="B248" s="8">
+        <v>21400</v>
+      </c>
+    </row>
+    <row r="249" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A249" s="6">
+        <v>246</v>
+      </c>
+      <c r="B249" s="8">
+        <v>35100</v>
+      </c>
+    </row>
+    <row r="250" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A250" s="6">
+        <v>247</v>
+      </c>
+      <c r="B250" s="8">
+        <v>21100</v>
+      </c>
+    </row>
+    <row r="251" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A251" s="6">
+        <v>248</v>
+      </c>
+      <c r="B251" s="8">
+        <v>35100</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView topLeftCell="A3" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="50.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="58" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="76.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B1" t="s">
         <v>7</v>
       </c>
       <c r="C1" t="s">
         <v>10</v>
       </c>
       <c r="D1" t="s">
         <v>8</v>
       </c>
       <c r="E1" t="s">
         <v>11</v>
@@ -46311,158 +47800,158 @@
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>360</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>201</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>203</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>205</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:A26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>209</v>
       </c>
@@ -46561,51 +48050,51 @@
       <c r="A23" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>231</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:A41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>234</v>
       </c>
@@ -46779,51 +48268,51 @@
       <c r="A38" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>269</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:A32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>273</v>
       </c>